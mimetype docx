--- v0 (2026-03-15)
+++ v1 (2026-04-18)
@@ -1846,217 +1846,217 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05137571v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">L’éco-conception digitale appliquée aux sites internet : vers une compréhension des pratiques et perceptions des différentes parties prenantes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alizée Roux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Kacha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Heitz-Spahn</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">10ème Journée de Recherche en Marketing du Grand Est</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2024, Strasbourg, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04776483v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Salesperson and consumers VS artificial intelligence? Investigating preventing and promoting factors of new forms of collaboration in physical retail settings</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Madiha Bendjaballah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Heitz-Spahn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eleonora Pantano</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Academy of Marketing Science Congress</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2024, Coral Gables, Florida, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05011858v1</w:t>
-              </w:r>
-[...93 lines deleted...]
-                <w:t xml:space="preserve">hal-04776483v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nudging in a retail environment : a consumer perspective</w:t>
               </w:r>
@@ -2297,51 +2297,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Heitz-Spahn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Madiha Bendjaballah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eleonora Pantano</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">40ème Congrès de l’Association Française de Marketing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2024, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2360,138 +2360,436 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05011860v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Les conséquences du jugement social perçu par les vendeurs sur le recours à la technologie durant la rencontre de service</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Madiha Bendjaballah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Dianoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Heitz-Spahn</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">39ème congrès de l'AFM (Association française du Marketing)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université Bretagne Sud, May 2023, Vannes (Bretagne, France), France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04074200v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quand le client interagit avec un vendeur équipé d'un assistant de vente mobile : le rôle médiateur du jugement de chaleur humaine et compétence du vendeur perçue par le client</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Madiha Bendjaballah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Dianoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Heitz-Spahn</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">22ème Colloque du Marketing Digital</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université Paris Sorbonne, Sep 2023, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04231717v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les marketplace : une « fausse » bonne solution pour le commerce de centre-ville ? Le point de vue des managers du commerce</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Madiha Bendjaballah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Heitz-Spahn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Siadou-Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lydie Belaud</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Prix de l’article de recherche 2022 IVC-Ladyss</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2023, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05011972v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Retail channel integration: how do the metaverse impact the omnichannel strategy?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégory Bressolles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Heitz-Spahn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Margot Racat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Association for Consumer Research, special conference on Metaverse</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2023, Fontainebleau, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05011963v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mobile Use In-store: Understanding Customer's Intrinsic Motivations based on the Self-Determination Theory</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Madiha Bendjaballah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -2520,355 +2818,57 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">24th Academy of Marketing Science World Marketing Congress</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2023, Canterbury (Kent), United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05011958v1</w:t>
-              </w:r>
-[...296 lines deleted...]
-                <w:t xml:space="preserve">hal-05011972v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">From Eerie to Aww -Embracing the Imperfect Side of Humans Can Improve the Consumer-Robot Interaction: An Abstract</w:t>
               </w:r>
@@ -2965,50 +2965,240 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05011988v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Un état des lieux exploratoire des fonctions du manager de centre-ville</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Heitz-Spahn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lydie Belaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Beatrice Siadou-Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">25ème colloque Etienne Thil</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Association Etienne Thil, Oct 2022, La Rochelle, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03884879v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vers une communication client/vendeur médiatisée par l'usage de l'instrument digital</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Madiha Bendjaballah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Dianoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Heitz-Spahn</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">8ème Journée de Recherche en Marketing du Grand Est</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2022, Nancy, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03542762v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Promouvoir une alimentation saine sur les lieux d’achat des produits alimentaires ? Le recours aux nudges.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Dianoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -3043,303 +3233,113 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">7ème journée internationale du marketing santé (JIMS)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2022, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03703734v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le marché a survécu à la Peste Noire ! Et, si son ADN « durable » ouvrait les voies de sa résilience…</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Inès Gicquel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Heitz-Spahn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
-              <w:r>
-[...228 lines deleted...]
-            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Beatrice Siadou-Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géraldine Thévenot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3403,51 +3403,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Inès Guguen-Gicquel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Heitz-Spahn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Beatrice Siadou-Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géraldine Thévenot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4334,50 +4334,266 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02512733v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Nudge Marketing: an innovative way to encourage more responsible behavior? Which devices with what theoretical foundations?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Dianoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Heitz-Spahn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Siadou-Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Géraldine Thévenot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Yildiz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">2nd ARTEM Organizational Creativity and Sustainability International Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, NANCY, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03010759v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pourquoi le showroomer est-il focalisé sur le prix ? Une grille de lecture par la théorie de niveau de représentation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Heitz-Spahn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Yildiz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lydie Belaud</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">20ème Colloque Etienne Thil</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2017, Roubaix, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02505150v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Dynamiser l’activité commerciale du centreville : quels acteurs ? Quels dispositifs ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Heitz-Spahn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -4399,168 +4615,73 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">3ème Journée du Marketing du Grand Est</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2017, Metz, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02505159v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId90" w:history="1">
-[...94 lines deleted...]
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les nudges, une innovation managériale dans la communication d’entreprise ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Dianoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -4615,194 +4736,250 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ecole d’Eté RRI 2017</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, NANCY, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03010772v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId92" w:history="1">
-[...64 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">What makes consumers shop at small retailers?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Yildiz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Heitz-Spahn</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2nd ARTEM Organizational Creativity and Sustainability International Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, NANCY, France</w:t>
+              <w:t xml:space="preserve">Academy of Marketing Science World Marketing Congress</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2016, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02505170v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Digitizing the human relationship : multichannel behavior of Generation Y in the service sector</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ilaria Dalla Pozza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Heitz-Spahn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Texier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">SERVSIG International Research Conference 2016</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2016, Maastricht, Netherlands</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02512740v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multichannel behavior of Generation Y in the service sector: digitizing the human contact</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ilaria Dalla Pozza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -4831,168 +5008,73 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The 6th Global Innovation and Knowledge Academy (GIKA)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2016, Valence, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02512744v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId94" w:history="1">
-[...94 lines deleted...]
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multichannel behavior of Generation Y in the service sector</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ilaria Dalla Pozza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -5021,155 +5103,319 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">32ème Congrès de l’Association Française de Marketing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Association Française du Marketing, May 2016, Lyib, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02512741v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId96" w:history="1">
-[...19 lines deleted...]
-                <w:t xml:space="preserve">Hélène Yildiz</w:t>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Multichannel behavior and generation Y in the insurance industry, International Conference for Marketing in the Insurance Industry, Paris.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ilaria Dalla Pozza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Heitz-Spahn</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Academy of Marketing Science World Marketing Congress</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2016, Paris, France</w:t>
+              <w:t xml:space="preserve">International Conference for Marketing in the Insurance Industry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03022086v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le consommateur ethnocentrique achète-t-il réellement local ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Yildiz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Heitz-Spahn</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">1ère Journée de Recherche en Marketing du Grand Est</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CREGO, Mar 2015, Dijon, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01697542v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Product categories or personal characteristics: which factor drives channel related and retailer related consumer behavior most?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Heitz-Spahn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Yildiz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> International Marketing Trends Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2015, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01697829v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Qui sont les &amp;quot;showroomers&amp;quot; et les &amp;quot;webroomers&amp;quot; ? : une approche par la théorie du focus régulateur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Heitz-Spahn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -5185,73 +5431,73 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">31ème Congrès de l'Association Française de Marketing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2015, Marrakech, Maroc</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05018037v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Free to Play ou Free to Pay? Farmville ou le social gaming fermier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lydie Belaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -5267,237 +5513,73 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">1ère Journée de Recherche en Marketing du Grand Est</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, CREGO, Mar 2015, Dijon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01697537v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId99" w:history="1">
-[...163 lines deleted...]
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le jeu online : quand le communautaire appelle au contenu additionnel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lydie Belaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -5526,139 +5608,57 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">14ème Journée de Recherche sur le marketing digital</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2015, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05018034v1</w:t>
-              </w:r>
-[...80 lines deleted...]
-                <w:t xml:space="preserve">hal-03022086v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comportement cross-canaux/cross-enseignes de la génération Y: étude comparative avec la génération X et les Baby Boomers</w:t>
               </w:r>
@@ -6047,51 +6047,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Inès Guguen-Gicquel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Heitz-Spahn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Beatrice Siadou-Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géraldine Thévenot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6449,51 +6449,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Dianoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Heitz-Spahn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Beatrice Siadou-Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géraldine Thévenot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6634,51 +6634,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La promotion d’une alimentation saine par les grandes surfaces alimentaires ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Dianoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Beatrice Siadou-Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Heitz-Spahn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6736,51 +6736,51 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03544812v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dynamiser le commerce de centre-ville et de centre-bourg : quels dispositifs et quels acteurs ?</w:t>
+                <w:t xml:space="preserve">Introduction. Commerce de centre-ville : de l’état des lieux à la résilience</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Heitz-Spahn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Yildiz</w:t>
@@ -6793,69 +6793,69 @@
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Siadou-Martin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Yildiz H.; Heitz-Spahn S.; Siadou-Martin B. (coord.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">(R)évolution du commerce de centre-ville : de l’état des lieux à la résilience</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Presses Universitaires de Lorraine, pp.103-124, 2019</w:t>
+              <w:t xml:space="preserve">, Presses Universitaires de Lorraine, p. 15-17, 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02512690v1</w:t>
+                <w:t xml:space="preserve">hal-02512687v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Conclusion</w:t>
               </w:r>
@@ -7033,51 +7033,51 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02512697v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Introduction. Commerce de centre-ville : de l’état des lieux à la résilience</w:t>
+                <w:t xml:space="preserve">Dynamiser le commerce de centre-ville et de centre-bourg : quels dispositifs et quels acteurs ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Heitz-Spahn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Yildiz</w:t>
@@ -7090,69 +7090,69 @@
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Siadou-Martin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Yildiz H.; Heitz-Spahn S.; Siadou-Martin B. (coord.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">(R)évolution du commerce de centre-ville : de l’état des lieux à la résilience</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Presses Universitaires de Lorraine, p. 15-17, 2019</w:t>
+              <w:t xml:space="preserve">, Presses Universitaires de Lorraine, pp.103-124, 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02512687v1</w:t>
+                <w:t xml:space="preserve">hal-02512690v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Acheter au sein de son territoire : le cas des petits commerces de centre-ville</w:t>
               </w:r>
@@ -7435,2120 +7435,2120 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05018042v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Les chariots mystère, popularisés par Auchan et Carrefour, sont-ils revendus à perte ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emma Donada</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Heitz-Spahn</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2024</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05016982v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Interview sur l’arrivée d’un nouveau hardiscounters en France, Wima</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gautier Delobette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Heitz-Spahn</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05018063v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pourquoi la saison de Noël commence de plus en plus tôt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">William Audureau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manon Romain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Heitz-Spahn</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2024</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Manon Romain</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">hal-05016953v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Interview sur les chariots connectés : avantages pour les enseignes et les consommateurs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Heitz-Spahn</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId130" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">2024</w:t>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05018068v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Interview sur les secrets de l'une des plus grandes marketplace, Amazon, en évaluant possibilités de livraison et conséquences pour le client dans le cadre des achats en lignes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Heitz-Spahn</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId133" w:history="1">
-[...62 lines deleted...]
-              <w:t xml:space="preserve">2024</w:t>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05018441v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Interview sur le métier d’enseignant-chercheur en sciences de gestion et l’évolution du comportement des étudiants</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lisa Lagrange</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Heitz-Spahn</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId134" w:history="1">
-[...21 lines deleted...]
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05018423v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Casino, Cora, Match… C’est quoi ce mercato qui agite les enseignes de la grande distribution française ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Loup Delmas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Heitz-Spahn</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2023</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05018451v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le déstockeur Action cartonne en France, mais à quel prix ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Heitz-Spahn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Fisné-Koch</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05018411v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId138" w:history="1">
-[...19 lines deleted...]
-                <w:t xml:space="preserve">Lisa Lagrange</w:t>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pourquoi c'est devenu cool de faire ses courses chez Action ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélodie Bouchaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Heitz-Spahn</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId138" w:history="1">
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Jean-Loup Delmas</w:t>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05018405v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pénurie de perrier dans les rayons, tout part a vau-l’eau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Renson-Miquel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Heitz-Spahn</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId140" w:history="1">
-[...62 lines deleted...]
-              <w:t xml:space="preserve">2023</w:t>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05018416v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Inflation : &amp;quot;Dans ces situations de baisse de pouvoir d’achat, il y a un recentrage sur l’essentiel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alizée Golfier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Heitz-Spahn</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId142" w:history="1">
-[...62 lines deleted...]
-              <w:t xml:space="preserve">2023</w:t>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05018497v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Deux minutes pour comprendre la &amp;quot;shrinkflation&amp;quot;, cette pratique commerciale décriée » sur la réduction des tailles des produits</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lilli Pillot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Heitz-Spahn</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId144" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">2023</w:t>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05018433v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Reportage sur le thème de la tendance à la suppression des mots de passe sur les sites web</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Heitz-Spahn</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId146" w:history="1">
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Lilli Pillot</w:t>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03703741v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C’est quoi la drop culture ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Lambin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Heitz-Spahn</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId147" w:history="1">
-[...34 lines deleted...]
-            <w:pPr/>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05018478v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La &amp;quot;drop culture” a bouleversé les codes de la distribution et de la consommation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Balla Fofana</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Heitz-Spahn</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId149" w:history="1">
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Alizée Golfier</w:t>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03703697v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Face à l'essoufflement des hypermarchés, Casino réoriente 20 magasins</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephanie Gallo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Heitz-Spahn</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId150" w:history="1">
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Karine Lambin</w:t>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05018509v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La shrinklation, quand les marques réduisent les quantités dans les paquets</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Kasser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Heitz-Spahn</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId152" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Face à l'essoufflement des hypermarchés, Casino réoriente 20 magasins</w:t>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05018473v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les taxes sur le surtourisme, une solution bénéfique ou punitive ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stephanie Gallo</w:t>
+                <w:t xml:space="preserve">Balla Fofana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Heitz-Spahn</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId154" w:history="1">
-[...62 lines deleted...]
-              <w:t xml:space="preserve">2022</w:t>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05018455v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Livraison de courses : opérateurs géants et locaux croquent le marché du « dernier kilomètre »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Giraudeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Heitz-Spahn</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2021, pp.46-49</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId156" w:history="1">
-[...62 lines deleted...]
-              <w:t xml:space="preserve">2022</w:t>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03475564v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Habiter la France de demain – Consommation ; e-commerce vs circuits courts</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Heitz-Spahn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Guignard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId158" w:history="1">
-[...62 lines deleted...]
-              <w:t xml:space="preserve">2022</w:t>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03337068v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C’est le collectif qui prime</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Heitz-Spahn</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2021, https://www.letelegramme.fr/economie/sandrine-heitz-spahn-c-est-le-collectif-qui-prime-10-07-2021-12787527.php</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId160" w:history="1">
-[...62 lines deleted...]
-              <w:t xml:space="preserve">2021, pp.46-49</w:t>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03285807v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Malgré leur réouverture, les grands magasins parisiens ne sont pas à la fête</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Heitz-Spahn</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId161" w:history="1">
-[...62 lines deleted...]
-              <w:t xml:space="preserve">2021</w:t>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03048353v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lessives écologiques : ces start-up qui vous aident à ne plus polluer l'environnement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chloé Marriault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Heitz-Spahn</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId163" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">2021, https://www.letelegramme.fr/economie/sandrine-heitz-spahn-c-est-le-collectif-qui-prime-10-07-2021-12787527.php</w:t>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03010235v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La culture c'est vendu comme la confiture</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Heitz-Spahn</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId165" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">2020</w:t>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03013327v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Faire face au comportement de showrooming : le cas Castorama</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lydie Belaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Heitz-Spahn</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId166" w:history="1">
-[...62 lines deleted...]
-              <w:t xml:space="preserve">2020</w:t>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03010055v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'avenir des caissières dépendra de l'engouement des clients pour l'automatisation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Heitz-Spahn</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId167" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03013338v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le commerce de centre-ville n’a pas dit son dernier mot…</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Yildiz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Siadou-Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Heitz-Spahn</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2019, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.64628/AAK.t5v6tjnd9⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId169" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">L'avenir des caissières dépendra de l'engouement des clients pour l'automatisation</w:t>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02986325v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les supermarchés ramènent des clients dans leurs rayons et incitent à la consommation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Heitz-Spahn</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId170" w:history="1">
-[...85 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03013343v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le contact humain reste primordial</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Heitz-Spahn</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2019</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId171" w:history="1">
-[...123 lines deleted...]
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03013332v1</w:t>
-              </w:r>
-[...73 lines deleted...]
-                <w:t xml:space="preserve">hal-03010055v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">En fermant des magasins, les enseignes prennent le risque d'être oubliées</w:t>
               </w:r>
@@ -10362,51 +10362,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04457674v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Heitz-Spahn" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydie Belaud" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Ferrandi" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jretconser.2024.103749" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04126978v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Dianoux" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/proj.034.0005" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02169825v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Siadou-Martin" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Th&#233;venot" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Yildiz" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/jie.028.0007" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02307979v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7193/DM.091.27.44" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02504929v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/proj.021.0043" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02505070v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jretconser.2018.03.004" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02308605v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7193/DM.084.77.94" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02505065v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/IJRDM-11-2015-0173" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/4W2-GKC0NK92-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02512675v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilaria Dalla Pozza" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Texier" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/0965254X.2017.1299785" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01370234v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Herrmann" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ridha Chakroun" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.19030/jabr.v31i4.9333" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01369863v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mav.072.0157" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01288021v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Filser" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03010102v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jretconser.2013.07.006" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-349JB4MR-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05011525v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aliz&#233;e Roux" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Kacha" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05245300v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05306603v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madiha Bendjaballah" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05137571v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05011858v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eleonora Pantano" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04776483v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05011531v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05011865v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05011860v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05011963v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Bressolles" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margot Racat" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05011958v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04074200v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04231717v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05011972v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05011988v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rae Yule" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nina Belei" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rajiv Vaidyanathan" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-24687-6_3" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03703734v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03884879v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatrice Siadou-Martin" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03542762v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03267922v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=In&#232;s Gicquel" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03475566v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=In&#232;s Guguen-Gicquel" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02973792v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Comino" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02973788v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02986323v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02174151v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02510753v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02505131v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02270208v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02174160v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02512733v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02505159v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02505150v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03010772v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03010759v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02512744v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02512740v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02512741v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02505170v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05018037v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01697537v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01697542v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01697829v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05018034v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03022086v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01375854v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03013293v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03013285v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03013281v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03013272v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03885322v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02174187v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05011994v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.dunod.com/entreprise-et-economie/numerique-et-parcours-client-dans-immobilier-client-expert-e-reputation" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05011998v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03536379v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03885270v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03544812v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fs.hubspotusercontent00.net/hubfs/5261255/Guide%20de%20l%C3%A9conomie%20comportementale%202021.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02512690v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02512701v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02512697v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02512687v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02512706v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05012003v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mbaye Fall Diallo" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Souad Djelassi" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.64628/AAK.6gj35tge9" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05018042v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Forton" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05018063v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gautier Delobette" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05016953v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Audureau" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Romain" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05018068v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05016982v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Donada" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05018411v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Fisn&#233;-Koch" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05018423v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Lagrange" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05018451v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Loup Delmas" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05018405v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lodie Bouchaud" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05018416v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Renson-Miquel" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05018441v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05018433v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lilli Pillot" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03703741v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05018497v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aliz&#233;e Golfier" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05018478v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Lambin" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05018509v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Gallo" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03703697v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Balla Fofana" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05018473v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Kasser" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05018455v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03475564v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Giraudeau" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03337068v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Guignard" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03285807v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03013327v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03010235v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Marriault" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03048353v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03013338v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02986325v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.64628/AAK.t5v6tjnd9" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03013343v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03013332v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03010055v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03013349v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03013364v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02986326v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.64628/AAK.vstxnatgw" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02971659v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Delacour" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.64628/AAK.sge9r37v9" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03013316v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03013321v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/tel-03013307v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/tel-04373342v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04457674v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Heitz-Spahn" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydie Belaud" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Ferrandi" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jretconser.2024.103749" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04126978v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Dianoux" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/proj.034.0005" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02169825v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Siadou-Martin" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Th&#233;venot" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Yildiz" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/jie.028.0007" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02307979v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7193/DM.091.27.44" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02504929v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/proj.021.0043" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02505070v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jretconser.2018.03.004" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02308605v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7193/DM.084.77.94" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02505065v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/IJRDM-11-2015-0173" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/4W2-GKC0NK92-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02512675v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilaria Dalla Pozza" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Texier" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/0965254X.2017.1299785" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01370234v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Herrmann" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ridha Chakroun" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.19030/jabr.v31i4.9333" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01369863v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mav.072.0157" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01288021v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Filser" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03010102v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jretconser.2013.07.006" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-349JB4MR-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05011525v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aliz&#233;e Roux" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Kacha" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05245300v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05306603v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madiha Bendjaballah" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05137571v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04776483v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05011858v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eleonora Pantano" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05011531v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05011865v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05011860v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04074200v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04231717v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05011972v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05011963v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Bressolles" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margot Racat" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05011958v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05011988v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rae Yule" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nina Belei" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rajiv Vaidyanathan" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-24687-6_3" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03884879v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatrice Siadou-Martin" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03542762v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03703734v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03267922v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=In&#232;s Gicquel" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03475566v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=In&#232;s Guguen-Gicquel" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02973792v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Comino" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02973788v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02986323v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02174151v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02510753v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02505131v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02270208v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02174160v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02512733v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03010759v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02505150v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02505159v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03010772v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02505170v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02512740v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02512744v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02512741v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03022086v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01697542v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01697829v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05018037v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01697537v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05018034v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01375854v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03013293v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03013285v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03013281v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03013272v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03885322v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02174187v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05011994v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.dunod.com/entreprise-et-economie/numerique-et-parcours-client-dans-immobilier-client-expert-e-reputation" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05011998v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03536379v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03885270v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03544812v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fs.hubspotusercontent00.net/hubfs/5261255/Guide%20de%20l%C3%A9conomie%20comportementale%202021.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02512687v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02512701v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02512697v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02512690v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02512706v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05012003v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mbaye Fall Diallo" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Souad Djelassi" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.64628/AAK.6gj35tge9" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05018042v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Forton" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05016982v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Donada" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05018063v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gautier Delobette" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05016953v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Audureau" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Romain" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05018068v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05018441v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05018423v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Lagrange" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05018451v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Loup Delmas" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05018411v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Fisn&#233;-Koch" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05018405v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lodie Bouchaud" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05018416v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Renson-Miquel" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05018497v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aliz&#233;e Golfier" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05018433v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lilli Pillot" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03703741v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05018478v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Lambin" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03703697v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Balla Fofana" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05018509v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Gallo" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05018473v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Kasser" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05018455v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03475564v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Giraudeau" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03337068v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Guignard" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03285807v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03048353v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03010235v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Marriault" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03013327v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03010055v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03013338v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02986325v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.64628/AAK.t5v6tjnd9" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03013343v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03013332v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03013349v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03013364v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02986326v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.64628/AAK.vstxnatgw" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02971659v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Delacour" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.64628/AAK.sge9r37v9" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03013316v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03013321v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/tel-03013307v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/tel-04373342v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>