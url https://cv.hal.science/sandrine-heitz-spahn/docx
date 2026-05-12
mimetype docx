--- v1 (2026-04-18)
+++ v2 (2026-05-12)
@@ -1846,50 +1846,145 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05137571v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Salesperson and consumers VS artificial intelligence? Investigating preventing and promoting factors of new forms of collaboration in physical retail settings</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Madiha Bendjaballah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Heitz-Spahn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eleonora Pantano</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Academy of Marketing Science Congress</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2024, Coral Gables, Florida, United States</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05011858v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">L’éco-conception digitale appliquée aux sites internet : vers une compréhension des pratiques et perceptions des différentes parties prenantes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alizée Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -1911,492 +2006,907 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10ème Journée de Recherche en Marketing du Grand Est</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2024, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04776483v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Regards croisés sur un dispositif de dynamisation du commerce de centre-ville : Une étude exploratoire des places de marché en ligne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Madiha Bendjaballah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lydie Belaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Heitz-Spahn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Siadou-Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">10ème Journée du Marketing du Grand Est</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2024, Strasbourg, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05011865v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vendeur et consommateur versus IA ? investigation des facteurs de promotion et de prévention des nouvelles formes de collaboration dans le contexte d’un point de vente physique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Heitz-Spahn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Madiha Bendjaballah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...38 lines deleted...]
-                <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eleonora Pantano</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">40ème Congrès de l’Association Française de Marketing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2024, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05011860v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nudging in a retail environment : a consumer perspective</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Heitz-Spahn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Dianoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Siadou-Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Ferrandi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Géraldine Thévenot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">25th Academy of Marketing Science World Marketing Congress</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2024, Bel Ombre, Mauritius</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05011531v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">From Eerie to Aww -Embracing the Imperfect Side of Humans Can Improve the Consumer-Robot Interaction: An Abstract</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rae Yule</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Heitz-Spahn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nina Belei</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rajiv Vaidyanathan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Academy of Marketing Science Congress</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, May 2024, Coral Gables, Florida, United States</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, May 2022, Monterey (CA), United States. pp.5-6, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-031-24687-6_3⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...54 lines deleted...]
-                <w:t xml:space="preserve">Christian Dianoux</w:t>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05011988v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les marketplace : une « fausse » bonne solution pour le commerce de centre-ville ? Le point de vue des managers du commerce</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Madiha Bendjaballah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Heitz-Spahn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Siadou-Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Géraldine Thévenot</w:t>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lydie Belaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">25th Academy of Marketing Science World Marketing Congress</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2024, Bel Ombre, Mauritius</w:t>
+              <w:t xml:space="preserve">Prix de l’article de recherche 2022 IVC-Ladyss</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2023, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Regards croisés sur un dispositif de dynamisation du commerce de centre-ville : Une étude exploratoire des places de marché en ligne</w:t>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05011972v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quand le client interagit avec un vendeur équipé d'un assistant de vente mobile : le rôle médiateur du jugement de chaleur humaine et compétence du vendeur perçue par le client</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Madiha Bendjaballah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Béatrice Siadou-Martin</w:t>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Dianoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Heitz-Spahn</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10ème Journée du Marketing du Grand Est</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2024, Strasbourg, France</w:t>
+              <w:t xml:space="preserve">22ème Colloque du Marketing Digital</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université Paris Sorbonne, Sep 2023, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...67 lines deleted...]
-                <w:t xml:space="preserve">Eleonora Pantano</w:t>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04231717v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Retail channel integration: how do the metaverse impact the omnichannel strategy?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégory Bressolles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Heitz-Spahn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Margot Racat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">40ème Congrès de l’Association Française de Marketing</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2024, Paris, France</w:t>
+              <w:t xml:space="preserve">Association for Consumer Research, special conference on Metaverse</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2023, Fontainebleau, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...21 lines deleted...]
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05011963v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mobile Use In-store: Understanding Customer's Intrinsic Motivations based on the Self-Determination Theory</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Madiha Bendjaballah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Heitz-Spahn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Dianoux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">24th Academy of Marketing Science World Marketing Congress</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2023, Canterbury (Kent), United Kingdom</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05011958v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les conséquences du jugement social perçu par les vendeurs sur le recours à la technologie durant la rencontre de service</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Madiha Bendjaballah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -2425,781 +2935,1640 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">39ème congrès de l'AFM (Association française du Marketing)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Université Bretagne Sud, May 2023, Vannes (Bretagne, France), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04074200v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId60" w:history="1">
-[...7 lines deleted...]
-                <w:t xml:space="preserve">Quand le client interagit avec un vendeur équipé d'un assistant de vente mobile : le rôle médiateur du jugement de chaleur humaine et compétence du vendeur perçue par le client</w:t>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vers une communication client/vendeur médiatisée par l'usage de l'instrument digital</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Madiha Bendjaballah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Dianoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Heitz-Spahn</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">22ème Colloque du Marketing Digital</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Université Paris Sorbonne, Sep 2023, Paris, France</w:t>
+              <w:t xml:space="preserve">8ème Journée de Recherche en Marketing du Grand Est</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2022, Nancy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
-[...67 lines deleted...]
-                <w:t xml:space="preserve">Béatrice Siadou-Martin</w:t>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03542762v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Un état des lieux exploratoire des fonctions du manager de centre-ville</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Heitz-Spahn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lydie Belaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Beatrice Siadou-Martin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Prix de l’article de recherche 2022 IVC-Ladyss</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2023, Paris, France</w:t>
+              <w:t xml:space="preserve">25ème colloque Etienne Thil</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Association Etienne Thil, Oct 2022, La Rochelle, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...67 lines deleted...]
-                <w:t xml:space="preserve">Margot Racat</w:t>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03884879v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Promouvoir une alimentation saine sur les lieux d’achat des produits alimentaires ? Le recours aux nudges.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Dianoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Heitz-Spahn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Siadou-Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Géraldine Thévenot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Association for Consumer Research, special conference on Metaverse</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2023, Fontainebleau, France</w:t>
+              <w:t xml:space="preserve">7ème journée internationale du marketing santé (JIMS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2022, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
-[...67 lines deleted...]
-                <w:t xml:space="preserve">Christian Dianoux</w:t>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03703734v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le marché a survécu à la Peste Noire ! Et, si son ADN « durable » ouvrait les voies de sa résilience…</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Inès Gicquel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Heitz-Spahn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Beatrice Siadou-Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Géraldine Thévenot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">24th Academy of Marketing Science World Marketing Congress</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2023, Canterbury (Kent), United Kingdom</w:t>
+              <w:t xml:space="preserve">37ème Congrès International de l'Association Française du Marketing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2021, Angers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
-[...61 lines deleted...]
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03267922v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Comprendre le modèle de proposition de valeur du format de distribution du marché alimentaire de plein air : une étude de cas de l’association mosellane d’économie montagnarde,</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Inès Guguen-Gicquel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Heitz-Spahn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Beatrice Siadou-Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Géraldine Thévenot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">3ème Journée sur le Marketing et Développement Durable</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2021, Troyes, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03475566v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La numérimorphose des pratiques de consommation : Une approche conceptuelle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loic Comino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Heitz-Spahn</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journées de Recherche en Marketing du Grand Est</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, Dijon, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02973788v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La dynamique des courses : Une étude des facteurs explicatifs de la transformation des manières de faire les courses au sein du ménage</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loic Comino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Heitz-Spahn</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque Etienne Thil</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02973792v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Crise COVID-19 : une analyse de l'agilité des acteurs du commerce de centre-ville</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Heitz-Spahn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Siadou-Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">22ème Colloque Etienne Thil</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2020, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02986323v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Et si un « coup de pouce » permettait d’adopter un comportement écologique : comment inciter les étudiants à recycler leurs brouillons ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Dianoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Siadou-Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Géraldine Thévenot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Yildiz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Heitz-Spahn</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">5ième Journée de Recherche en Marketing du Grand Est</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2019, Strasbourg, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02174151v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">État des lieux du concept de showrooming</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Heitz-Spahn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lydie Belaud</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">22ème Colloque Etienne Thil</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2019, Roubaix, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02510753v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’out-shopper peut-il être un consommateur local ? Etude des pratiques de consommation transfrontalière dans le pôle européen de développement de Longwy-Alzette-Belval</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Yildiz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Heitz-Spahn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Siadou-Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">21ième Colloque Etienne Thil</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2018, Roubaix, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02174160v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Consumers at the frontiers: between the &amp;quot;out-shopper&amp;quot; and the &amp;quot;localist</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Yildiz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Heitz-Spahn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lydie Belaud</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">2nd ABS World Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2018, Vienne, Austria</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02505131v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les relations entre les connaissances objective et subjective et le comportement déclaré dans le cadre du tri des déchets ménagers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Dianoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Heitz-Spahn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Siadou-Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Géraldine Thévenot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Yildiz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">4ième Journée de Recherche en Marketing du Grand Est</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2018, Mons, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02270208v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">First thoughts of the impact of anthropomorphism on showrooming behavior</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Heitz-Spahn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rajiv Vaidyanathan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nina Belei</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Rajiv Vaidyanathan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Academy of Marketing Science Congress</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, May 2022, Monterey (CA), United States. pp.5-6, </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, May 2018, New Orleans, United States</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Sandrine Heitz-Spahn</w:t>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02512733v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pourquoi le showroomer est-il focalisé sur le prix ? Une grille de lecture par la théorie de niveau de représentation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Heitz-Spahn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Yildiz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lydie Belaud</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Beatrice Siadou-Martin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">25ème colloque Etienne Thil</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Association Etienne Thil, Oct 2022, La Rochelle, France</w:t>
+              <w:t xml:space="preserve">20ème Colloque Etienne Thil</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2017, Roubaix, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
-[...67 lines deleted...]
-                <w:t xml:space="preserve">Sandrine Heitz-Spahn</w:t>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02505150v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dynamiser l’activité commerciale du centreville : quels acteurs ? Quels dispositifs ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Heitz-Spahn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Yildiz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Siadou-Martin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8ème Journée de Recherche en Marketing du Grand Est</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2022, Nancy, France</w:t>
+              <w:t xml:space="preserve">3ème Journée du Marketing du Grand Est</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2017, Metz, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Promouvoir une alimentation saine sur les lieux d’achat des produits alimentaires ? Le recours aux nudges.</w:t>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02505159v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les nudges, une innovation managériale dans la communication d’entreprise ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Dianoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Heitz-Spahn</w:t>
@@ -3207,1170 +4576,112 @@
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Siadou-Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géraldine Thévenot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Yildiz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7ème journée internationale du marketing santé (JIMS)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2022, Paris, France</w:t>
+              <w:t xml:space="preserve">Ecole d’Eté RRI 2017</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, NANCY, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
-[...1092 lines deleted...]
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03010772v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nudge Marketing: an innovative way to encourage more responsible behavior? Which devices with what theoretical foundations?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Dianoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -4425,384 +4736,358 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2nd ARTEM Organizational Creativity and Sustainability International Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, NANCY, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03010759v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId90" w:history="1">
-[...45 lines deleted...]
-                <w:t xml:space="preserve">Lydie Belaud</w:t>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Digitizing the human relationship : multichannel behavior of Generation Y in the service sector</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ilaria Dalla Pozza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Heitz-Spahn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Texier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">20ème Colloque Etienne Thil</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2017, Roubaix, France</w:t>
+              <w:t xml:space="preserve">SERVSIG International Research Conference 2016</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2016, Maastricht, Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
-[...67 lines deleted...]
-                <w:t xml:space="preserve">Béatrice Siadou-Martin</w:t>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02512740v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Multichannel behavior of Generation Y in the service sector: digitizing the human contact</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ilaria Dalla Pozza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Heitz-Spahn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Texier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3ème Journée du Marketing du Grand Est</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2017, Metz, France</w:t>
+              <w:t xml:space="preserve">The 6th Global Innovation and Knowledge Academy (GIKA)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2016, Valence, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
-[...93 lines deleted...]
-                <w:t xml:space="preserve">Hélène Yildiz</w:t>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02512744v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Multichannel behavior of Generation Y in the service sector</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ilaria Dalla Pozza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Heitz-Spahn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Texier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecole d’Eté RRI 2017</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, NANCY, France</w:t>
+              <w:t xml:space="preserve">32ème Congrès de l’Association Française de Marketing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Association Française du Marketing, May 2016, Lyib, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
-[...21 lines deleted...]
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02512741v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">What makes consumers shop at small retailers?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Yildiz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -4818,358 +5103,496 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Academy of Marketing Science World Marketing Congress</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2016, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02505170v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId94" w:history="1">
-[...45 lines deleted...]
-                <w:t xml:space="preserve">Lionel Texier</w:t>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Product categories or personal characteristics: which factor drives channel related and retailer related consumer behavior most?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Heitz-Spahn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Yildiz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SERVSIG International Research Conference 2016</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2016, Maastricht, Netherlands</w:t>
+              <w:t xml:space="preserve"> International Marketing Trends Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2015, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
-[...67 lines deleted...]
-                <w:t xml:space="preserve">Lionel Texier</w:t>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01697829v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Qui sont les &amp;quot;showroomers&amp;quot; et les &amp;quot;webroomers&amp;quot; ? : une approche par la théorie du focus régulateur</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Heitz-Spahn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Yildiz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The 6th Global Innovation and Knowledge Academy (GIKA)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2016, Valence, Spain</w:t>
+              <w:t xml:space="preserve">31ème Congrès de l'Association Française de Marketing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2015, Marrakech, Maroc</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
-[...67 lines deleted...]
-                <w:t xml:space="preserve">Lionel Texier</w:t>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05018037v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Free to Play ou Free to Pay? Farmville ou le social gaming fermier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lydie Belaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Heitz-Spahn</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">32ème Congrès de l’Association Française de Marketing</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Association Française du Marketing, May 2016, Lyib, France</w:t>
+              <w:t xml:space="preserve">1ère Journée de Recherche en Marketing du Grand Est</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CREGO, Mar 2015, Dijon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
-[...21 lines deleted...]
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01697537v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le consommateur ethnocentrique achète-t-il réellement local ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Yildiz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Heitz-Spahn</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">1ère Journée de Recherche en Marketing du Grand Est</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CREGO, Mar 2015, Dijon, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01697542v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le jeu online : quand le communautaire appelle au contenu additionnel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lydie Belaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Heitz-Spahn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Yildiz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">14ème Journée de Recherche sur le marketing digital</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2015, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05018034v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multichannel behavior and generation Y in the insurance industry, International Conference for Marketing in the Insurance Industry, Paris.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ilaria Dalla Pozza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -5185,480 +5608,57 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conference for Marketing in the Insurance Industry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03022086v1</w:t>
-              </w:r>
-[...421 lines deleted...]
-                <w:t xml:space="preserve">hal-05018034v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comportement cross-canaux/cross-enseignes de la génération Y: étude comparative avec la génération X et les Baby Boomers</w:t>
               </w:r>
@@ -6047,51 +6047,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Inès Guguen-Gicquel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Heitz-Spahn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Beatrice Siadou-Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géraldine Thévenot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6417,268 +6417,268 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05011998v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Etats des lieux de l’omni-canal selon la perspective des consommateurs et des enseignes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Heitz-Spahn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lydie Belaud</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Presse Universitaire de Provence. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Variations sur la consommation et la distribution. Individus, expériences, systèmes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 979-10-320-0395-4</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03885270v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Ethique en santé et nudges : un compromis possible ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Dianoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Heitz-Spahn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Beatrice Siadou-Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géraldine Thévenot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">K. Gallopel-Morvan; D. Crie. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Marketing social et nudges</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Editions E.M.S, 408 p., 2022, 978-2-37687-548-2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03536379v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId114" w:history="1">
-[...84 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La promotion d’une alimentation saine par les grandes surfaces alimentaires ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Dianoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Beatrice Siadou-Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Heitz-Spahn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6736,51 +6736,51 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03544812v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Introduction. Commerce de centre-ville : de l’état des lieux à la résilience</w:t>
+                <w:t xml:space="preserve">Conclusion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Heitz-Spahn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Yildiz</w:t>
@@ -6793,291 +6793,291 @@
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Siadou-Martin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Yildiz H.; Heitz-Spahn S.; Siadou-Martin B. (coord.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">(R)évolution du commerce de centre-ville : de l’état des lieux à la résilience</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Presses Universitaires de Lorraine, p. 15-17, 2019</w:t>
+              <w:t xml:space="preserve">, Presses Universitaires de Lorraine, p. 229, 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02512687v1</w:t>
+                <w:t xml:space="preserve">hal-02512701v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Conclusion</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Regards croisés sur la problématique de la dynamisation du commerce de centre-ville</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Siadou-Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Heitz-Spahn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Yildiz</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Béatrice Siadou-Martin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Yildiz H.; Heitz-Spahn S.; Siadou-Martin B. (coord.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">(R)évolution du commerce de centre-ville : de l’état des lieux à la résilience</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Presses Universitaires de Lorraine, p. 229, 2019</w:t>
+              <w:t xml:space="preserve">, Presses Universitaires de Lorraine, p. 205-228, 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02512701v1</w:t>
+                <w:t xml:space="preserve">hal-02512697v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Regards croisés sur la problématique de la dynamisation du commerce de centre-ville</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Dynamiser le commerce de centre-ville et de centre-bourg : quels dispositifs et quels acteurs ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Heitz-Spahn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Yildiz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Siadou-Martin</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Hélène Yildiz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Yildiz H.; Heitz-Spahn S.; Siadou-Martin B. (coord.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">(R)évolution du commerce de centre-ville : de l’état des lieux à la résilience</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Presses Universitaires de Lorraine, p. 205-228, 2019</w:t>
+              <w:t xml:space="preserve">, Presses Universitaires de Lorraine, pp.103-124, 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02512697v1</w:t>
+                <w:t xml:space="preserve">hal-02512690v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dynamiser le commerce de centre-ville et de centre-bourg : quels dispositifs et quels acteurs ?</w:t>
+                <w:t xml:space="preserve">Introduction. Commerce de centre-ville : de l’état des lieux à la résilience</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Heitz-Spahn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Yildiz</w:t>
@@ -7090,69 +7090,69 @@
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Siadou-Martin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Yildiz H.; Heitz-Spahn S.; Siadou-Martin B. (coord.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">(R)évolution du commerce de centre-ville : de l’état des lieux à la résilience</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Presses Universitaires de Lorraine, pp.103-124, 2019</w:t>
+              <w:t xml:space="preserve">, Presses Universitaires de Lorraine, p. 15-17, 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02512690v1</w:t>
+                <w:t xml:space="preserve">hal-02512687v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Acheter au sein de son territoire : le cas des petits commerces de centre-ville</w:t>
               </w:r>
@@ -7435,2244 +7435,2244 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05018042v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Interview sur l’arrivée d’un nouveau hardiscounters en France, Wima</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gautier Delobette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Heitz-Spahn</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2024</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05018063v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pourquoi la saison de Noël commence de plus en plus tôt</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">William Audureau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manon Romain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Heitz-Spahn</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2024</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05016953v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Interview sur les chariots connectés : avantages pour les enseignes et les consommateurs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Heitz-Spahn</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2024</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05018068v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Les chariots mystère, popularisés par Auchan et Carrefour, sont-ils revendus à perte ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emma Donada</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Heitz-Spahn</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05016982v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId130" w:history="1">
-[...40 lines deleted...]
-              <w:t xml:space="preserve">2024</w:t>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pourquoi c'est devenu cool de faire ses courses chez Action ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélodie Bouchaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Heitz-Spahn</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId130" w:history="1">
-[...75 lines deleted...]
-              <w:t xml:space="preserve">2024</w:t>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05018405v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Casino, Cora, Match… C’est quoi ce mercato qui agite les enseignes de la grande distribution française ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Loup Delmas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Heitz-Spahn</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId132" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">2024</w:t>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05018451v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le déstockeur Action cartonne en France, mais à quel prix ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Heitz-Spahn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Fisné-Koch</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId135" w:history="1">
-[...21 lines deleted...]
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05018411v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Interview sur le métier d’enseignant-chercheur en sciences de gestion et l’évolution du comportement des étudiants</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lisa Lagrange</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Heitz-Spahn</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2023</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05018423v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pénurie de perrier dans les rayons, tout part a vau-l’eau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Renson-Miquel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Heitz-Spahn</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2023</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05018416v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Interview sur les secrets de l'une des plus grandes marketplace, Amazon, en évaluant possibilités de livraison et conséquences pour le client dans le cadre des achats en lignes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Heitz-Spahn</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05018441v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId137" w:history="1">
-[...40 lines deleted...]
-              <w:t xml:space="preserve">2023</w:t>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Inflation : &amp;quot;Dans ces situations de baisse de pouvoir d’achat, il y a un recentrage sur l’essentiel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alizée Golfier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Heitz-Spahn</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId137" w:history="1">
-[...62 lines deleted...]
-              <w:t xml:space="preserve">2023</w:t>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05018497v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Deux minutes pour comprendre la &amp;quot;shrinkflation&amp;quot;, cette pratique commerciale décriée » sur la réduction des tailles des produits</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lilli Pillot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Heitz-Spahn</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId139" w:history="1">
-[...62 lines deleted...]
-              <w:t xml:space="preserve">2023</w:t>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05018433v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Reportage sur le thème de la tendance à la suppression des mots de passe sur les sites web</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Heitz-Spahn</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId141" w:history="1">
-[...62 lines deleted...]
-              <w:t xml:space="preserve">2023</w:t>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03703741v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C’est quoi la drop culture ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Lambin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Heitz-Spahn</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId143" w:history="1">
-[...62 lines deleted...]
-              <w:t xml:space="preserve">2023</w:t>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05018478v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Face à l'essoufflement des hypermarchés, Casino réoriente 20 magasins</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephanie Gallo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Heitz-Spahn</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId145" w:history="1">
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Alizée Golfier</w:t>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05018509v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La &amp;quot;drop culture” a bouleversé les codes de la distribution et de la consommation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Balla Fofana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Heitz-Spahn</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId147" w:history="1">
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Lilli Pillot</w:t>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03703697v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La shrinklation, quand les marques réduisent les quantités dans les paquets</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Kasser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Heitz-Spahn</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId149" w:history="1">
-[...34 lines deleted...]
-            <w:pPr/>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05018473v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les taxes sur le surtourisme, une solution bénéfique ou punitive ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Balla Fofana</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Heitz-Spahn</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId151" w:history="1">
-[...62 lines deleted...]
-              <w:t xml:space="preserve">2022</w:t>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05018455v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Livraison de courses : opérateurs géants et locaux croquent le marché du « dernier kilomètre »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Giraudeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Heitz-Spahn</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2021, pp.46-49</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId152" w:history="1">
-[...62 lines deleted...]
-              <w:t xml:space="preserve">2022</w:t>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03475564v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Habiter la France de demain – Consommation ; e-commerce vs circuits courts</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Heitz-Spahn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Guignard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId154" w:history="1">
-[...62 lines deleted...]
-              <w:t xml:space="preserve">2022</w:t>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03337068v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C’est le collectif qui prime</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Heitz-Spahn</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2021, https://www.letelegramme.fr/economie/sandrine-heitz-spahn-c-est-le-collectif-qui-prime-10-07-2021-12787527.php</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId156" w:history="1">
-[...62 lines deleted...]
-              <w:t xml:space="preserve">2022</w:t>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03285807v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La culture c'est vendu comme la confiture</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Heitz-Spahn</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId158" w:history="1">
-[...62 lines deleted...]
-              <w:t xml:space="preserve">2022</w:t>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03013327v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lessives écologiques : ces start-up qui vous aident à ne plus polluer l'environnement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chloé Marriault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Heitz-Spahn</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId160" w:history="1">
-[...62 lines deleted...]
-              <w:t xml:space="preserve">2021, pp.46-49</w:t>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03010235v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Malgré leur réouverture, les grands magasins parisiens ne sont pas à la fête</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Heitz-Spahn</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId161" w:history="1">
-[...62 lines deleted...]
-              <w:t xml:space="preserve">2021</w:t>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03048353v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'avenir des caissières dépendra de l'engouement des clients pour l'automatisation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Heitz-Spahn</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId163" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03013338v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le commerce de centre-ville n’a pas dit son dernier mot…</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Yildiz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Siadou-Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Heitz-Spahn</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2019, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.64628/AAK.t5v6tjnd9⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId165" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">2020</w:t>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02986325v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les supermarchés ramènent des clients dans leurs rayons et incitent à la consommation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Heitz-Spahn</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId166" w:history="1">
-[...62 lines deleted...]
-              <w:t xml:space="preserve">2020</w:t>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03013343v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le contact humain reste primordial</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Heitz-Spahn</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId167" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">2020</w:t>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03013332v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Faire face au comportement de showrooming : le cas Castorama</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lydie Belaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Heitz-Spahn</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId169" w:history="1">
-[...62 lines deleted...]
-              <w:t xml:space="preserve">2019</w:t>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03010055v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les caissières ne seront bientôt plus là pour vous écouter vous plaindre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Heitz-Spahn</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId170" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">2019</w:t>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03013364v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">En fermant des magasins, les enseignes prennent le risque d'être oubliées</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Heitz-Spahn</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId171" w:history="1">
-[...282 lines deleted...]
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03013349v1</w:t>
-              </w:r>
-[...60 lines deleted...]
-                <w:t xml:space="preserve">hal-03013364v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’avenir des centres-villes : être au cœur de la mobilité et des réseaux !</w:t>
               </w:r>
@@ -10362,51 +10362,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04457674v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Heitz-Spahn" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydie Belaud" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Ferrandi" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jretconser.2024.103749" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04126978v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Dianoux" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/proj.034.0005" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02169825v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Siadou-Martin" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Th&#233;venot" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Yildiz" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/jie.028.0007" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02307979v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7193/DM.091.27.44" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02504929v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/proj.021.0043" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02505070v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jretconser.2018.03.004" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02308605v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7193/DM.084.77.94" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02505065v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/IJRDM-11-2015-0173" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/4W2-GKC0NK92-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02512675v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilaria Dalla Pozza" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Texier" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/0965254X.2017.1299785" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01370234v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Herrmann" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ridha Chakroun" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.19030/jabr.v31i4.9333" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01369863v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mav.072.0157" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01288021v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Filser" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03010102v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jretconser.2013.07.006" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-349JB4MR-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05011525v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aliz&#233;e Roux" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Kacha" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05245300v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05306603v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madiha Bendjaballah" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05137571v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04776483v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05011858v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eleonora Pantano" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05011531v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05011865v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05011860v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04074200v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04231717v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05011972v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05011963v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Bressolles" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margot Racat" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05011958v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05011988v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rae Yule" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nina Belei" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rajiv Vaidyanathan" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-24687-6_3" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03884879v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatrice Siadou-Martin" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03542762v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03703734v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03267922v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=In&#232;s Gicquel" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03475566v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=In&#232;s Guguen-Gicquel" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02973792v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Comino" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02973788v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02986323v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02174151v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02510753v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02505131v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02270208v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02174160v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02512733v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03010759v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02505150v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02505159v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03010772v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02505170v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02512740v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02512744v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02512741v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03022086v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01697542v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01697829v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05018037v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01697537v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05018034v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01375854v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03013293v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03013285v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03013281v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03013272v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03885322v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02174187v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05011994v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.dunod.com/entreprise-et-economie/numerique-et-parcours-client-dans-immobilier-client-expert-e-reputation" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05011998v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03536379v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03885270v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03544812v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fs.hubspotusercontent00.net/hubfs/5261255/Guide%20de%20l%C3%A9conomie%20comportementale%202021.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02512687v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02512701v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02512697v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02512690v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02512706v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05012003v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mbaye Fall Diallo" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Souad Djelassi" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.64628/AAK.6gj35tge9" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05018042v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Forton" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05016982v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Donada" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05018063v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gautier Delobette" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05016953v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Audureau" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Romain" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05018068v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05018441v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05018423v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Lagrange" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05018451v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Loup Delmas" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05018411v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Fisn&#233;-Koch" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05018405v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lodie Bouchaud" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05018416v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Renson-Miquel" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05018497v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aliz&#233;e Golfier" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05018433v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lilli Pillot" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03703741v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05018478v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Lambin" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03703697v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Balla Fofana" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05018509v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Gallo" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05018473v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Kasser" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05018455v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03475564v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Giraudeau" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03337068v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Guignard" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03285807v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03048353v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03010235v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Marriault" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03013327v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03010055v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03013338v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02986325v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.64628/AAK.t5v6tjnd9" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03013343v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03013332v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03013349v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03013364v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02986326v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.64628/AAK.vstxnatgw" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02971659v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Delacour" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.64628/AAK.sge9r37v9" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03013316v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03013321v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/tel-03013307v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/tel-04373342v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04457674v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Heitz-Spahn" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydie Belaud" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Ferrandi" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jretconser.2024.103749" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04126978v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Dianoux" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/proj.034.0005" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02169825v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Siadou-Martin" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Th&#233;venot" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Yildiz" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/jie.028.0007" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02307979v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7193/DM.091.27.44" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02504929v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/proj.021.0043" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02505070v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jretconser.2018.03.004" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02308605v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7193/DM.084.77.94" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02505065v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/IJRDM-11-2015-0173" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/4W2-GKC0NK92-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02512675v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilaria Dalla Pozza" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Texier" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/0965254X.2017.1299785" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01370234v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Herrmann" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ridha Chakroun" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.19030/jabr.v31i4.9333" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01369863v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mav.072.0157" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01288021v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Filser" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03010102v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jretconser.2013.07.006" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-349JB4MR-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05011525v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aliz&#233;e Roux" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Kacha" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05245300v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05306603v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madiha Bendjaballah" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05137571v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05011858v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eleonora Pantano" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04776483v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05011865v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05011860v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05011531v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05011988v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rae Yule" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nina Belei" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rajiv Vaidyanathan" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-24687-6_3" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05011972v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04231717v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05011963v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Bressolles" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margot Racat" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05011958v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04074200v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03542762v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03884879v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatrice Siadou-Martin" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03703734v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03267922v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=In&#232;s Gicquel" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03475566v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=In&#232;s Guguen-Gicquel" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02973788v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Comino" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02973792v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02986323v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02174151v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02510753v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02174160v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02505131v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02270208v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02512733v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02505150v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02505159v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03010772v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03010759v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02512740v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02512744v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02512741v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02505170v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01697829v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05018037v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01697537v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01697542v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05018034v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03022086v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01375854v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03013293v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03013285v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03013281v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03013272v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03885322v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02174187v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05011994v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.dunod.com/entreprise-et-economie/numerique-et-parcours-client-dans-immobilier-client-expert-e-reputation" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05011998v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03885270v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03536379v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03544812v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fs.hubspotusercontent00.net/hubfs/5261255/Guide%20de%20l%C3%A9conomie%20comportementale%202021.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02512701v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02512697v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02512690v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02512687v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02512706v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05012003v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mbaye Fall Diallo" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Souad Djelassi" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.64628/AAK.6gj35tge9" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05018042v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Forton" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05018063v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gautier Delobette" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05016953v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Audureau" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Romain" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05018068v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05016982v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Donada" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05018405v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lodie Bouchaud" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05018451v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Loup Delmas" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05018411v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Fisn&#233;-Koch" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05018423v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Lagrange" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05018416v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Renson-Miquel" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05018441v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05018497v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aliz&#233;e Golfier" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05018433v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lilli Pillot" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03703741v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05018478v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Lambin" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05018509v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Gallo" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03703697v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Balla Fofana" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05018473v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Kasser" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05018455v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03475564v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Giraudeau" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03337068v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Guignard" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03285807v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03013327v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03010235v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Marriault" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03048353v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03013338v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02986325v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.64628/AAK.t5v6tjnd9" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03013343v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03013332v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03010055v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03013364v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03013349v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02986326v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.64628/AAK.vstxnatgw" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02971659v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Delacour" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.64628/AAK.sge9r37v9" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03013316v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03013321v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/tel-03013307v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/tel-04373342v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>