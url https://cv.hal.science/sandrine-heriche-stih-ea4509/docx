--- v0 (2026-03-17)
+++ v1 (2026-04-08)
@@ -233,169 +233,169 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05452582v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le prophète épigraphiste dans La Suite du Roman de Merlin</w:t>
+                <w:t xml:space="preserve">Liste et mémoire universelle dans le Temple de Bonne Renommee de Jean Bouchet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Hériché</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">"Pour ce que l'istoire est encoires de longue narration". Mélanges de langue et de lttérature médiévales en l'honneur du professeur Gilles Roussineau</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Classiques Garnier, p. 703-720, 2025</w:t>
+              <w:t xml:space="preserve">Mémoires des passés antiques. Une élaboration continue (XIVe-XIXe siècle)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Brepols, p. 99-112., 2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05448758v1</w:t>
+                <w:t xml:space="preserve">hal-05448736v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Liste et mémoire universelle dans le Temple de Bonne Renommee de Jean Bouchet</w:t>
+                <w:t xml:space="preserve">Le prophète épigraphiste dans La Suite du Roman de Merlin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Hériché</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Hélène Biu; Sandrine Hériché Pradeau; Géraldine Veysseyre. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mémoires des passés antiques. Une élaboration continue (XIVe-XIXe siècle)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Brepols, p. 99-112., 2025</w:t>
+              <w:t xml:space="preserve">"Pour ce que l'istoire est encoires de longue narration". Mélanges de langue et de lttérature médiévales en l'honneur du professeur Gilles Roussineau</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Classiques Garnier, p. 703-720, 2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05448736v1</w:t>
+                <w:t xml:space="preserve">hal-05448758v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Des inscriptions en représentation dans l'Estoire del Saint Graal</w:t>
               </w:r>
@@ -1230,915 +1230,915 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04004705v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (4)</w:t>
+        <w:t xml:space="preserve">Ouvrages (6)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La naissance du vocabulaire botanique en ancien français</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Pour ce que l'istoire est encoires de longue narration</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Hériché</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cécile Le Cornec Rochelois</w:t>
+                <w:t xml:space="preserve">Hélène Biu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fleur Vigneron</w:t>
-[...56 lines deleted...]
-              <w:t xml:space="preserve">Article dans une revue</w:t>
+                <w:t xml:space="preserve">Géraldine Veysseyre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Classiques Garnier, 2025, Rencontres, 645</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-05096890v1</w:t>
+                <w:t xml:space="preserve">hal-05438316v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Compte rendu d'ouvrage: Helen J. Swift, &amp;quot;Representing the Dead: Epitaph Fictions in Late-Medieval France&amp;quot;, Cambridge, D.S. Brewer, 2016 [Gallica, 40]</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Jean de Courcy, La Bouquechardière.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Baudelle-Michels Michels</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Gaullier-Bougassas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elena Koroleva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Hériché</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
-              <w:rPr>
-[...29 lines deleted...]
-                <w:t xml:space="preserve">hal-03964070v1</w:t>
+              <w:rPr/>
+              <w:t xml:space="preserve">Jean de Courcy; Gaullier-Bougassas, Catherine; Baudelle-Michels, Sarah; Hériché-Pradeau, Sandrine; Koroleva, Elena. Brepols, Tome VII, 2023, Recherches sur les Réceptions de l'Antiquité, 978-2-503-58627-4</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04469051v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quand les oiseaux ne volent plus. De l'animé à l'inanimé dans les objets d'art</w:t>
+                <w:t xml:space="preserve">La Bouquechardière / Jean de Courcy. Tome 7</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Hériché</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...22 lines deleted...]
-            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Baudelle-Michels</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Gaullier-Bougassas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05452302v1</w:t>
+                <w:t xml:space="preserve">Elena Koroleva</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Brepols, pp.329, 2023, Recherches sur les réceptions de l'Antiquité, 978-2-503-58627-4</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04214139v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Inscriptions et images dans quelques romans en prose (XIIIe-XVe siècles)</w:t>
+                <w:t xml:space="preserve">La Bouquechardière de Jean de Courcy, t. IV: La diaspora des Troyens</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Hériché</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:r>
-[...26 lines deleted...]
-                <w:t xml:space="preserve">hal-04001117v1</w:t>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brepols</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, Catherine Gaullier-Bougassas, 978-2-503-58624-3</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03710302v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les inscriptions romanesques dans la prose arthurienne du XIIIe au XVe siècle. Un arrière-pays des lettres</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Hériché</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Editions universitaires de Dijon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, Les inscriptions romanesques dans la prose arthurienne du XIIIe au XVe siècle. Un arrière-pays des lettres, 978-2-36441-355-9</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03710098v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre le Bourguignon. Etude sur Les Faicts et les Conquestes d’Alexandre le Grand de Jehan Wauquelin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Hériché</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Droz, 2008, 978-2-600-01197-6</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04004697v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Ouvrages (6)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (4)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pour ce que l'istoire est encoires de longue narration</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">La naissance du vocabulaire botanique en ancien français</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Le Cornec Rochelois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fleur Vigneron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Hériché</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">hal-05438316v1</w:t>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Demouselle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cahiers de Lexicologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, La science par les mots ou comment former une terminologie scientifique au Moyen Âge, 126, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.48611/isbn.978-2-406-18677-9.p.0165⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05096890v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean de Courcy, La Bouquechardière.</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Compte rendu d'ouvrage: Helen J. Swift, &amp;quot;Representing the Dead: Epitaph Fictions in Late-Medieval France&amp;quot;, Cambridge, D.S. Brewer, 2016 [Gallica, 40]</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Hériché</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
-              <w:rPr/>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04469051v1</w:t>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Romania (Paris)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, p. 485-489</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03964070v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La Bouquechardière / Jean de Courcy. Tome 7</w:t>
+                <w:t xml:space="preserve">Quand les oiseaux ne volent plus. De l'animé à l'inanimé dans les objets d'art</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Hériché</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...61 lines deleted...]
-                <w:t xml:space="preserve">hal-04214139v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Memini. Travaux et documents</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 22-23</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05452302v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La Bouquechardière de Jean de Courcy, t. IV: La diaspora des Troyens</w:t>
+                <w:t xml:space="preserve">Inscriptions et images dans quelques romans en prose (XIIIe-XVe siècles)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Hériché</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...114 lines deleted...]
-            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le Moyen Age. Revue d'histoire et de philologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 119, p. 375-401</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...42 lines deleted...]
-                <w:t xml:space="preserve">hal-04004697v1</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04001117v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Proceedings/Recueil des communications (3)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -2380,565 +2380,565 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04004701v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Communication dans un congrès (4)</w:t>
+        <w:t xml:space="preserve">Autre publication scientifique (2)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Liste et mémoire universelle dans Le Temple de Bonne Renommee de Jean Bouchet</w:t>
+                <w:t xml:space="preserve">Compte rendu de Riccold de Monte di Croce, &amp;quot;Liber peregrinationis&amp;quot;, trad. Jean le Long d'Ypres, éd. Marco Robecchi, EliPhi, 2020</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Hériché</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Créer une mémoire des passés antiques</w:t>
-[...10 lines deleted...]
-              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+              <w:t xml:space="preserve">Romania, t. 140-1</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, p. 224-229</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04004696v1</w:t>
+                <w:t xml:space="preserve">hal-03999997v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'Alexandre de Vasque de Lucène: modèle/contre-modèle ou le plan de l'ambiguïté</w:t>
-[...33 lines deleted...]
-              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+                <w:t xml:space="preserve">Des récits visuels : narratologie et histoire de l’art</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaël Baroni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Cassegrain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Guiderdoni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Hériché-Pradeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémie Koering</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2022, pp.97-124. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/perspective.27603⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03999989v1</w:t>
-[...137 lines deleted...]
-                <w:t xml:space="preserve">hal-04001071v1</w:t>
+                <w:t xml:space="preserve">hal-04001181v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Autre publication scientifique (2)</w:t>
+        <w:t xml:space="preserve">Communication dans un congrès (4)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Des récits visuels : narratologie et histoire de l’art</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Liste et mémoire universelle dans Le Temple de Bonne Renommee de Jean Bouchet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Hériché</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Créer une mémoire des passés antiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Catherine Gaullier-Bougassas, Oct 2022, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sandrine Hériché-Pradeau</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">hal-04001181v1</w:t>
+                <w:t xml:space="preserve">hal-04004696v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Compte rendu de Riccold de Monte di Croce, &amp;quot;Liber peregrinationis&amp;quot;, trad. Jean le Long d'Ypres, éd. Marco Robecchi, EliPhi, 2020</w:t>
+                <w:t xml:space="preserve">L'Alexandre de Vasque de Lucène: modèle/contre-modèle ou le plan de l'ambiguïté</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Hériché</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Romania, t. 140-1</w:t>
-[...14 lines deleted...]
-            <w:pPr/>
+              <w:t xml:space="preserve">Usages du passé et imaginaire politique dans la littérature bourguignonne</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jean Devaux; Elena Koroleva; Grace Baillet, Oct 2022, Université du Littoral, Boulogne-sur-Mer, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03999989v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sérialité, variantes et variation dans les inscriptions arthuriennes (XIIIe-XVe siècle)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Hériché</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Programmes épigraphiques et réseaux d'inscriptions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Vincent Debiais; EHESS, Jan 2021, Paris (en ligne), France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04000672v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="#410a8c"/>
-[...2 lines deleted...]
-                <w:t xml:space="preserve">hal-03999997v1</w:t>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le &amp;quot;Château de Vaine Plaisance &amp;quot; dans le &amp;quot;Livre du Coeur d'Amor espris&amp;quot; de René d'Anjou.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Hériché</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">"I Luoghi del Sogno. Architetture fantastiche nella letteratura : testi e immagini".</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Noëlle-Christine Rebichon; Università degli Studi di Udine, Università degli Studi di Firenze, Université Louis Lumière Lyon-2, CESR de Tours, Apr 2017, Firenze (Florence), Italie</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04001071v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
       <w:footerReference w:type="default" r:id="rId64"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
@@ -3014,51 +3014,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="DC5D6ABD"/>
+    <w:nsid w:val="21881D0E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3245,51 +3245,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/sandrine-heriche-stih-ea4509" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/052263053" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05452582v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine H&#233;rich&#233;" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05448758v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05448736v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05448694v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03710215v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03710321v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03710405v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03710440v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03710425v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03710195v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03999835v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04001149v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud P&#233;rez-Simon" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04004114v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04003102v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04004705v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05096890v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Le Cornec Rochelois" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fleur Vigneron" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Demouselle" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48611/isbn.978-2-406-18677-9.p.0165" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03964070v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05452302v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04001117v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05438316v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Biu" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Veysseyre" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04469051v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Baudelle-Michels Michels" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Gaullier-Bougassas" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Koroleva" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04214139v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Baudelle-Michels" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03710302v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.brepols.net/products/IS-9782503586243-1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03710098v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://eud.u-bourgogne.fr" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04004697v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05448672v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04000699v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04004701v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Gautier" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04004696v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03999989v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04000672v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04001071v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04001181v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Baroni" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Cassegrain" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Guiderdoni" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine H&#233;rich&#233;-Pradeau" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Koering" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/perspective.27603" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03999997v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/sandrine-heriche-stih-ea4509" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/052263053" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05452582v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine H&#233;rich&#233;" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05448736v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05448758v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05448694v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03710215v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03710321v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03710405v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03710440v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03710425v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03710195v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03999835v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04001149v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud P&#233;rez-Simon" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04004114v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04003102v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04004705v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05438316v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Biu" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Veysseyre" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04469051v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Baudelle-Michels Michels" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Gaullier-Bougassas" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Koroleva" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04214139v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Baudelle-Michels" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03710302v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.brepols.net/products/IS-9782503586243-1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03710098v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://eud.u-bourgogne.fr" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04004697v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05096890v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Le Cornec Rochelois" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fleur Vigneron" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Demouselle" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48611/isbn.978-2-406-18677-9.p.0165" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03964070v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05452302v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04001117v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05448672v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04000699v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04004701v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Gautier" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03999997v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04001181v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Baroni" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Cassegrain" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Guiderdoni" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine H&#233;rich&#233;-Pradeau" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Koering" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/perspective.27603" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04004696v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03999989v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04000672v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04001071v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>