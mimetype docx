--- v1 (2026-04-08)
+++ v2 (2026-05-05)
@@ -513,165 +513,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03710215v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">« La Sappho du XVe siècle : de la poetesse à la clergesse amoureuse »</w:t>
+                <w:t xml:space="preserve">Le tresor au Moyen Âge : creuser la terre, explorer la langue</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Hériché</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Figures littéraires grecques en France et en Italie aux XIVe et XVe siècles, dir. Catherine GAULLIER-BOUGASSAS, Turnhout, Brepols, 2020 [Recherches sur les réceptions de l’Antiquité, 2], p. 161-177.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020</w:t>
+              <w:t xml:space="preserve">Un trésor de textes. Images, présences et métaphores du trésor dans la langue et la littérature françaises, dir. Anna BETTONI et Marika PIVA, Florence, Leo Olschki, 2020, p. 15-28</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Leo S. Olschki, http://digital.casalini.it/9788822283726, 2020, 9788822283726</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03710321v1</w:t>
+                <w:t xml:space="preserve">hal-03710405v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le tresor au Moyen Âge : creuser la terre, explorer la langue</w:t>
+                <w:t xml:space="preserve">« La Sappho du XVe siècle : de la poetesse à la clergesse amoureuse »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Hériché</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Un trésor de textes. Images, présences et métaphores du trésor dans la langue et la littérature françaises, dir. Anna BETTONI et Marika PIVA, Florence, Leo Olschki, 2020, p. 15-28</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Leo S. Olschki, http://digital.casalini.it/9788822283726, 2020, 9788822283726</w:t>
+              <w:t xml:space="preserve">Figures littéraires grecques en France et en Italie aux XIVe et XVe siècles, dir. Catherine GAULLIER-BOUGASSAS, Turnhout, Brepols, 2020 [Recherches sur les réceptions de l’Antiquité, 2], p. 161-177.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03710405v1</w:t>
+                <w:t xml:space="preserve">hal-03710321v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frontières écrites, limites et passages dans quelques romans en prose du XIIIe siècle</w:t>
               </w:r>
@@ -858,182 +858,182 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03710195v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La conception d’un héros et sa naissance dans &amp;quot;Les Faicts et les Conquestes d’Alexandre le Grand&amp;quot; de Jean Wauquelin et dans l’&amp;quot;Histoire d’Alexandre&amp;quot; de Vasque de Lucène</w:t>
+                <w:t xml:space="preserve">Du texte à l’image et de l’image au texte : en pratique et en théorie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Hériché</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...5 lines deleted...]
-            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maud Pérez-Simon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">L’histoire d’Alexandre le Grand dans les tapisseries au XVe siècle. Fortune iconographique dans les tapisseries et les manuscrits conservés</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Brepols, p. 165-179, 2013</w:t>
+              <w:t xml:space="preserve">Quand l’image relit le texte. Regards croisés sur les manuscrits médiévaux</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses de la Sorbonne Nouvelle, p. 11-38, 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03999835v1</w:t>
+                <w:t xml:space="preserve">hal-04001149v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Du texte à l’image et de l’image au texte : en pratique et en théorie</w:t>
+                <w:t xml:space="preserve">La conception d’un héros et sa naissance dans &amp;quot;Les Faicts et les Conquestes d’Alexandre le Grand&amp;quot; de Jean Wauquelin et dans l’&amp;quot;Histoire d’Alexandre&amp;quot; de Vasque de Lucène</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Hériché</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...14 lines deleted...]
-            <w:pPr/>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Françoise Barbe; Laura Stagno; Elisabetta Villari. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Quand l’image relit le texte. Regards croisés sur les manuscrits médiévaux</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Presses de la Sorbonne Nouvelle, p. 11-38, 2013</w:t>
+              <w:t xml:space="preserve">L’histoire d’Alexandre le Grand dans les tapisseries au XVe siècle. Fortune iconographique dans les tapisseries et les manuscrits conservés</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Brepols, p. 165-179, 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04001149v1</w:t>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03999835v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’Alexandre de Vasque de Lucène, l’historicité en question</w:t>
               </w:r>
@@ -2169,51 +2169,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Inscriptions: une matière en toutes lettres</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Hériché</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maud Pérez-Simon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Inscriptions: une matière en toutes lettres</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2019, Auberviliers, Campus Condorcet, France. Presses Sorbonne Nouvelle, 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2251,51 +2251,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quand l'image relit le texte. Regards croisés sur les manuscrits médiévaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Hériché</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maud Pérez-Simon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Presses de la Sorbonne Nouvelle, 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2642,165 +2642,165 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Liste et mémoire universelle dans Le Temple de Bonne Renommee de Jean Bouchet</w:t>
+                <w:t xml:space="preserve">L'Alexandre de Vasque de Lucène: modèle/contre-modèle ou le plan de l'ambiguïté</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Hériché</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Créer une mémoire des passés antiques</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Catherine Gaullier-Bougassas, Oct 2022, Paris, France</w:t>
+              <w:t xml:space="preserve">Usages du passé et imaginaire politique dans la littérature bourguignonne</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jean Devaux; Elena Koroleva; Grace Baillet, Oct 2022, Université du Littoral, Boulogne-sur-Mer, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04004696v1</w:t>
+                <w:t xml:space="preserve">hal-03999989v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'Alexandre de Vasque de Lucène: modèle/contre-modèle ou le plan de l'ambiguïté</w:t>
+                <w:t xml:space="preserve">Liste et mémoire universelle dans Le Temple de Bonne Renommee de Jean Bouchet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Hériché</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Usages du passé et imaginaire politique dans la littérature bourguignonne</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jean Devaux; Elena Koroleva; Grace Baillet, Oct 2022, Université du Littoral, Boulogne-sur-Mer, France</w:t>
+              <w:t xml:space="preserve">Créer une mémoire des passés antiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Catherine Gaullier-Bougassas, Oct 2022, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03999989v1</w:t>
+                <w:t xml:space="preserve">hal-04004696v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sérialité, variantes et variation dans les inscriptions arthuriennes (XIIIe-XVe siècle)</w:t>
               </w:r>
@@ -3014,51 +3014,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="21881D0E"/>
+    <w:nsid w:val="415735DF"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3245,51 +3245,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/sandrine-heriche-stih-ea4509" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/052263053" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05452582v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine H&#233;rich&#233;" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05448736v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05448758v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05448694v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03710215v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03710321v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03710405v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03710440v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03710425v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03710195v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03999835v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04001149v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud P&#233;rez-Simon" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04004114v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04003102v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04004705v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05438316v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Biu" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Veysseyre" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04469051v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Baudelle-Michels Michels" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Gaullier-Bougassas" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Koroleva" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04214139v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Baudelle-Michels" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03710302v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.brepols.net/products/IS-9782503586243-1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03710098v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://eud.u-bourgogne.fr" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04004697v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05096890v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Le Cornec Rochelois" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fleur Vigneron" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Demouselle" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48611/isbn.978-2-406-18677-9.p.0165" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03964070v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05452302v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04001117v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05448672v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04000699v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04004701v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Gautier" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03999997v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04001181v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Baroni" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Cassegrain" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Guiderdoni" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine H&#233;rich&#233;-Pradeau" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Koering" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/perspective.27603" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04004696v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03999989v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04000672v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04001071v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/sandrine-heriche-stih-ea4509" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/052263053" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05452582v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine H&#233;rich&#233;" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05448736v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05448758v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05448694v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03710215v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03710405v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03710321v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03710440v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03710425v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03710195v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04001149v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud P&#233;rez-Simon" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03999835v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04004114v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04003102v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04004705v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05438316v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Biu" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Veysseyre" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04469051v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Baudelle-Michels Michels" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Gaullier-Bougassas" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Koroleva" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04214139v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Baudelle-Michels" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03710302v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.brepols.net/products/IS-9782503586243-1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03710098v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://eud.u-bourgogne.fr" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04004697v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05096890v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Le Cornec Rochelois" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fleur Vigneron" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Demouselle" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48611/isbn.978-2-406-18677-9.p.0165" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03964070v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05452302v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04001117v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05448672v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04000699v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04004701v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Gautier" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03999997v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04001181v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Baroni" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Cassegrain" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Guiderdoni" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine H&#233;rich&#233;-Pradeau" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Koering" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/perspective.27603" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03999989v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04004696v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04000672v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04001071v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>