--- v0 (2026-03-15)
+++ v1 (2026-05-03)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Sandrine Hoppe </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (98)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Temperature and associated effects on water diffusion in poly(lactic acid)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pan Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tian-Tian Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xinchong Wei</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Ponçot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Hoppe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Engineering Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 319, pp.122358. </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ces.2025.122358⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05266362v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biorecycling of polylactide: From enzymatic depolymerization to biotransformation of released products</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alaric Catard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Chevalot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Hoppe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Canadian Journal of Chemical Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 103 (7), pp.2969-2999. </w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/cjce.25717⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05449516v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Surface-Topography Challenge: A Multi-Laboratory Benchmark Study to Advance the Characterization of Topography</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Pradhan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Müser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Miller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. P. Abdelnabe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Afferrante</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tribology Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 73 (3), pp.110. </w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11249-025-02014-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05235327v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recycling and Degradation Pathways of Synthetic Textile Fibers such as Polyamide and Elastane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pilar Chavez-Linares</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Hoppe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Chevalot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Global Challenges</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 9 (4), pp.2400163. </w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/gch2.202400163⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05126132v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thermal and mechanical properties of polyethylene glycol (PEG)-modified lignin/polylactic acid (PLA) biocomposites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zehui Ju</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Brosse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Hoppe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhiqiang Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Ziegler-Devin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Biological Macromolecules</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 262 (1), pp.129997. </w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijbiomac.2024.129997⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04646851v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of processing conditions on the properties of vitrimerized polybutylene terephthalate prepared by reactive extrusion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin-Arthur Aimé Q.-A. Poutrel POUTREL</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Kmo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Cohadon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Boisse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Rouzière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Polymer Degradation and Stability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 225, pp.110820. </w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.polymdegradstab.2024.110820⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04579451v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deformation mechanisms in PBT at elevated temperatures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Farge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Tournilhac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Hoppe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Javier Perez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Bihannic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materials Today Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 36, pp.106774. </w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.mtcomm.2023.106774⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03982510v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Comprehensive Study on the Styrene–GTR Radical Graft Polymerization: Combination of an Experimental Approach, on Different Scales, with Machine Learning Modeling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cindy Trinh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Hoppe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Lainé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitrios Meimaroglou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Macromol</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 3 (1), pp.79-107. </w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/macromol3010007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04062623v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of plasticity in vitrimers synthesized from a semi‐crystalline polymer using injection molding</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Farge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Spiegel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane André</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Noûs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Lainé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Polymer Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press, </w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/pol.20220062⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03624861v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elaboration, Characterization and Modelling of Periodic Viscoelastic Sandwich Beams for Lightening and Vibration Damping</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Huchard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Robin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Ponçot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Hoppe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">El Mostafa Daya</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mechanics Research Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 121, pp.103863. </w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.mechrescom.2022.103863⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04142889v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Machine Learning in Chemical Product Engineering: The State of the Art and a Guide for Newcomers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cindy Trinh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitrios Meimaroglou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Hoppe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Processes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 9, </w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/pr9081456⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03367703v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solid rheological properties of PBT-based vitrimers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Farge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Hoppe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Daujat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Tournilhac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane André</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Macromolecules</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 54 (4), pp.1838-1849. </w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.macromol.0c02105⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03153860v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Novel Kinetic Modeling Framework for the Polycondensation of Sugars Using Monte Carlo and the Method of Moments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitrios Meimaroglou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Hoppe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Boit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Processes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 9, </w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/pr9050745⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03407171v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interfacial improvement of poly (lactic acid)/tannin acetate composites via radical initiated polymerization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jingjing Liao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Brosse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Hoppe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiaojian Zhou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xuedong Xi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Industrial Crops and Products</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 159, pp.113068. </w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.indcrop.2020.113068⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03032164v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Real‐time Raman spectroscopy measurements to monitor the effect of polypropylene crosslinking on its true mechanical behaviour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Letoffe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Ponçot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Huchard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastien Hupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Hoppe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Raman Spectroscopy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 52 (8), pp.1473-1485. </w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/jrs.6146⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">obspm-03586433v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Radical bulk polymerization of styrene in the presence of rubber particles from recycled tires: a kinetic study using DSC</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniela Florez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Hoppe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guo-Hua Hu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitrios Meimaroglou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Thermal Analysis and Calorimetry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 143 (4), pp.3073-3084. </w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10973-020-09701-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02618820v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">One-step compatibilization of poly(lactic acid) and tannin via reactive extrusion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jingjing Liao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Brosse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Hoppe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guanben Du</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiaojian Zhou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materials &amp; Design</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, pp.108603. </w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.matdes.2020.108603⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02495239v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization and 3D printability of poly (lactic acid)/acetylated tannin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jingjing Liao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Brosse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Pizzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Hoppe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiaojian Zhou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Industrial Crops and Products</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 149, pp.112320. </w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.indcrop.2020.112320⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02508080v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Use of a bis(aminoalkyl)‐calix[4]arene derivative as cross‐linking agent to enhance functional and mechanical properties of a maleated polypropylene</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alejandra Lara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Létoffé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Hoppe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Mourer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian G'Sell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Applied Polymer Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, pp.49889. </w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/app.49889⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02954975v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polypropylene Blend with Polyphenols through Dynamic Vulcanization: Mechanical, Rheological, Crystalline, Thermal, and UV Protective Property</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jingjing Liao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Brosse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Pizzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Hoppe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xuedong Xi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Polymers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 11 (7), pp.1108. </w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/polym11071108⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02196798v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In situ conversion monitoring of styrene emulsion polymerization by deconvolution of a single reference band near 1,000 cm −1</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Dropsit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Chapron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Hoppe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Bourson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Raman Spectroscopy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 50 (12), pp.1938-1948. </w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/jrs.5738⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02346584v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamically Cross-Linked Tannin as a Reinforcement of Polypropylene and UV Protection Properties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jingjing Liao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Brosse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Pizzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Hoppe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Polymers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 11 (1), pp.102. </w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/polym11010102⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01977584v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Switching from brittle to ductile isotactic polypropylene-g-maleic anhydride by crosslinking with capped-end polyether diamine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Létoffé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Santiago García-Rodríguez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Hoppe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Canilho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Godard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Polymer</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 164, pp.67-78. </w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.polymer.2019.01.015⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01977587v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Resilience improvement of an isotactic polypropylene-g-maleic anhydride by crosslinking using polyether triamine agents</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Létoffé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Hoppe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard M. Laine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Canilho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andreea Pasc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Polymer</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 179, pp.121655. </w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.polymer.2019.121655⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02276605v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polyhydroxybutyrate/hemp biocomposite: tuning performances by process and compatibilisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Touchaleaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Tessier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Auvergne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Caillol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Hoppe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Green materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 7 (4), pp.194-204. </w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1680/jgrma.19.00005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02196923v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coupling Raman spectroscopy and drop tensiometry for in situ monitoring of radical polymerization in a single monomer droplet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Dropsit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Desbrieres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Chapron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Hoppe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Raman Spectroscopy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 49 (12), pp.2046-2049. </w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/jrs.5489⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01893737v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kaolinite dispersion in cassava starch-based composite films: a photonic microscopy and X-ray tomography study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Aimé Mbey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Hoppe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Polymer Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 38 (7), pp.641-647. </w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1515/polyeng-2017-0302⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01982471v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polymer recycling in an open-source additive manufacturing context: Mechanical issues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabio A Cruz Sanchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hakim Boudaoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Hoppe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mauricio Camargo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Additive Manufacturing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 17, pp.87 - 105. </w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.addma.2017.05.013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01629449v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling and optimization of a photocatalytic process: Degradation of endocrine disruptor compounds by Ag/ZnO</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alma Berenice Jasso-Salcedo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Hoppe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernand Pla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vladimir Alonso Escobar-Barrios</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mauricio Camargo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Engineering Research and Design</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 128, pp.174 - 191. </w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cherd.2017.10.012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01629305v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Multitechnique Characterization of Lignin Softening and Pyrolysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Binod Shrestha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Le Brech</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Ghislain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Leclerc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Carré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACS Sustainable Chemistry &amp; Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 5 (8), pp.6940-6949. </w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acssuschemeng.7b01130⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01575541v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the Modeling of Acrylic Acid Copolymerization in an Aqueous Solution: A Modular, Integrated Approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitrios Meimaroglou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Claire Chevrel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Hoppe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Falk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Macromolecular Reaction Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 10 (4), pp.389-405. </w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/mren.201500036⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02054776v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modular, Flexible and Continuous Plant for Radical Polymerization in Aqueous Solution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Kohlmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.C. Chevrel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Hoppe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitrios Meimaroglou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Chapron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Macromolecular Reaction Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Special Issue: Transfer of Polymer Production Processes, 10 (4), pp.339-353. </w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/mren.201500079⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01384362v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Surface modification and immobilization in poly(acrylic acid) of Ag/ZnO for photocatalytic degradation of endocrine-disrupting compounds</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alma Berenice Jasso-Salcedo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitrios Meimaroglou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Hoppe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernand Pla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vladimir A. Escobar-Barrios</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Applied Polymer Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 133 (25), </w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/APP.43528⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01630424v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A concept of reactive compatibilizer-tracer for studying reactive polymer blending processes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wei-Yun Ji</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lian-Fang Feng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cai-Liang Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Hoppe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guo-Hua Hu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AIChE Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 62 (2), pp.359-366. </w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/aic.15074⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03010919v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of processing parameters on the properties ofmicrowave-devulcanized ground tire rubber/polyethylenedynamically revulcanized blends</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabiula de Sousa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Henrique Scurrachio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guo-Hua Hu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Hoppe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Applied Polymer Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 133 (23), pp.43503. </w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/app.43503⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01384378v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Application of Raman Spectroscopy to Characterization of Residence Time Distribution and Online Monitoring of a Pilot-Scale Tubular Reactor for Acrylic Acid Solution Polymerization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Claire Chevrel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Hoppe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitrios Meimaroglou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Chapron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Bourson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Macromolecular Reaction Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Special Issue: Transfer of Polymer Production Processes, 10 (4, SI), pp.406-414. </w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/mren.201500055⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01497716v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Continuous Pilot-Scale Tubular Reactor for Acrylic Acid Polymerization in Solution Designed Using Lab-Scale Rheo-Raman data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Claire Chevrel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Hoppe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitrios Meimaroglou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Falk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Durand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Macromolecular Reaction Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Special Issue: Transfer of Polymer Production Processes, 10 (4), pp.354 - 363. </w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/mren.201500058⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01384360v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of a Reactive Compatibilizer-Tracer for Studying Reactive Polymer Blends in a Twin-Screw Extruder</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guo-Hua Hu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wei-Yun Ji</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lian-Fang Feng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cai-Liang Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Hoppe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Industrial and engineering chemistry research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 54 (43), pp.10698-10706. </w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.iecr.5b02192⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01264861v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bioplastiques : des matériaux d’avenir ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Hoppe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> L’Ingénieur des Industries Chimiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02520133v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A New Catalytic System for the Photo degradation of Endocrinal Disruptors: Synthesis and Efficiency Modeling and Optimization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alma Berenice Jasso-Salcedo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitrios Meimaroglou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mauricio Camargo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Hoppe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernand Pla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Engineering Transactions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 43 (937-942), </w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3303/CET1543157⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02519904v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cassava Starch–Kaolinite Composite Films. Thermal and Mechanical Properties Related to Filler–Matrix Interactions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Aimé Mbey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Hoppe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Thomas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Polymer Composites</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, doi: 10.1002/pc.22928. </w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/pc.22928⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01078116v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In situ monitoring of acrylic acid polymerization in aqueous solution using rheo-Raman technique. Experimental investigation and theoretical modelling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Claire Chevrel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadège Brun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Hoppe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitrios Meimaroglou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Falk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Engineering Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 106, pp.242 - 252. </w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ces.2013.11.039⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01117120v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contribution of Raman Spectroscopy to In Situ Monitoring of a High-Impact Polystyrene Process</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadège Brun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Claire Chevrel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Falk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Hoppe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Engineering and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 37 (2), pp.275 - 282. </w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/ceat.201300421⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01117100v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling and simulation of activated anionic polymerization of lauryllactam in the presence of a macroactivator</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Rached</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Hoppe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitrios Meimaroglou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Fonteix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernand Pla</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Engineering Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 118, pp.20-31. </w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ces.2014.07.027⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01274046v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A reactive extrusion process for the free radical grafting of silanes onto polypropylene: Effects of processing conditions and properties of water cross-linked silane-grafted polypropylene</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zheng-Hui Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guo-Hua Hu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Corriou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Hoppe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Fonteix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Polymer Engineering and Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 53 (7), pp.1571-1581. </w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/pen.23392⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00866127v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In situ monitoring of styrene polymerization using Raman spectroscopy. Multi-scale approach of homogeneous and heterogeneous polymerization processes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadège Brun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Itab Youssef</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Claire Chevrel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Chapron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cornélius Schrauwen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Raman Spectroscopy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 44 (6), pp.909 - 915. </w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/jrs.4279⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00806854v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthesis of poly(buty acrylate)-laponite nanocomposite Nanoparticles for improving the impact strength of poly(lactic acid)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Fang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Hoppe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G.H. Hu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Durand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Applied Polymer Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 129 (5), pp.2580-2590. </w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/app.38968⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00866111v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of Nucleating Fillers on the Structure and Properties of Polypropylene Blends</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shiwei Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Hoppe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mingbo Yang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Polymer-Plastics Technology and Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 51 (10), pp.998-1005. </w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/03602559.2012.679381⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00778378v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rheo-Raman: A Promising Technique for In Situ Monitoring of Polymerization Reactions in Solution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Claire Chevrel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Hoppe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Falk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadège Brun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Chapron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Industrial and engineering chemistry research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 51 (49), pp.16151-16156. </w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/ie302054k⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00771032v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cassava starch-kaolinite composite film. Effect of clay content and clay modification on film properties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Aimé Mbey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Hoppe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Thomas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Carbohydrate Polymers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 88 (1), pp.213-222. </w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.carbpol.2011.11.091⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00778367v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design and Multicriteria Optimization of a Two-Stage Reactive Extrusion Process for the Synthesis of Thermoplastic Polyurethanes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Hoppe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitrios Meimaroglou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mauricio Camargo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Fonteix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernand Pla</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 04 (09), pp.497-514. </w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4236/eng.2012.49065⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02140166v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compatibilizer-tracer: A powerful concept for polymer-blending processes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cai-Liang Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lian-Fang Feng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Hoppe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guo-Hua Hu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AIChE Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 58 (6), pp.1921-1928. </w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/aic.12723⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00778366v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tracer-compatibilizer: Synthesis and applications in polymer blending processes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cai-Liang Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lian-Fang Feng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xue-Ping Gu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Hoppe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guo-Hua Hu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Polymer Engineering and Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 52 (2), pp.300-308. </w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/pen.22083⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00778376v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kinetics of the Anionic Polymerization of epsilon-Caprolactam From an Isocyanate Bearing Polystyrene</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cai-Liang Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lian-Fang Feng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xue-Ping Gu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Hoppe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guo-Hua Hu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Polymer Engineering and Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 51 (11), pp.2261-2272. </w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/pen.21999⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00778379v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intensification of a copolymerization process: viscosity measurement and access to conversion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Claire Chevrel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephan Machefer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Hoppe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Falk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Récents Progrès en Génie des Procédés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02520127v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of new concepts for the control of polymerization processes: Multiobjective optimization and decision engineering. II. Application of a Choquet integral to an emulsion copolymerization process</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mauricio Camargo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Morel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Fonteix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Hoppe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guo Hang Hu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Applied Polymer Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 120 (6), pp.3421-3434. </w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/app.33348⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00614965v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Instability of graft copolymers under polymer blending conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cai-Liang Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lian-Fang Feng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Hoppe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guo-Hua Hu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Engineering Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 66 (5), pp.1010-1013. </w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ces.2010.12.010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00604150v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blend composition dependence of the compatibilizing efficiency of graft copolymers for immiscible polymer blends</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cai-Liang Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lian-Fang Feng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xue-Ping Gu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Hoppe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guo-Hua Hu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Polymer Engineering and Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 50 (11), pp.2243-2251. </w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/pen.21715⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00606993v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dissipative Particle Dynamics and Flory-Huggins Theories for Predicting the Rheological Behavior of Ultrahigh Molecular Weight Polyethylene Blends</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jing-Gang Gai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guo-Hua Hu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hui-Lin Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shi-Peng Zhu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Hoppe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Industrial and engineering chemistry research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 49 (22), pp.11369-11379. </w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/ie100959f⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00799661v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Residence Time Distribution : An Old Concept in Chemical Engineering and a New Application in Polymer Processing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C.-L. Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L.-F. Feng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Hoppe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G.-H. Hu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AIChE Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 55 (1), pp.279-283. </w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/aic.11647⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00371672v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Residence time distribution: An old concept in chemical engineering and a new application in polymer processing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cai-Liang Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lian-Fang Feng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Hoppe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guo-Hua Hu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AIChE Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 55 (1), pp.279-283. </w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/aic.11647⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02519721v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigation of pitch–sulphur mixtures used as binder in the preparation of black ceramics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Clausse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Bastien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Hoppe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.F. Marêché</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Fierro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materials Chemistry and Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 116 (2-3), pp.619-630. </w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.matchemphys.2009.05.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02519210v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Efficiency of graft copolymers at stabilizing co-continuous polymer blends during quiescent annealing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cai-Liang Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lian-Fang Feng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jian Zhao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hua Huang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Hoppe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Polymer</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 49 (16), pp.3462-3469. </w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.polymer.2008.06.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02519688v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grafting of Polyamide 6 by the Anionic Polymerization of ε-Caprolactam from an Isocyanate Bearing Polystyrene Backbone</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C.-L. Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L.-F. Feng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Hoppe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G.-H. Hu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Polymer Science Part A: Polymer Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 46 (4), pp.4766-4776</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00380390v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Efficiency of graft copolymers at stabilizing co-continuous polymer blends during quiescent annealing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C.-L. Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L.-F. Feng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Zhao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">He Huang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Hoppe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Polymer</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 49 (Issue 16), pp.3462-3469. </w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.polymer.2008.06.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00303567v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grafting of polyamide 6 by the anionic polymerization of ɛ-caprolactam from an isocyanate bearing polystyrene backbone</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cai-Liang Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lian-Fang Feng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Hoppe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guo-Hua Hu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Polymer Science Part A: Polymer Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 46 (14), pp.4766-4776. </w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/pola.22810⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02519699v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mechanical behaviour modelling of a nanostructured polyamide blends obtained by reactive extrusion process</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rabih Rached</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachid Rahouadj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Fonteix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Hoppe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernand Pla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Engineering Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 63 (15), pp.3843-3857. </w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ces.2008.03.026⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02519706v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Local residence time, residence revolution, and residence volume distributions in twin-screw extruders</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cai-Liang Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lian-Fang Feng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Hoppe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guo-Hua Hu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Polymer Engineering and Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 48 (1), pp.19-28. </w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/pen.20812⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02495254v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nano-scale phenomena and applications in polymer processing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guo-Hua Hu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Hoppe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lian-Fang Feng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Fonteix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Engineering Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 62 (13), pp.3528-3537. </w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ces.2007.02.052⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02519191v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling of the kinetics of the supercritical CO2 assisted grafting of maleic anhydride onto isotactic polypropylene in the solid state</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gang-Sheng Tong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tao Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guo-Hua Hu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Hoppe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ling Zhao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Engineering Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 62 (18-20), pp.5290-5294. </w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ces.2006.12.037⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02519179v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Efficiency of graft copolymers as compatibilizers for immiscible polymer blends</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C.-L. Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L.-F. Feng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X.-P. Gu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Hoppe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G.-H. Hu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Polymer</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 48 (Issue 20), pp.5940-5949. </w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.polymer.2007.07.042⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00270685v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nano-scale phenomena and applications in polymer processing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G.-H. Hu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Hoppe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L.-F. Feng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ch. Fonteix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Engineering Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 62 (Issue 13), pp.3528-3537. </w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ces.2007.02.052⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00269134v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Determination of the molar mass of polyamide block/graft copolymers by size-exclusion chromatography at room temperature</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cai-Liang Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lian-Fang Feng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xueping Gu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Hoppe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guo-Hua Hu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Polymer Testing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 26 (6), pp.793-802. </w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.polymertesting.2007.04.011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02519163v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Efficiency of graft copolymers as compatibilizers for immiscible polymer blends</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cai-Liang Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lian-Fang Feng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xue-Ping Gu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Hoppe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guo-Hua Hu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Polymer</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 48 (20), pp.5940-5949. </w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.polymer.2007.07.042⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02519169v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development and Modeling of a Continuous Dispersion Copolymerization Process in the Presence of a Stabilizing Agent Elaborated in situ</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Pla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ch. Fonteix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Hoppe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Schrauwen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. van Der Wal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Macromolecular Symposia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 259 (Issue 1), pp.53 - 64. </w:t></w:r><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/masy.200751307⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00270615v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development and Modeling of a Continuous Dispersion Copolymerization Process in the Presence of a Stabilizing Agent Elaboratedin situ</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernand Pla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Fonteix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Hoppe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cornelius Schrauwen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hanno van Der Wal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Macromolecular Symposia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 259 (1), pp.53-64. </w:t></w:r><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/masy.200751307⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02519188v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Determination of the molar mass of polyamide block/graft copolymers by size-exclusion chromatography at room temperature</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C.-L. Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L.-F. Feng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X.-P. Gu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Hoppe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G.-H. Hu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Polymer Testing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 26 (Issue 6), pp.793-802. </w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.polymertesting.2007.04.011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00270710v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling of the kinetics of the supercritical CO2 assisted grafting of maleic anhydride onto isotactic polypropylene in the solid state</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G.-S. Tong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G.-H. Hu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Hoppe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Zhao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Engineering Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 62 (Issues 18-20), pp.5290-5294. </w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ces.2006.12.037⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00270658v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new macroinitiator for the synthesis of triblock copolymers PA12-b-PDMS-b-PA12</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rabih Rached</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Hoppe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Jonquières</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Lochon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernand Pla</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Applied Polymer Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 102 (3), pp.2818-2831. </w:t></w:r><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/app.24547⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00090593v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling of the rheological behavior of polyethylene/supercritical CO2 solutions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Nobelen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Hoppe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ch. Fonteix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Pla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Dupire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Engineering Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 61 (16), pp.5334-5345</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00280909v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling of the rheological behavior of polyethylene/supercritical &amp;lt;mml:math altimg=&amp;quot;si183.gif&amp;quot; display=&amp;quot;inline&amp;quot; overflow=&amp;quot;scroll&amp;quot; xmlns:xocs=&amp;quot;http://www.elsevier.com/xml/xocs/dtd&amp;quot; xmlns:xs=&amp;quot;http://www.w3.org/2001/XMLSchema&amp;quot; xmlns:xsi=&amp;quot;http://www.w3.org/2001/XMLSchema-instance&amp;quot; xmlns=&amp;quot;http://www.elsevier.com/xml/ja/dtd&amp;quot; xmlns:ja=&amp;quot;http://www.elsevier.com/xml/ja/dtd&amp;quot; xmlns:mml=&amp;quot;http://www.w3.org/1998/Math/MathML&amp;quot; xmlns:tb=&amp;quot;http://www.elsevier.com/xml/common/table/dtd&amp;quot; xmlns:sb=&amp;quot;http://www.elsevier.com/xml/common/struct-bib/dtd&amp;quot; xmlns:ce=&amp;quot;http://www.elsevier.com/xml/common/dtd&amp;quot; xmlns:xlink=&amp;quot;http://www.w3.org/1999/xlink&amp;quot; xmlns:cals=&amp;quot;http://www.elsevier.com/xml/common/cals/dtd&amp;quot;&amp;gt;&amp;lt;mml:msub&amp;gt;&amp;lt;mml:mrow&amp;gt;&amp;lt;mml:mi&amp;gt;CO&amp;lt;/mml:mi&amp;gt;&amp;lt;/mml:mrow&amp;gt;&amp;lt;mml:mrow&amp;gt;&amp;lt;mml:mn&amp;gt;2&amp;lt;/mml:mn&amp;gt;&amp;lt;/mml:mrow&amp;gt;&amp;lt;/mml:msub&amp;gt;&amp;lt;/mml:math&amp;gt; solutions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Nobelen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Hoppe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Fonteix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernand Pla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Dupire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Engineering Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 61 (16), pp.5334 - 5345. </w:t></w:r><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ces.2006.03.052⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01629327v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New developments for modelling and simulation of activated anionic polymerization of lauryllactam</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rabih Rached</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Hoppe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Fonteix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cornelius Schrauwen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernand Pla</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Engineering Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 60, pp.2715-2727</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00021984v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling of the Emulsion Terpolymerization of Styrene,α-Methylstyrene and Methyl Methacrylate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Hoppe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cornélius Schrauwen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Fonteix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernand Pla</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Macromolecular Materials and Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 290 (4), pp.384-403. </w:t></w:r><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/mame.200400277⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02519119v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling of the Emulsion Terpolymerization of Styrene, -Methylstyrene and Methyl Methacrylate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Hoppe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Schrauwen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Fonteix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Pla</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Macromolecular Materials and Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 290 (4), pp.384-403. </w:t></w:r><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/mame.200400277⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00068988v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design of nanostructurated PA12/polydimethylsiloxane blends by reactive extrusion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rabih Rached</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Hoppe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernand Pla</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dechema Monographs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02500359v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental study of maleic anhydride grafting of polypropylene by reactive extrusion under supercritical conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Hoppe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cornelius Schrauwen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Fonteix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernand Pla</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dechema-Monographien</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02500287v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling and simulation of batch and semi-batch emulsion copolymerization of styrene and butyl acrylate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Ginsburger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernand Pla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Fonteix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Hoppe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silvère Massebeuf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Engineering Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 58 (19), pp.4493 - 4514. </w:t></w:r><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0009-2509(03)00320-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01629313v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of semi-continuous emulsion copolymerization process for production of latex with controlled morphology and functionality</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Ginsburger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernand Pla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Fonteix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Hoppe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Hobbes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Récents Progrès en Génie des Procédés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02500169v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of new concepts for the control of polymerization processes: Multiobjective optimization and decision engineering. Part I.. Application to emulsion homopolymerization of styrene</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silvère Massebeuf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Fonteix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Hoppe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernand Pla</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Applied Polymer Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 87 (14), pp.2383 - 2396. </w:t></w:r><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/app.12026⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01630393v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling of a cokneader for the manufacturing of composite materials having absorbent properties at ultra-high-frequency waves. Part 1: Modeling of flow from residence time distribution investigations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Hoppe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Detrez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Pla</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Polymer Engineering and Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 42 (4), pp.771 - 780. </w:t></w:r><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/pen.10989⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01629323v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grafting: kinetics and distribution influenced by the plastification process</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Mercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Hoppe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guo-Hua Hu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernand Pla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Jacques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dechema-Monographien</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 137, pp.415-420</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02498964v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Process Behavior of Special Mixing Elements in Twin-screw Extruders</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xian-Ming Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lian-Fang Feng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Hoppe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guo-Hua Hu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Polymer Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 16 (4), pp.341-350. </w:t></w:r><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3139/217.1664⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01629325v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation de la cinétique de polymérisation du méthacrylate de méthyle en présence d'amorceur bi fonctionnel.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Akin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Cavin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Hoppe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Renken</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Synthetic Polymer Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02498962v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Preliminary studies on the synthesis of thermoplastic polyurethane for application to a reactive extrusion process</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Hoppe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Santini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernand Pla</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Récents Progrès en Génie des Procédés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, Product engineering and chemical engineering now, 13 (64), pp.223-230</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02498228v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling of the Free Radical Polymerisation of Methylmethacrylate up to High Temperature</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Hoppe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Renken</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Polymer Reaction Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, 6 (1), pp.1-39. </w:t></w:r><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/10543414.1998.10744481⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02497487v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling of the batch polymerization of methyl methacrylate with symmetrical bifunctional initiators</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Hoppe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Cavin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Renken</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Synthetic Polymer Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02498211v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling and monitoring of two processes for the preparation of hyper frequency-absorbent composite materials</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Hoppe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Louis Greffe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernand Pla</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Récents Progrès en Génie des Procédés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1995</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02498203v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design of composite materials having absorbent properties at ultra-high frequency waves</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Hoppe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Louis Greffe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernand Pla</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dechema-Monographien</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1992</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02497662v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (127)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Formulation of PET/PE blends in the perspective of their recycling using 3D printing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Sandei</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Nouvel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Morelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Hoppe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Massardier-Nageotte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Polymer Blends &amp; Eurofillers 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2025, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04927110v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Déformation du PBT et de vitrimères à base PBT obtenus par moulage/injection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Boisse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin-Arthur Poutrel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Hoppe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farge Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane André</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DEformation des POlymères Solides 31ème édition (DEPOS 31)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2023, Anglet, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04312554v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intensification of the production of polymers: Application of Raman spectroscopy to characterization of residence time distribution and online monitoring of processes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Hoppe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19èmes Journées Cathala-Letort de prospective scientifique de la Société Française de Génie des Procédés (SFGP) et du Groupe Français des Polymères (GFP) « Innovation dans la Production des Polymères : quels Produits et quels Procédés ? »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2019, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02520666v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the modeling of the kinetics of high-functionality biopolymers. Application to the polycondensation of sugars</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitrios Meimaroglou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Hoppe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B Boit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th European Congress of Chemical Engineering (ECCE12)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Florence, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02520370v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impression 4D</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Hoppe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Action Nationale de Formation : L’avancée de matériaux pour les bureaux d’études et les ateliers de mécaniques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2019, Saint Jorioz, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02520633v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Specific adhesion test definition for 3D printed composite structures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A El Akroud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jennifer Villamil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Hoppe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hakim Boudaoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Nouvel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19èmes EMI International Conférence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2019, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02520662v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des molécules aux procédés : Enjeux R&D</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Hoppe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rencontre Ecotech Plastiques et Emballages : Innovation et Rupture Technologique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2019, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02520654v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matériaux plastiques pour impression 3D par dépôt de matière fondue : Formulation, structuration, propriétés et applications 3D /4D,</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Hoppe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecole thématique : Matériaux et procédés pour l’impression 4D</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2019, Mittelwihr, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02520624v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Élaboration de filaments élastomère thermoplastiques pour l'impression de structures multi-polymères par dépôt de fil fondu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Hoppe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jennifer Villamil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A El Akroud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hakim Boudaoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Nouvel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17ème Congrès de la Société Française de Génie des Procédés (SFGP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2019, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02520335v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natural tannin: potential applications in plastics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jingjing Liao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Hoppe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Brosse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">. Communication orale. 38th world Congress on Biopolymers and Bioplastics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Berlin, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02518927v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How well do moisture and polymers get along with each other?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guo-Hua Hu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Hoppe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd International Conference on Polymer Science and Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2018, Beijing, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02520406v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Filaments pour impression 3D par dépôt de matière fondue (technologie Fused Deposition Modeling) : Formulation, structuration et applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Hoppe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop académique sur la fabrication additive</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2018, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02520672v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cartographie Raman d’une matrice polypropylène chimiquement modifiée et déformée pour l’élaboration d’un nanocomposite GNP/graphène</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Létoffé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Ponçot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Royaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Canilho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Pasc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">24èmes Journées du Groupe Français de Spectroscopie Vibrationnelle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2018, Ventron, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02518947v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valorisation des déchets dans le cadre de l’économie circulaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Hoppe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dîner-débat de l’UNAFIC et de la Fondation Internationale de la Maison de la Chimie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2018, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02520670v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Couplage spectrométrie Raman et rhéomètrie/ tensiométrie pour le suivi de polymérisations homogènes et hétérogènes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Chapron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Bourson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Desbrieres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Dropsit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Hoppe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">24èmes Journées du Groupe Français de Spectroscopie Vibrationnelle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2018, Ventron, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02518967v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The green Fablab concept: a local and distributed recycling approach for open source additive manufacturing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabio A Cruz Sanchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hakim Boudaoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Hoppe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mauricio Camargo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd Journée de l’innovation Abbé Grégoire (JAG)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2017, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02519011v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biocomposites From Polyhydroxyalkanoate and Hemp Fibers: Effects of Processing and Compatibilizer on Structure/Performance Relationships.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Touchaleaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Auvergne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Caillol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Hoppe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helene Angellier-Coussy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">33. International Conference of the Polymer Processing Society (PPS-33)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2017, Cancun, Mexico</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02518980v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamically extruded polypropylene/tannin resin composites compatibilized with Maleic Anhydride grafted PP</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jingjing Liao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Brosse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Hoppe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Pizzi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4ème conférence internationale Woodchem - Le bois à la conquête de la chimie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2017, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02521160v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude in situ de la dynamique d’émulsification et de réactions de polymérisation par des méthodes rhéo-optiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Hoppe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée Thématique ‘Mélange de Produits de Viscosité Elevée’ du GT «Réacteurs et intensification des réacteurs» de la SFGP (Société Française de Génie des Procédés)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2017, Saint-Quentin, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02521182v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of Devulcanization and Revulcanization of Ground Tire Rubber in Dynamic Mechanical Properties of Blends Ground Tire Rubber/High Density Polyethylene</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabiula D B de Sousa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guo-Hua Hu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Hoppe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos H Scuracchio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">33th International Conference of the Polymer Processing Society (PPS-33)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2017, Cancun, Mexico</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02520432v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le concept du Green Fablab: une approche distribuée pour le recyclage de polymères en circuit-court dans le cadre de la fabrication additive open-source</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabio Cruz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hakim Boudaoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Hoppe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mauricio Camargo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15ème Congrès de la Société Française de Génie des Procédés (SFGP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02518997v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">COMPATIBIO Composites Thermoplastiques Biosourcés Compatibilisés par Chimie Chromatogénique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Krouit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Pintori</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Hoppe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Guerin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée scientifique de l’Alliance Carnot Chimie Durable "Composites Biosourcés"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2016, Saint-Martin-d’Hères, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02523757v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cassava Starch-Kaolinite Bio composite Plastic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Aimé Mbey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Hoppe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Semaine de Recherche, Développement et Industrialisation (SERDI)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2016, Yaoundé, Cameroun</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02523751v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Devulcanization of waste tire rubber by microwaves</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabiula Danielli Bastos de Sousa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Henrique Scurrachio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guo-Hua Hu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Hoppe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">32th International Conference of the Polymer Processing Society (PPS-32)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2016, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02521194v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the Exploitation of Optical Signal from Raman Spectroscopy for In-Situ Conversion Monitoring of Emulsion Polymerization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E Dropsit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Chapron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Bourson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Hoppe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Durand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">32nd International Conference of the Polymer Processing Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Polymer Processing Society, Jul 2016, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01498461v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The use of a reactive compatibilizer-tracer to probe reactive polymer blending processes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W.Y. Ji</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C.L. Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guo-Hua Hu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L.F. Feng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Hoppe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">32th International Conference of the Polymer Processing Society (PPS-32)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2016, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02520477v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Probing reactive polymer blending processes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W.Y. Ji</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C.L. Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guo-Hua Hu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Feng L.F.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Hoppe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conference PSE 2016 (2nd International Conference on Polymer Sci. and Engineering)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2016, Fukuoka, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02520463v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Concept of reactive compatibilizer-tracer as a tool for in line measurement of reactive blending processes in a twin-screw extruder.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hu G.H.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W.Y. Ji</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C.L. Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Feng L.F.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Hoppe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th European Congress of Chemical Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Nice, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02518449v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrication additive et recyclage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Hoppe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1ère Ecole technologique du RDM : Du prototypage rapide à la fabrication directe, les nouveaux enjeux de la fabrication au CNRS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2015, Autrans, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02523744v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A New Catalytic System for the Photodegradation of Endocrinal Disruptors: Synthesis and Efficiency Modeling and Optimization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alma Jasso-Salcedo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitrios Meimaroglou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mauricio Camargo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Hoppe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernand Pla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICHEAP12: 12TH INTERNATIONAL CONFERENCE ON CHEMICAL &amp; PROCESS ENGINEERING</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Milan, Italy. pp.937-942, </w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3303/CET1543157⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01270991v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Product Design and Engineering: Quid Novi? Some tracks in the framework of the “Factory of Future”</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.C. Charpentier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Falk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Hoppe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th European Congress of Chemical Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Nice, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02520485v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polyhydroxyalkanoates / hemp composite for packaging applications: towards a fully integrated extruding process</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Touchaleaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helene Angellier-Coussy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Auvergne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Caillol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Hoppe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée Scientifique « Composites biosourcés »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2015, Sophia-Antipolis, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02523730v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plan d’expériences et optimisation multicritères : application à l’élaboration d’un matériau utilisé comme filament pour la fabrication additive par dépôt de fil fondu (FDM).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Hoppe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1ère Ecole technologique du RDM : Du prototypage rapide à la fabrication directe, les nouveaux enjeux de la fabrication au CNRS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2015, Autrans, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02523748v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polymer Recycling and Additive Manufacturing in an Open Source context: Optimization of processes and methods</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabio Alberto Cruz Sanchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silvia Lanza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hakim Boudaoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Hoppe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mauricio Camargo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annual International Solid Freeform Fabrication Symposium, ISSF 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2015, Austin, TX, United States. pp.1591-1600</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01523136v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polymer recycling and additive manufacturing in an open-source context: Optimization of processes and methods. Communication orale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabio A Cruz Sanchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silvia Lanza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hakim Boudaoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Hoppe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mauricio Camargo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">27th annual international Solid Freeform Fabrication Symposium: an additive manufacturing conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2015, Austin, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02518430v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In situ monitoring of Emulsion Polymerization using Raman Spectroscopy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Dropsit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">, Alakiss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Chapron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Bourson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Hoppe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">. Fourth International Symposium Frontiers in Polymer Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2015, Riva Del Garda, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02518414v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design and process modeling for the manufacture by extrusion of recycled polyethylene terephthalate and low density polyethylene nanocomposites reinforced with cellulose nanocrystals.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Mancera Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Meimaroglou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Hoppe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernand Pla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Escobar-Barrios V.A.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th European Congress of Chemical Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Nice, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02518464v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers des matériaux composites bio-sourcés ? Enjeux en chimie et en procédés d'élaboration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Hoppe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Durand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée Promotion Procédés Produits : Procédés pour la Bio raffinerie : enjeux et avancées</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2015, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02523741v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthèse, transformation et mise en forme des matériaux polymères et composites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Hoppe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ateliers scientifiques ICEEL</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2015, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02523737v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recyclage des plastiques pour l’impression 3D dans un contexte open-source.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Hoppe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabio Alberto Cruz Sanchez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée Promotion Procédés Produits : Recyclage des matières plastiques, un défi scientifique et économique pour l’avenir de notre industrie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2015, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02523749v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suivi in situ de la polymérisation en émulsion du styrène par spectroscopie Raman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Dropsit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Chapron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Bourson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Hoppe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Durand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">43ème Congrès Annuel du Groupe Français des Polymères (GFP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2014, Saint-Malo, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02520523v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Développement de procédés d’élaboration de biopolymères à base de PLA et d’amidon plastifié</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sara Ronasi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. L. Six</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Hoppe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recent advances in sustainable bio-based nano composites for food packaging</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2014, Montpelllier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02523594v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nanoparticules composites argile/élastomère utilisées comme charges dans le poly(acide lactique).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Fang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Hoppe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guo-Hua Hu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recent advances in sustainable bio-based nano composites for food packaging,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2014, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02523590v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Photocatalytic degradation of endocrinal disruptors using AgZno nanoparticles immobilized in a polyacrylic matrix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alma Berenice Jasso-Salcedo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitrios Meimaroglou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mauricio Camargo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernand Pla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Hoppe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IMRET13 – 13th International Conference on Micro reactor Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Budapest, Hungary</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02520549v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ANN modeling and optimization of synthesis-performance of ZnO photocatalyst</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alma Berenice Jasso Salcedo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Hoppe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernand Pla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vladimir A. Escobar-Barrios</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mauricio Camargo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXVII Inter-American and Colombian Chemical Engineering Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2014, Cartagena de Indias, Colombia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02520534v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId456" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mechanism of lignin pyrolysis investigated by in-situ rheology and ex-situ spectroscopic methods</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Binod Shrestha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Hoppe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Ghislain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Marchal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Brosse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PYRO 2014 (20th International Symposium on Analytical and Applied Pyrolysis)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2014, Birmingham, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId456" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00992453v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suivi in situ de la polymérisation en macroémulsion du styrène par spectroscopie Raman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Dropsit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Chapron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Bourson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Hoppe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Durand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXèmes Journées du Groupe Français de Spectroscopie Vibrationnelle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2014, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02520598v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Immobilized AgZnO photocatalyst in Poly(acrylic acid) matrix synthesized in water suspension and their photocatalytic activity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alma Berenice Jasso-Salcedo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitrios Meimaroglou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mauricio Camargo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Hoppe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernand Pla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TechConnect World-Nanotech Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Washington, DC, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02520578v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rheo-raman monitoring of acrylic acid polymerization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Chapron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Claire Chevrel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brun Nadège</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Dropsit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Hoppe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">27th International Symposium on Polymer Analysis and Characterization</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Les Diablerets, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02520584v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId462" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Residence time distribution: On-line measurement, numerical simulation and applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Hoppe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop national ThermoScientific : Réunion des utilisateurs spectroscopie et caractérisation des matériaux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2014, paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId462" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02523597v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intensification d'un procédé de polymérisation par extrusion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Hoppe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atelier de Prospective du GFP (Groupe Français des Polymères) : Intensification des procédés liés aux polymères</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2014, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02523600v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Procédé de polymérisation en solution : passage du batch au continu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Claire Chevrel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitrios Meimaroglou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Hoppe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId465" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Ferlin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> XIVème Congrès de la Société Française de Génie des Procédés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société Française de Génie des Procédés, Oct 2013, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01498425v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Coupled Stochastic-Deterministic Model for the Simulation of a Tubular Pilot-Scale Copolymerization Reactor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitrios Meimaroglou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.C. Chevrel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Hoppe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Falk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AIChE Annual Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2013, San Francisco, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02520606v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId467" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thermoplastic vulcanized HDPE/GTR devulcanized by microwaves</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabiula Danielli Bastos de Sousa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId468" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suel Eric Vidotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Henrique Scurrachio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guo-Hua Hu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Hoppe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12° Congresso Brasileiro de Polímeros (12°CBPol),</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2013, Florianópolis, Brazil</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId467" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02520615v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId469" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A modular simulation approach of a tubular pilot-scale copolymerization reactor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitrios Meimaroglou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.C. Chevrel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Hoppe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Falk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th International Workshop on Polymer Reaction Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2013, Hamburg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId469" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02521219v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId470" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suivi original d’une réaction de polymérisation : Couplage spectroscopie Raman et rhéologie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.C. Chevrel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Hoppe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Falk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Chapron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GFSV, 18ème Journées de spectroscopie vibrationnelle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2012, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId470" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02523465v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId471" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Challenges in processing of bio-based polymer composites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guo-Hua Hu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Hoppe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">28th Chinese Chemical Society Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2012, Chengdu, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId471" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02523461v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId472" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compatilizer-tracer: A powerful concept for polymer blending processes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Hoppe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guo-Hua Hu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th international forum on advanced molding and processing technology of the Society of Advanced Molding Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2012, Hangzhou, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId472" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02523469v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId473" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The role of the starch matrix-kaolinite filler interface in composite biopolymer films</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Hoppe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Aimé Mbey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Thomas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IAP2012, Interface against Pollution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2012, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId473" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02523467v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId474" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Continuous production of water soluble polymers in a flexible tubular reactor - experimental studies at small pilot plant scale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.C. Chevrel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Kohlmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Hoppe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Falk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CHISA 2012, 20th International Congress of Chemical and Process Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2012, Prague, Czech Republic</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId474" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02523480v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId475" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Viscoelastic properties of thermoplastic vulcanized blends based on HDPE/Ground tire rubber devulcanized by microwave</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabiula Danielli Bastos de Sousa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId476" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Gouveia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId477" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Camargo Filho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId468" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suel Eric Vidotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Henrique Scurrachio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">28th International Conference of the Polymer Processing Society (PPS-28)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2012, Pattaya, Thailand</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId475" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02523481v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId478" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamic Evolution of Reaction and Morphology for Reactive Polymer Blends in a Twin Screw Extruder</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Hoppe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guo-Hua Hu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C.L. Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L.F. Feng</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">28th International Conference of the Polymer Processing Society (PPS-28)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2012, Pattaya, Thailand</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId478" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02522682v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId479" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Real time and in situ monitoring of a polymerization reaction by Raman spectroscopy and Rheological Measurements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Chapron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId480" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.-C. Chevrel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Hoppe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId481" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Falk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SCIX 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2012, Kansas City, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId479" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00740513v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId482" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of raw and DMSO Kaolinite on the properties of Cassava films</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Hoppe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Aimé Mbey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Thomas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">. BiPoCo 2012, International Conference on bio-based Polymers and Composites</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2012, Siófok, Hungary</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId482" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02523460v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId483" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Molecular instability of graft copolymers under processing conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guo-Hua Hu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Hoppe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C.L. Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L.F. Feng</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">28th International Conference of the Polymer Processing Society (PPS-28)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2012, Pattaya, Thailand</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId483" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02523482v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId484" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compatibilizer-tracer: a powerful concept for polymer blending processes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Hoppe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guo-Hua Hu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C.L. Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L.F. Feng</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontier in Chemical Engineering - the 3rd Global Chinese Chemical Engineers Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2011, Beijing, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId484" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02523458v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId485" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conception d’un réacteur continu intensifié de copolymérisation : Mesure de viscosité et accès à la conversion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.C. Chevrel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephan Machefer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Hoppe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Falk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13ème Congrès de la Société Française de Génie des Procédés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2011, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId485" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02523459v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId486" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cassava starch-kaolinite composite films: effect of clay content and clay modification on films properties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Aimé Mbey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Hoppe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Thomas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10ème Colloque du Groupe Français des argiles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2011, Limoges, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId486" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02523457v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId487" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Photochromic behavior of spiropyran in polyurethane thin films</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId488" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Abd El Kader Abdo Bhran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Fonteix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Hoppe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId489" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Jonquieres</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th International Conference on Chemical and Environmental Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2010, Cairo, Egypt</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId487" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02523363v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId490" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Extrusion Process for the Synthesis and Processability of Polyamide Graft Copolymers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guo-Hua Hu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId491" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.G. Gai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Hoppe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId492" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L.L. Li</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">26th Annual Meeting of the Polymer Processing Society, PPS-26</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2010, Banff, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId490" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02523452v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId493" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Residence Time Distribution: A Powerful Concept for Building up Emulsification Curves for Polymer Blends</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guo-Hua Hu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C.L. Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L.F. Feng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Hoppe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">26th Annual Meeting of the Polymer Processing Society PPS-26</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2010, Banff, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId493" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02523454v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId494" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Properties of poly (lactic acid) and thermoplastic starch blends</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sara Ronasi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Hoppe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guo-Hua Hu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId495" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.L. Six</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">26th Annual Meeting of the Polymer Processing Society, PPS-26</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2010, Banff, Canada. pp.867-874</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId494" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02523456v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId496" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Développement de procédés d’élaboration de biopolymères</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sara Ronasi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Hoppe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guo-Hua Hu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. L. Six</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ateliers scientifiques ICEEL</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2010, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId496" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02523566v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId497" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design and multiobjective optimization of a novel reactive extrusion process for the production of nanostructured PA12/PDMS blends</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernand Pla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rabih Rached</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Hoppe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Fonteix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nanotech Conference and Expo 2010 : an Interdisciplinary Integrative Forum on Nanotechnology, Biotechnology and Micro technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2010, Anaheim, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId497" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02523365v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId498" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A process for making photochromic polymers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId488" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Abd El Kader Abdo Bhran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Hoppe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Fonteix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12ème Congrès de la Société Française de Génie des Procédés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2009, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId498" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02523361v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId499" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Application of a Choquet integral to the multicriteria optimization of an emulsion copolymerization process</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mauricio Camargo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Fonteix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Hoppe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Morel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId500" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Renaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Polymer Reaction Engineering 7th (PRE 7)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2009, Niagara Falls, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId499" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02523356v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId501" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Residence time distribution (RTD): an old concept in chemical engineering and new applications in polymer processing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guo-Hua Hu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C.L. Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L.F. Feng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Hoppe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Polymer Processing Society 25th annual meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2009, Goa, India</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId501" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02523354v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId502" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of new materials based of biopolymers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sara Ronasi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Hoppe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guo-Hua Hu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId503" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Six</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4ème Colloque Européen : Diversité et perspectives d’applications industrielles des biopolymères</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2009, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId502" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02523359v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId504" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling and multicriteria optimization of a reactive extrusion process for the manufacture of nanostructured PA12/ PDMS blends</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rabih Rached</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Hoppe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernand Pla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Fonteix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cornelius Schrauwen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CHISA 2008, 18th International Congress of Chemical and Process Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2008, Prague, Czech Republic</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId504" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02523351v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId505" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Élaboration de nouveaux matériaux à base de polymères biodégradables</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sara Ronasi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Hoppe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guo-Hua Hu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. L. Six</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">36ème Journées d’Études des Polymères (JEPO 36)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2008, Amnéville, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId505" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02523551v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId506" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of new materials based on biodegradables polymers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sara Ronasi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Hoppe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guo-Hua Hu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. L. Six</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biopolymers, Biomaterials, Green Chemistry Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2008, La Baule, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId506" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02523348v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId507" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling and multicriteria optimization of a reactive extrusion process for the manufacture of nanostructured PA12/ PDMS blends</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId508" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Rached</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Pla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Hoppe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Fonteix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Schrauwen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18th International Congress of Chemical and Process Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2008, PRAGUE, Czech Republic</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId507" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00401215v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId509" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling and multicriteria optimization of a reactive extrusion process for the elaboration of nanostructured polyamide blends</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Hoppe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rabih Rached</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Fonteix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cornelius Schrauwen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernand Pla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11ème congrès de la Société Française de Génie Chimique,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2007, St Etienne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId509" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02523345v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId510" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Use of nano-particles as nano-reactors for controlling the selectivity of the free radical grafting of maleic anhydride onto polypropylene in the melt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Hoppe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guo-Hua Hu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId511" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D Shi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">23rd Annual Meeting of the Polymer Processing Society (PPS 23)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2007, Salvador, Brazil</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId510" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02522164v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId512" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">11e congrès de la Société Française de Génie des Procédés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId513" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Salvador</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Hoppe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Schrauwen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ch. Fonteix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Pla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mise au point et modélisation d.un procédé continu de copolymérisation en milieu dispersé en présence d.un stabilisant élaboré in situ</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId512" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00306041v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId514" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimisation multicritère de l’extrusion de polyuréthannes à structure contrôlée à l’aide de la théorie des Rough Sets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Hoppe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Fonteix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernand Pla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId515" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L.N. Kiss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId516" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kazimir Zaras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11ème congrès de la Société Française de Génie Chimique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2007, St Etienne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId514" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02523346v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId517" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design, modeling and multicriteria optimization of a reactive extrusion process for the manufacture of nanostructured PA12/ PDMS blends</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Hoppe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rabih Rached</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Fonteix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernand Pla</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop on Reactive Extrusion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2007, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId517" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02522188v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId518" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling of the continuous production of micron−sized styrene/acrylonitrile copolymer particles dispersed in a polyether polyol solvent, in the presence of a stabilizing agent elaborated in situ</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernand Pla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Hoppe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Fonteix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId519" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Vanderwal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId520" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Vandamme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Entretiens Jacques Cartier Modeling, Monitoring and Control of Polymer Properties</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2007, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId518" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02523540v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId521" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling and multicriteria optimization of a reactive extrusion process for the elaboration of nanostructured polyamide blends</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Hoppe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Fonteix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernand Pla</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SIMO 2006 Systèmes d'information, modélisation, optimisation et commande en Génie des Procédés. Le virtuel dans la réalité quotidienne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2006, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId521" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02521939v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId522" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling and optimization of nanostructured polymer blends elaboration by reactive extrusion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Hoppe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rabih Rached</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Fonteix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernand Pla</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">22nd Meeting of the Polymer Processing Society (PPS 22)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2006, Yamagata, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId522" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02521924v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId523" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mise au point et optimisation multicritère d'un procédé continu de fabrication par voie sèche de polyuréthannes thermoplastiques à structure contrôlée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Hoppe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Fonteix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernand Pla</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence Plastique et Médical − Applications avancées du plastique dans le médical</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2006, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId523" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02523536v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId524" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corrélations entre les paramètres d’extrusion réactive et les paramètres de modélisation du comportement à la traction d’un polyamide renforcé de particules de silicone</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rabih Rached</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Hoppe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachid Rahouadj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernand Pla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId525" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Cunat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20ème colloque DEPOS (DEformation des POlymères Solides)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2006, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId524" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02523529v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId526" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’échelle nano, comment y parvenir ? Les effets nano, comment les valoriser ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guo-Hua Hu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Hoppe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Fonteix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7ème Journée thématique de la section Grand’Est du GFP (Groupe Français des Polymères)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2006, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId526" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02523534v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId527" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multicriteria optimization of nanostructured polyamide blends</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Hoppe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rabih Rached</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Fonteix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernand Pla</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th IFAC Symposium on Automated Systems based on Human Skills</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2006, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId527" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02521932v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId528" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">. Comparaison de deux méthodes multicritères pour l’aide à la décision, en vue de la production par extrusion réactive de polyuréthannes à usage médical</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Hoppe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Fonteix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernand Pla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId515" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L.N. Kiss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId529" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Zaras</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6ème Ecole de printemps francophone « Contrôle et procédés de polymérisation et de cristallisation »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2004, Casablanca, Morocco</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId528" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02521901v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId530" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimisation multicritère et aide à la décision par Rough Sets appliquées à l'extrusion de polyuréthannes à usage médical</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Hoppe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Fonteix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernand Pla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId529" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Zaras</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque « Aide Multicritère à la Décision et Optimisation »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, Brest, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId530" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00023466v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId531" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude morphologique et mécanique de matériaux polymères nanostructurés à base de polyamide 12 et de polydimethylsiloxane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rabih Rached</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Hoppe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachid Rahouadj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernand Pla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId525" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Cunat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19ème colloque DEPOS (DEformation des POlymères Solides)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2004, Poitiers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId531" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02523527v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId532" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multicriteria Optimization and Decision Making by Rough Sets Method Applied to Extrusion of Medical Use Polyurethane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Hoppe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Fonteix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernand Pla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId533" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kiss L.N.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId529" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Zaras</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">59th MCDA « Aide Multicritère à la Décision et Optimisation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2004, Brest, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId532" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02521895v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId534" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental study of maleic anhydride grafting ob polypropylene by reactive extrusion under supercritical conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Hoppe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cornelius Schrauwen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Fonteix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernand Pla</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th International Workshop on Polymer Reaction Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2004, Hamburg, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId534" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02521919v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId535" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling of the elaboration of high impact polyamide blends synthesis by reactive extrusion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId508" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Rached</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Hoppe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernand Pla</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16th International Congress of Chemical and Process Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, Prague, Czech Republic</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId535" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00023470v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId536" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling of the elaboration of high impact polyamide-12 blends</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rabih Rached</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Hoppe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernand Pla</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16th International Congress of Chemical and Process Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2004, Prague, Czech Republic</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId536" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02521908v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId537" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparaison de deux méthodes multicritères, pour l'aide à la décision en vue de la production par extrusion réactive de polyuréthannes pour usage médical</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Fonteix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Hoppe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernand Pla</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6ème Ecole de printemps Francophone "Contrôle et procédés de polymérisation et de cristallisation"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, Casablanca, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId537" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00023469v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId538" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Optimization Methodology for Setting the Operating Conditions of a Reactive Extrusion Process</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Hoppe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Fonteix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId533" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kiss L.N.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernand Pla</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">28th Symposium on Automated Systems Based on Human Skill and Knowledge</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2003, Goteorg, Sweden</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId538" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02521887v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId539" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mise au point d'un procédé semi-continu de copolymérisation en émulsion pour l'élaboration de latex à morphologie et fonctions d'usages contrôlées</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Ginsburger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Fonteix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silvère Massebeuf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Hoppe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernand Pla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9ème Congrès Français de Génie des Procédés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2003, St Nazaire, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId539" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02521884v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId540" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nouveaux concepts pour la modélisation et l’optimisation des procédés de polymerization en émulsion. Part I. Application to emulsion homopolymerization of styrene</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernand Pla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Fonteix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silvère Massebeuf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Hoppe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4ème Ecole de Printemps Francophone en « Modélisation et commande procédés processus réactifs et optimisation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2002, Casablanca, Morocco</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId540" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02521852v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId541" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthesis of biomedical thermoplastic polyurethanes by reactive extrusion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Hoppe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId542" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Grigis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernand Pla</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15th International Congress of Chemical and Process Engineering (CHISA 2002)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2002, Prague, Czech Republic</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId541" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02521865v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId543" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling of a conveying zone of a corotating twin screw extruder based on the local residence time distribution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Mercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Hoppe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId544" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Vivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guo-Hua Hu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernand Pla</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18th Annual Meeting of the Polymer Processing Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2002, Guimarães, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId543" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02521860v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId545" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reactive Extrusion in Supercritical Conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Hoppe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId546" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frank Eschenroder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernand Pla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId544" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Vivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId547" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Klein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Process Innovation and Process Intensification (PI)2 Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2002, Edinburgh, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId545" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02523526v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId548" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grafting: kinetics and distribution influenced by the plastification process</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Mercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Hoppe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernand Pla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guo-Hua Hu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th International Workshop on Polymer Reaction Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2001, Hamburg, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId548" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02521827v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId549" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Local residence time distributions in an intermeshing corotating twin screw extruder</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Mercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId550" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Zusatz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Hoppe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId544" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Vivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guo-Hua Hu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd Eur. Congress of Chemical Engineering (ECCE3)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2001, Nuremberg, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId549" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02521841v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId551" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Distributions de Temps de Séjours (DTS) locales et globales dans une extrudeuse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId550" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Zusatz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Hoppe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId552" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">René Muller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernand Pla</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4èmes journées scientifiques, Contrat programme « Extrusion réactive »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2000, St Raphaël, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId551" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02523521v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId553" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation des Distributions de Temps de Séjours (DTS) en extrudeuse bi-vis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId550" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Zusatz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Hoppe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId552" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">René Muller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernand Pla</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Working Party on Polymer Reaction Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2000, Lausanne, Suisse</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId553" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02523518v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId554" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Distributions de Temps de Séjours (DTS) locales et globales dans une extrudeuse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId550" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Zusatz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Hoppe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId552" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">René Muller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernand Pla</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3èmes journées scientifiques, Contrat programme « Extrusion réactive »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2000, Mittelwhir, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId554" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02523515v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId555" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation du mélange de polymères réactifs dans une extrudeuse bi-vis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Hoppe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId550" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Zusatz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId552" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">René Muller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernand Pla</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée “Polymère du Grand-Est” GFP</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2000, Mulhouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId555" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02523516v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId556" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caractérisation des mélanges de polymères réactifs par analyse quantitative d’images</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId550" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Zusatz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Hoppe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId552" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">René Muller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernand Pla</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2èmes journées scientifiques, Contrat programme « Extrusion réactive »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 1999, St Pierre de Chartreuse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId556" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02523512v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId557" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Présentation d’une nouvelle méthodologie pour l’étude des procédés d’élaboration d’alliages de polymères par extrusion réactive</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Hoppe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId550" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Zusatz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId552" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">René Muller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernand Pla</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">, 1ères journées scientifiques, Contrat programme « Extrusion réactive »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 1999, Serezin, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId557" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02523511v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId558" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elaboration par extrusion de matériaux chargés en noir de carbone et à propriétés furtives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Hoppe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernand Pla</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1ère Biennale des Technologies et des Processus Industriels</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 1999, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId558" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02523510v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId559" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Preliminaries studies on the synthesis of a thermoplastic polyurethane for application to a reactive extrusion process</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Hoppe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Santini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernand Pla</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd European Congress on Chemical Engineering (ECCE2)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 1999, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId559" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02521824v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId560" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation de l'extrusion de mélanges de polymères réactifs dasn une extrudeuse bi-vis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId550" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Zusatz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId552" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">René Muller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernand Pla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId561" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Terrisse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guo-Hua Hu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Génie des Procédés Chimiques, Physiques et Biotechnologiques,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 1998, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId560" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02523509v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId562" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation de la polymérisation du méthacrylate de méthyle en présence d'amorceurs bifonctionnels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Hoppe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Cavin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Renken</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3ème séminaire franco-roumain sur les polymères</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 1997, Neptune-Olympe, Romania</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId562" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02521814v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId563" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling of the radical polymerisation of methylmethacrylate up to high temperatures.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Hoppe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Renken</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1st European Congress on Chemical Engineering (ECCE1)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 1997, Florence, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId563" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02521807v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId564" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling of the radical polymerisation of methyl methacrylate up to high temperatures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Hoppe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Renken</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fourth meeting of the working party on Polymer Reaction engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 1996, Thessaloniki, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId564" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02523508v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId565" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation et conduite de deux procédés d'élaboration de matériaux composites absorbants les ondes hyperfréquences</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Hoppe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId566" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Greffe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernand Pla</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5ème Congrès Français de Génie des Procédés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 1995, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId565" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02521799v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId567" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elaboration de matériaux composites à propriétés furtives par un procédé de polymérisation en suspension</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Hoppe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId568" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernand Pla</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Groupe Français des Polymères : "Matériaux Polymères et Procédés »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 1995, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId567" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02523507v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId569" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Study of encapsulation of carbon black by copolymerisation in suspension</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Hoppe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId570" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.L. Greffe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernand Pla</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Third International Symposium on Radical Copolymers in Dispersed Media</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 1994, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId569" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02523506v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId571" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude du mélange de particules de noir de carbone dans une matrice polymère thermoplastique au cours d'un procédé d'extrusion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Hoppe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId572" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Renaudin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId573" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. O. Simmonot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId570" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.L. Greffe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernand Pla</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4ème Congrès Français de Génie des Procédés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 1993, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId571" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02523504v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId574" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design of composite materials having absorbent properties at ultra-high frequency waves</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Hoppe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId566" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Greffe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernand Pla</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th International Workshop on Polymer Reaction Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 1992, Berlin, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId574" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02521792v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (27)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId575" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Process/Formulation couples for the 3D printing of PET/LDPE recycled packaging</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Sandei</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Massardier-Nageotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId576" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noah Nohadani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId577" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Barrès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId578" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Yousfi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15th European Congress of Chemical Engineering (ECCE) &amp; 8th European Congress of Applied Biotechnology (ECAB) &amp; 3rd Iberoamerican Congress on Chemical Engineering (CIBIQ)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2025, Lisbon, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId575" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05387812v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId579" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enzymatic hydrolysis of polyamide and elastane for textile recycling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId580" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pilar Chavez Linares</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId581" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aigerim Konysbay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Hoppe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Chevalot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BIOTRANS 2023 (16th International Symposium on Biocatalysis and Biotransformations)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Oléron (FR), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId579" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04664564v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId582" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enzymatic depolymerization of polylactide into repolymerizable oligomers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alaric Catard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Chevalot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Hoppe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16th International Symposium on Biocatalysis and Biotransformations (BIOTRANS 2023)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Oléron, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId582" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04664902v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId583" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thermoplastic elastomer filaments for multi-polymer structures by fused deposition modeling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jennifer Villamil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A El Akroud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Hoppe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hakim Boudaoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Nouvel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">, 48ème International Colloquium of the French Polymer Society GFP</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2020, Mulhouse, France. 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId583" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02520650v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId584" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Packaging 4D Xylosourcé pour la Cosmétique Morales Daniela V., Nouvel Cécile, Gérardin Philippe, Hoppe Sandrine, Obounou Akong Firmin, Chapuis Hubert, Boudaoud Hakim, Georges Béatrice, Morel Laure, Masson Eric, Gérardin-Charbonnier Christine. , Epinal, 18-20 novembre 2019</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId585" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniela Valentina Morales Montecinos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId586" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Nouvel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId587" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Gerardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Hoppe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId588" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Firmin Obounou Akong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8èmesjournées du GDR Sciences du bois</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2019, Epinal, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId584" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03259041v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId589" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of Devulcanization and Revulcanization of Ground Tire Rubber in Dynamic Mechanical Properties of Blends Ground Tire Rubber/High Density Polyethylene</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabiula Danielli Bastos de Sousa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guo-Hua Hu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Hoppe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Henrique Scurrachio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">33th International Conference of the Polymer Processing Society (PPS-33)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2017, Cancun, Mexico</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId589" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02520705v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId590" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthesis of a novel compatibilizer for the manufacture by melt extrusion of recycled PET and LDPE nano composites reinforced with cellulose nanocrystals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Mancera Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitrios Meimaroglou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Hoppe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernand Pla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vladimir Alonso Escobar-Barrios</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15ème Congrès de la Société Française de Génie des Procédés (SFGP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId590" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02521178v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId591" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design of Ag/ZnO-Poly (acrylic acid) composites for the photocatalytic degradation of endocrine-disruptive compounds</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alma Jasso-Salcedo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitrios Meimaroglou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Hoppe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernand Pla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vladimir A. Escobar-Barrios</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15ème Congrès de la Société Française de Génie des Procédés (SFGP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId591" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02521169v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId592" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Composites Thermoplastiques Biosourcés Compatibilisés par Chimie Chromatogénique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Krouit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Pintori</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Hoppe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Guerin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14ème Journée Scientifique GFP Section Grand-Est Polymères et amélioration de la qualité de vie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId592" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02523760v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId593" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Développement de résines acryliques résistantes aux chocs et partiellement bio-sourcées.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId594" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. M. Ramos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Hoppe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guo-Hua Hu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14ème Journée Scientifique GFP Section Grand-Est Polymères et amélioration de la qualité de vie,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId593" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02521207v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId595" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Electro spinning Process for Fibers of Reactively Compatibilized Immiscible Polymer Blends</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId596" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Tang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C.L. Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L.F. Feng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Hoppe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guo-Hua Hu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th European Congress of Chemical Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Nice, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId595" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02520517v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId597" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biocomposites pour l’emballage alimentaire : Elaboration de composites polyester/fibres de chanvre par un procédé d’extrusion réactive</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helene Angellier-Coussy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Touchaleaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Caillol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Auvergne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId598" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Sisani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ateliers scientifiques ICEEL</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2015, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId597" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02523732v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId599" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Supercritical Carbon Dioxide Assisted Anisotropic Tape Extrusion Foaming of Multilayered PS/PA6 Blends and their Anisotropic Mechanical Properties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId600" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C.L. Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L.F. Feng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Hoppe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guo-Hua Hu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th European Congress of Chemical Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Nice, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId599" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02520494v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId601" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toughening of PP through Reactive Compatibilization of PP/PC Blends</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guo-Hua Hu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId602" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shanshan Dai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Hoppe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId603" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L.L. Ye</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">26th Annual Meeting of the Polymer Processing Society, PPS-26</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2010, Banff, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId601" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02523370v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId604" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Développement de procédés d’élaboration de biopolymères</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Hoppe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guo-Hua Hu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. L. Six</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sara Ronasi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ateliers scientifiques ICEEL</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2010, nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId604" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02523558v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId605" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nanoparticules composites argile/élastomère utilisées comme charges dans le poly(acide lactique)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Fang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Hoppe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guo-Hua Hu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ateliers scientifiques ICEEL</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2010, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId605" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02523563v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId606" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamic Particle Dynamics: a Powerful Tool for Helping Search Solutions to Improving the Processability of Ultra-High Molecular Weight Polyethylene</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Hoppe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guo-Hua Hu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId491" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.G. Gai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId492" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L.L. Li</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">26th Annual Meeting of the Polymer Processing Society, PPS-26</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2010, Banff, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId606" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02523373v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId607" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Numerical Simulation of Mixing Performance of Gear Blocks in a Twin Screw Extruder</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guo-Hua Hu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId608" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X.M Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L.F. Feng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Hoppe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId609" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W.X. Chen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">26th Annual Meeting of the Polymer Processing Society, PPS-26</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2010, Banff, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId607" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02523455v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId610" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Concept of nano-reactor for controlling the selectivity of complex reactions systems involving polymers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Hoppe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId511" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D Shi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guo-Hua Hu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11ème congrès de la Société Française de Génie Chimique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2007, St Etienne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId610" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02523339v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId611" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mise au point et modélisation d'un procédé continu de copolymérisation en milieu dispersé en présence d'un stabilisant élaboré in situ</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId612" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Salvador</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Hoppe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernand Pla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cornelius Schrauwen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Fonteix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11ème congrès de la Société Française de Génie Chimique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2007, St Etienne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId611" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02523342v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId613" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A reactive extrusion process for the synthesis of polyamide graft copolymers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guo-Hua Hu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C.L. Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L.F. Feng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Hoppe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">23rd Annual Meeting of the Polymer Processing Society (PPS 23)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2007, Salvador, Brazil</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId613" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02522182v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId614" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solid-state free radical grafting of methyl methacrylate onto polypropylene under supercritical carbon dioxide</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guo-Hua Hu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Hoppe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId615" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId616" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W.K. Yuan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11ème congrès de la Société Française de Génie Chimique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2007, St Etienne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId614" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02523347v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId617" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Local residence time, residence revolution and residence volume distributions in twin-screw extruders</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Hoppe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guo-Hua Hu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">23rd Annual Meeting of the Polymer Processing Society (PPS 23)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2007, Salvador, Brazil</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId617" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02522171v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId618" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation de l’élaboration par extrusion réactive de matériaux nanostructurés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Hoppe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rabih Rached</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Fonteix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernand Pla</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7ème Journée thématique de la section Grand’Est du GFP (Groupe Français des Polymères)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2006, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId618" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02523532v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId619" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design of nanostructurated polyamide12/polydimethylsiloxane blends by reactive extrusion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rabih Rached</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Hoppe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernand Pla</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th International Workshop on Polymer Reaction Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2004, Hamburg, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId619" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02521913v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId620" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation des procédés de polymérisations radicalaires en chaîne à processus simples</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Hoppe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId621" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Martinez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cornelius Schrauwen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId568" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernand Pla</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4ème Congrès Français de Génie des Procédés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 1993, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId620" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02523501v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId622" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude par analyse d'image du mélange de particules de noir de carbone dans une matrice polymère au cours d'un procédé d'extrusion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Hoppe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId570" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.L. Greffe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId623" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Herve Vivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernand Pla</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecole de Printemps : Visualisation et Génie des Procédés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 1993, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId622" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02523500v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId624" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimisation multicritère et aide à la décision par rough sets appliquées a l'extrusion de polyuréthannes à usage médical</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Hoppe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Fonteix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Pla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId529" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Zaras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId533" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kiss L.N.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jean-Pierre Barthélemy and Philippe Lenca, pp.171-183, 2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId624" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00078679v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (7)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId625" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Approche méthodologique pour évaluer la faisabilité du recyclage des polymères dans un contexte de fabrication additive opensource</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId626" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabio A. Cruz Sanchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hakim Boudaoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Hoppe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mauricio Camargo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Michel Cathelineau. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le recyclage, enjeu pour l’économie circulaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Collections classiques, Encyclopédie SCIENCES, ISTE Editions, 2023, 9781789481624</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId625" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04665860v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId627" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réacteurs homogènes depolymérisation radicalaire -Conception et fonctionnement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Hoppe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitrios Meimaroglou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId628" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Serra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId629" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachet Rabih</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Techniques de l'ingénieur</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId627" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03115142v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId630" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compatibilisation réactive des mélanges de polymères. Chapitre 3. 4, p.179-192</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guo-Hua Hu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Hoppe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Marchal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Extrusion réactive. Des aspects fondamentaux aux développements industriels</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId630" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02520228v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId631" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rheology as a Tool for Studying in Situ Polymerized Carbon Nanotube Nanocomposites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guo-Hua Hu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Marchal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Hoppe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId632" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Penu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sabu Thomas; Rene Muller; Jiji Abraham. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rheology and Processing of Polymer Nanocomposites</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId633" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Wiley &amp; Sons, Inc.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.551-585, 2016, 9781118969793. </w:t></w:r><w:hyperlink r:id="rId634" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/9781118969809.ch16⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId631" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02498957v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId635" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reactive Compounding</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G.-H. Hu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Hoppe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L.-F. Feng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Fonteix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ica Manas-Zloczower, Zehev Tadmor. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MIXING AND COMPOUNDING OF POLYMERS 2ème édition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Hanser Verlag, pp.1019 - 1080, 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId635" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00400546v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId636" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reactive compounding (Chapitre 27)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Hoppe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hu G.H.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Feng L.F.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Fonteix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mixing and Compounding of Polymers: Theory and Practice</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId636" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02520218v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId637" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimisation multicritère et aide à la décision par Rough Sets appliquées à l’extrusion de polyuréthannes à usage médical</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Hoppe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Fonteix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernand Pla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId516" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kazimir Zaras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId638" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Landor Kiss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jean-Pierre Barthélémy; Philippe Lenca. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advances in Multicriteria decision aid</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.171-182, 2005, 2-9523875-0-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId637" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02500367v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Brevet (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId639" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melt dispersion process for making polymer polyols</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId519" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Vanderwal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId640" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Wevers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId520" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Vandamme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId641" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Kanaan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernand Pla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, Patent n° : US 8822581 B223. 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId639" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02520245v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId642" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melt dispersion process for making polymer polyols</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId519" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Vanderwal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId520" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Vandamme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId643" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Kanaan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernand Pla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Hoppe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">United States, Patent n° : WO2009155427 A2. 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId642" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00787859v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId644" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nanostructured dual-phase material comprising a polyamide matrix and elastomeric nodules</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernand Pla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Fonteix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Hoppe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rabih Rached</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, Patent n° : WO 2006095094, A1 20060914 ,and FR2883001A1. 2006, pp.29</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId644" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00787850v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId645" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’indispensable réinvention de l’économie du plastique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Hoppe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId645" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03455274v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId646" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biorecycling of polylactide: from enzymatic depolymerization to biotransformation of released products</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alaric Catard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Chevalot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Hoppe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId646" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04744374v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId647" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contribution à l'étude de deux procédés d'élaboration de matériaux composites présentant des propriétés d'absorption aux ondes hyperfréquences</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Hoppe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sciences de l'ingénieur [physics]. Institut National Polytechnique de Lorraine, 1995. Français. </w:t></w:r><w:hyperlink r:id="rId648" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : 1995INPL013N⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId647" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-01776443v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId649" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Génie des procédés d’élaboration et de transformation des polymères : Vers le développement de matériaux à propriétés contrôlées</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Hoppe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Polymères. Institut National Polytechnique de Lorraine, 2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId649" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-02523848v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId650"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Sandrine Hoppe </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (99)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compatibilizer effectiveness for the reuse of mixed post-consumer solid waste plastic towards Distributed recycling additive manufacturing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catalina Suescun Gonzalez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Sandei</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabio Cruz Sanchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Hoppe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hakim Boudaoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materials Today Sustainability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 34, pp.101323. </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.mtsust.2026.101323⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05575466v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Temperature and associated effects on water diffusion in poly(lactic acid)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pan Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tian-Tian Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xinchong Wei</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Ponçot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Hoppe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Engineering Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 319, pp.122358. </w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ces.2025.122358⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05266362v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biorecycling of polylactide: From enzymatic depolymerization to biotransformation of released products</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alaric Catard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Chevalot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Hoppe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Canadian Journal of Chemical Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 103 (7), pp.2969-2999. </w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/cjce.25717⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05449516v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Surface-Topography Challenge: A Multi-Laboratory Benchmark Study to Advance the Characterization of Topography</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Pradhan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Müser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Miller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. P. Abdelnabe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Afferrante</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tribology Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 73 (3), pp.110. </w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11249-025-02014-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05235327v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recycling and Degradation Pathways of Synthetic Textile Fibers such as Polyamide and Elastane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pilar Chavez-Linares</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Hoppe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Chevalot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Global Challenges</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 9 (4), pp.2400163. </w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/gch2.202400163⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05126132v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thermal and mechanical properties of polyethylene glycol (PEG)-modified lignin/polylactic acid (PLA) biocomposites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zehui Ju</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Brosse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Hoppe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhiqiang Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Ziegler-Devin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Biological Macromolecules</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 262 (1), pp.129997. </w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijbiomac.2024.129997⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04646851v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of processing conditions on the properties of vitrimerized polybutylene terephthalate prepared by reactive extrusion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin-Arthur Aimé Q.-A. Poutrel POUTREL</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Kmo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Cohadon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Boisse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Rouzière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Polymer Degradation and Stability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 225, pp.110820. </w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.polymdegradstab.2024.110820⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04579451v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deformation mechanisms in PBT at elevated temperatures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Farge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Tournilhac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Hoppe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Javier Perez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Bihannic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materials Today Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 36, pp.106774. </w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.mtcomm.2023.106774⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03982510v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Comprehensive Study on the Styrene–GTR Radical Graft Polymerization: Combination of an Experimental Approach, on Different Scales, with Machine Learning Modeling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cindy Trinh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Hoppe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Lainé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitrios Meimaroglou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Macromol</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 3 (1), pp.79-107. </w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/macromol3010007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04062623v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of plasticity in vitrimers synthesized from a semi‐crystalline polymer using injection molding</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Farge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Spiegel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane André</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Noûs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Lainé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Polymer Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press, </w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/pol.20220062⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03624861v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elaboration, Characterization and Modelling of Periodic Viscoelastic Sandwich Beams for Lightening and Vibration Damping</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Huchard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Robin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Ponçot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Hoppe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">El Mostafa Daya</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mechanics Research Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 121, pp.103863. </w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.mechrescom.2022.103863⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04142889v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solid rheological properties of PBT-based vitrimers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Farge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Hoppe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Daujat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Tournilhac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane André</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Macromolecules</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 54 (4), pp.1838-1849. </w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.macromol.0c02105⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03153860v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Machine Learning in Chemical Product Engineering: The State of the Art and a Guide for Newcomers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cindy Trinh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitrios Meimaroglou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Hoppe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Processes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 9, </w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/pr9081456⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03367703v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Novel Kinetic Modeling Framework for the Polycondensation of Sugars Using Monte Carlo and the Method of Moments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitrios Meimaroglou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Hoppe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Boit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Processes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 9, </w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/pr9050745⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03407171v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interfacial improvement of poly (lactic acid)/tannin acetate composites via radical initiated polymerization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jingjing Liao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Brosse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Hoppe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiaojian Zhou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xuedong Xi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Industrial Crops and Products</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 159, pp.113068. </w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.indcrop.2020.113068⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03032164v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Real‐time Raman spectroscopy measurements to monitor the effect of polypropylene crosslinking on its true mechanical behaviour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Letoffe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Ponçot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Huchard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastien Hupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Hoppe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Raman Spectroscopy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 52 (8), pp.1473-1485. </w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/jrs.6146⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">obspm-03586433v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">One-step compatibilization of poly(lactic acid) and tannin via reactive extrusion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jingjing Liao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Brosse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Hoppe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guanben Du</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiaojian Zhou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materials &amp; Design</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, pp.108603. </w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.matdes.2020.108603⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02495239v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Radical bulk polymerization of styrene in the presence of rubber particles from recycled tires: a kinetic study using DSC</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniela Florez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Hoppe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guo-Hua Hu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitrios Meimaroglou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Thermal Analysis and Calorimetry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 143 (4), pp.3073-3084. </w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10973-020-09701-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02618820v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization and 3D printability of poly (lactic acid)/acetylated tannin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jingjing Liao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Brosse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Pizzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Hoppe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiaojian Zhou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Industrial Crops and Products</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 149, pp.112320. </w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.indcrop.2020.112320⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02508080v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Use of a bis(aminoalkyl)‐calix[4]arene derivative as cross‐linking agent to enhance functional and mechanical properties of a maleated polypropylene</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alejandra Lara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Létoffé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Hoppe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Mourer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian G'Sell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Applied Polymer Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, pp.49889. </w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/app.49889⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02954975v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamically Cross-Linked Tannin as a Reinforcement of Polypropylene and UV Protection Properties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jingjing Liao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Brosse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Pizzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Hoppe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Polymers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 11 (1), pp.102. </w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/polym11010102⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01977584v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polypropylene Blend with Polyphenols through Dynamic Vulcanization: Mechanical, Rheological, Crystalline, Thermal, and UV Protective Property</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jingjing Liao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Brosse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Pizzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Hoppe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xuedong Xi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Polymers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 11 (7), pp.1108. </w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/polym11071108⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02196798v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In situ conversion monitoring of styrene emulsion polymerization by deconvolution of a single reference band near 1,000 cm −1</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Dropsit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Chapron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Hoppe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Bourson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Raman Spectroscopy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 50 (12), pp.1938-1948. </w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/jrs.5738⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02346584v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Resilience improvement of an isotactic polypropylene-g-maleic anhydride by crosslinking using polyether triamine agents</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Létoffé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Hoppe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard M. Laine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Canilho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andreea Pasc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Polymer</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 179, pp.121655. </w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.polymer.2019.121655⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02276605v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Switching from brittle to ductile isotactic polypropylene-g-maleic anhydride by crosslinking with capped-end polyether diamine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Létoffé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Santiago García-Rodríguez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Hoppe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Canilho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Godard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Polymer</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 164, pp.67-78. </w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.polymer.2019.01.015⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01977587v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polyhydroxybutyrate/hemp biocomposite: tuning performances by process and compatibilisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Touchaleaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Tessier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Auvergne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Caillol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Hoppe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Green materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 7 (4), pp.194-204. </w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1680/jgrma.19.00005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02196923v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kaolinite dispersion in cassava starch-based composite films: a photonic microscopy and X-ray tomography study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Aimé Mbey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Hoppe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Polymer Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 38 (7), pp.641-647. </w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1515/polyeng-2017-0302⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01982471v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coupling Raman spectroscopy and drop tensiometry for in situ monitoring of radical polymerization in a single monomer droplet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Dropsit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Desbrieres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Chapron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Hoppe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Raman Spectroscopy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 49 (12), pp.2046-2049. </w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/jrs.5489⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01893737v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polymer recycling in an open-source additive manufacturing context: Mechanical issues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabio A Cruz Sanchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hakim Boudaoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Hoppe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mauricio Camargo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Additive Manufacturing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 17, pp.87 - 105. </w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.addma.2017.05.013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01629449v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling and optimization of a photocatalytic process: Degradation of endocrine disruptor compounds by Ag/ZnO</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alma Berenice Jasso-Salcedo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Hoppe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernand Pla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vladimir Alonso Escobar-Barrios</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mauricio Camargo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Engineering Research and Design</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 128, pp.174 - 191. </w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cherd.2017.10.012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01629305v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Multitechnique Characterization of Lignin Softening and Pyrolysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Binod Shrestha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Le Brech</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Ghislain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Leclerc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Carré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACS Sustainable Chemistry &amp; Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 5 (8), pp.6940-6949. </w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acssuschemeng.7b01130⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01575541v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of processing parameters on the properties ofmicrowave-devulcanized ground tire rubber/polyethylenedynamically revulcanized blends</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabiula de Sousa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Henrique Scurrachio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guo-Hua Hu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Hoppe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Applied Polymer Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 133 (23), pp.43503. </w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/app.43503⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01384378v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Application of Raman Spectroscopy to Characterization of Residence Time Distribution and Online Monitoring of a Pilot-Scale Tubular Reactor for Acrylic Acid Solution Polymerization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Claire Chevrel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Hoppe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitrios Meimaroglou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Chapron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Bourson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Macromolecular Reaction Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Special Issue: Transfer of Polymer Production Processes, 10 (4, SI), pp.406-414. </w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/mren.201500055⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01497716v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A concept of reactive compatibilizer-tracer for studying reactive polymer blending processes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wei-Yun Ji</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lian-Fang Feng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cai-Liang Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Hoppe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guo-Hua Hu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AIChE Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 62 (2), pp.359-366. </w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/aic.15074⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03010919v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Surface modification and immobilization in poly(acrylic acid) of Ag/ZnO for photocatalytic degradation of endocrine-disrupting compounds</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alma Berenice Jasso-Salcedo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitrios Meimaroglou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Hoppe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernand Pla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vladimir A. Escobar-Barrios</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Applied Polymer Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 133 (25), </w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/APP.43528⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01630424v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modular, Flexible and Continuous Plant for Radical Polymerization in Aqueous Solution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Kohlmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.C. Chevrel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Hoppe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitrios Meimaroglou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Chapron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Macromolecular Reaction Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Special Issue: Transfer of Polymer Production Processes, 10 (4), pp.339-353. </w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/mren.201500079⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01384362v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the Modeling of Acrylic Acid Copolymerization in an Aqueous Solution: A Modular, Integrated Approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitrios Meimaroglou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Claire Chevrel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Hoppe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Falk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Macromolecular Reaction Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 10 (4), pp.389-405. </w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/mren.201500036⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02054776v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Continuous Pilot-Scale Tubular Reactor for Acrylic Acid Polymerization in Solution Designed Using Lab-Scale Rheo-Raman data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Claire Chevrel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Hoppe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitrios Meimaroglou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Falk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Durand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Macromolecular Reaction Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Special Issue: Transfer of Polymer Production Processes, 10 (4), pp.354 - 363. </w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/mren.201500058⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01384360v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bioplastiques : des matériaux d’avenir ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Hoppe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> L’Ingénieur des Industries Chimiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02520133v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of a Reactive Compatibilizer-Tracer for Studying Reactive Polymer Blends in a Twin-Screw Extruder</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guo-Hua Hu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wei-Yun Ji</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lian-Fang Feng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cai-Liang Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Hoppe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Industrial and engineering chemistry research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 54 (43), pp.10698-10706. </w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.iecr.5b02192⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01264861v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A New Catalytic System for the Photo degradation of Endocrinal Disruptors: Synthesis and Efficiency Modeling and Optimization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alma Berenice Jasso-Salcedo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitrios Meimaroglou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mauricio Camargo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Hoppe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernand Pla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Engineering Transactions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 43 (937-942), </w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3303/CET1543157⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02519904v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In situ monitoring of acrylic acid polymerization in aqueous solution using rheo-Raman technique. Experimental investigation and theoretical modelling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Claire Chevrel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadège Brun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Hoppe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitrios Meimaroglou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Falk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Engineering Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 106, pp.242 - 252. </w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ces.2013.11.039⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01117120v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cassava Starch–Kaolinite Composite Films. Thermal and Mechanical Properties Related to Filler–Matrix Interactions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Aimé Mbey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Hoppe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Thomas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Polymer Composites</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, doi: 10.1002/pc.22928. </w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/pc.22928⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01078116v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contribution of Raman Spectroscopy to In Situ Monitoring of a High-Impact Polystyrene Process</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadège Brun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Claire Chevrel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Falk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Hoppe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Engineering and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 37 (2), pp.275 - 282. </w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/ceat.201300421⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01117100v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling and simulation of activated anionic polymerization of lauryllactam in the presence of a macroactivator</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Rached</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Hoppe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitrios Meimaroglou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Fonteix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernand Pla</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Engineering Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 118, pp.20-31. </w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ces.2014.07.027⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01274046v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthesis of poly(buty acrylate)-laponite nanocomposite Nanoparticles for improving the impact strength of poly(lactic acid)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Fang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Hoppe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G.H. Hu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Durand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Applied Polymer Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 129 (5), pp.2580-2590. </w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/app.38968⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00866111v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In situ monitoring of styrene polymerization using Raman spectroscopy. Multi-scale approach of homogeneous and heterogeneous polymerization processes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadège Brun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Itab Youssef</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Claire Chevrel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Chapron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cornélius Schrauwen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Raman Spectroscopy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 44 (6), pp.909 - 915. </w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/jrs.4279⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00806854v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A reactive extrusion process for the free radical grafting of silanes onto polypropylene: Effects of processing conditions and properties of water cross-linked silane-grafted polypropylene</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zheng-Hui Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guo-Hua Hu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Corriou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Hoppe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Fonteix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Polymer Engineering and Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 53 (7), pp.1571-1581. </w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/pen.23392⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00866127v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rheo-Raman: A Promising Technique for In Situ Monitoring of Polymerization Reactions in Solution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Claire Chevrel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Hoppe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Falk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadège Brun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Chapron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Industrial and engineering chemistry research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 51 (49), pp.16151-16156. </w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/ie302054k⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00771032v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cassava starch-kaolinite composite film. Effect of clay content and clay modification on film properties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Aimé Mbey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Hoppe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Thomas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Carbohydrate Polymers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 88 (1), pp.213-222. </w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.carbpol.2011.11.091⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00778367v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design and Multicriteria Optimization of a Two-Stage Reactive Extrusion Process for the Synthesis of Thermoplastic Polyurethanes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Hoppe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitrios Meimaroglou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mauricio Camargo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Fonteix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernand Pla</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 04 (09), pp.497-514. </w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4236/eng.2012.49065⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02140166v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of Nucleating Fillers on the Structure and Properties of Polypropylene Blends</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shiwei Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Hoppe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mingbo Yang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Polymer-Plastics Technology and Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 51 (10), pp.998-1005. </w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/03602559.2012.679381⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00778378v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compatibilizer-tracer: A powerful concept for polymer-blending processes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cai-Liang Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lian-Fang Feng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Hoppe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guo-Hua Hu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AIChE Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 58 (6), pp.1921-1928. </w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/aic.12723⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00778366v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tracer-compatibilizer: Synthesis and applications in polymer blending processes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cai-Liang Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lian-Fang Feng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xue-Ping Gu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Hoppe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guo-Hua Hu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Polymer Engineering and Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 52 (2), pp.300-308. </w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/pen.22083⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00778376v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intensification of a copolymerization process: viscosity measurement and access to conversion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Claire Chevrel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephan Machefer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Hoppe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Falk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Récents Progrès en Génie des Procédés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02520127v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of new concepts for the control of polymerization processes: Multiobjective optimization and decision engineering. II. Application of a Choquet integral to an emulsion copolymerization process</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mauricio Camargo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Morel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Fonteix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Hoppe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guo Hang Hu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Applied Polymer Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 120 (6), pp.3421-3434. </w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/app.33348⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00614965v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kinetics of the Anionic Polymerization of epsilon-Caprolactam From an Isocyanate Bearing Polystyrene</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cai-Liang Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lian-Fang Feng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xue-Ping Gu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Hoppe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guo-Hua Hu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Polymer Engineering and Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 51 (11), pp.2261-2272. </w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/pen.21999⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00778379v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Instability of graft copolymers under polymer blending conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cai-Liang Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lian-Fang Feng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Hoppe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guo-Hua Hu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Engineering Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 66 (5), pp.1010-1013. </w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ces.2010.12.010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00604150v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dissipative Particle Dynamics and Flory-Huggins Theories for Predicting the Rheological Behavior of Ultrahigh Molecular Weight Polyethylene Blends</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jing-Gang Gai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guo-Hua Hu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hui-Lin Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shi-Peng Zhu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Hoppe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Industrial and engineering chemistry research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 49 (22), pp.11369-11379. </w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/ie100959f⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00799661v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blend composition dependence of the compatibilizing efficiency of graft copolymers for immiscible polymer blends</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cai-Liang Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lian-Fang Feng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xue-Ping Gu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Hoppe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guo-Hua Hu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Polymer Engineering and Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 50 (11), pp.2243-2251. </w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/pen.21715⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00606993v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Residence time distribution: An old concept in chemical engineering and a new application in polymer processing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cai-Liang Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lian-Fang Feng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Hoppe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guo-Hua Hu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AIChE Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 55 (1), pp.279-283. </w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/aic.11647⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02519721v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Residence Time Distribution : An Old Concept in Chemical Engineering and a New Application in Polymer Processing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C.-L. Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L.-F. Feng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Hoppe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G.-H. Hu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AIChE Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 55 (1), pp.279-283. </w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/aic.11647⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00371672v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigation of pitch–sulphur mixtures used as binder in the preparation of black ceramics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Clausse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Bastien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Hoppe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.F. Marêché</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Fierro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materials Chemistry and Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 116 (2-3), pp.619-630. </w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.matchemphys.2009.05.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02519210v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Efficiency of graft copolymers at stabilizing co-continuous polymer blends during quiescent annealing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cai-Liang Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lian-Fang Feng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jian Zhao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hua Huang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Hoppe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Polymer</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 49 (16), pp.3462-3469. </w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.polymer.2008.06.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02519688v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grafting of Polyamide 6 by the Anionic Polymerization of ε-Caprolactam from an Isocyanate Bearing Polystyrene Backbone</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C.-L. Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L.-F. Feng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Hoppe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G.-H. Hu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Polymer Science Part A: Polymer Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 46 (4), pp.4766-4776</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00380390v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Efficiency of graft copolymers at stabilizing co-continuous polymer blends during quiescent annealing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C.-L. Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L.-F. Feng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Zhao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">He Huang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Hoppe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Polymer</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 49 (Issue 16), pp.3462-3469. </w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.polymer.2008.06.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00303567v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grafting of polyamide 6 by the anionic polymerization of ɛ-caprolactam from an isocyanate bearing polystyrene backbone</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cai-Liang Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lian-Fang Feng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Hoppe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guo-Hua Hu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Polymer Science Part A: Polymer Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 46 (14), pp.4766-4776. </w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/pola.22810⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02519699v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mechanical behaviour modelling of a nanostructured polyamide blends obtained by reactive extrusion process</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rabih Rached</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachid Rahouadj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Fonteix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Hoppe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernand Pla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Engineering Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 63 (15), pp.3843-3857. </w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ces.2008.03.026⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02519706v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Local residence time, residence revolution, and residence volume distributions in twin-screw extruders</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cai-Liang Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lian-Fang Feng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Hoppe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guo-Hua Hu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Polymer Engineering and Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 48 (1), pp.19-28. </w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/pen.20812⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02495254v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nano-scale phenomena and applications in polymer processing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G.-H. Hu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Hoppe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L.-F. Feng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ch. Fonteix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Engineering Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 62 (Issue 13), pp.3528-3537. </w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ces.2007.02.052⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00269134v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling of the kinetics of the supercritical CO2 assisted grafting of maleic anhydride onto isotactic polypropylene in the solid state</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gang-Sheng Tong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tao Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guo-Hua Hu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Hoppe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ling Zhao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Engineering Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 62 (18-20), pp.5290-5294. </w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ces.2006.12.037⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02519179v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nano-scale phenomena and applications in polymer processing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guo-Hua Hu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Hoppe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lian-Fang Feng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Fonteix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Engineering Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 62 (13), pp.3528-3537. </w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ces.2007.02.052⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02519191v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Efficiency of graft copolymers as compatibilizers for immiscible polymer blends</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C.-L. Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L.-F. Feng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X.-P. Gu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Hoppe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G.-H. Hu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Polymer</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 48 (Issue 20), pp.5940-5949. </w:t></w:r><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.polymer.2007.07.042⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00270685v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Determination of the molar mass of polyamide block/graft copolymers by size-exclusion chromatography at room temperature</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cai-Liang Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lian-Fang Feng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xueping Gu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Hoppe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guo-Hua Hu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Polymer Testing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 26 (6), pp.793-802. </w:t></w:r><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.polymertesting.2007.04.011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02519163v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Efficiency of graft copolymers as compatibilizers for immiscible polymer blends</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cai-Liang Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lian-Fang Feng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xue-Ping Gu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Hoppe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guo-Hua Hu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Polymer</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 48 (20), pp.5940-5949. </w:t></w:r><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.polymer.2007.07.042⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02519169v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development and Modeling of a Continuous Dispersion Copolymerization Process in the Presence of a Stabilizing Agent Elaborated in situ</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Pla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ch. Fonteix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Hoppe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Schrauwen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. van Der Wal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Macromolecular Symposia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 259 (Issue 1), pp.53 - 64. </w:t></w:r><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/masy.200751307⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00270615v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development and Modeling of a Continuous Dispersion Copolymerization Process in the Presence of a Stabilizing Agent Elaboratedin situ</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernand Pla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Fonteix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Hoppe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cornelius Schrauwen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hanno van Der Wal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Macromolecular Symposia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 259 (1), pp.53-64. </w:t></w:r><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/masy.200751307⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02519188v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling of the kinetics of the supercritical CO2 assisted grafting of maleic anhydride onto isotactic polypropylene in the solid state</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G.-S. Tong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G.-H. Hu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Hoppe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Zhao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Engineering Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 62 (Issues 18-20), pp.5290-5294. </w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ces.2006.12.037⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00270658v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Determination of the molar mass of polyamide block/graft copolymers by size-exclusion chromatography at room temperature</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C.-L. Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L.-F. Feng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X.-P. Gu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Hoppe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G.-H. Hu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Polymer Testing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 26 (Issue 6), pp.793-802. </w:t></w:r><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.polymertesting.2007.04.011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00270710v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling of the rheological behavior of polyethylene/supercritical &amp;lt;mml:math altimg=&amp;quot;si183.gif&amp;quot; display=&amp;quot;inline&amp;quot; overflow=&amp;quot;scroll&amp;quot; xmlns:xocs=&amp;quot;http://www.elsevier.com/xml/xocs/dtd&amp;quot; xmlns:xs=&amp;quot;http://www.w3.org/2001/XMLSchema&amp;quot; xmlns:xsi=&amp;quot;http://www.w3.org/2001/XMLSchema-instance&amp;quot; xmlns=&amp;quot;http://www.elsevier.com/xml/ja/dtd&amp;quot; xmlns:ja=&amp;quot;http://www.elsevier.com/xml/ja/dtd&amp;quot; xmlns:mml=&amp;quot;http://www.w3.org/1998/Math/MathML&amp;quot; xmlns:tb=&amp;quot;http://www.elsevier.com/xml/common/table/dtd&amp;quot; xmlns:sb=&amp;quot;http://www.elsevier.com/xml/common/struct-bib/dtd&amp;quot; xmlns:ce=&amp;quot;http://www.elsevier.com/xml/common/dtd&amp;quot; xmlns:xlink=&amp;quot;http://www.w3.org/1999/xlink&amp;quot; xmlns:cals=&amp;quot;http://www.elsevier.com/xml/common/cals/dtd&amp;quot;&amp;gt;&amp;lt;mml:msub&amp;gt;&amp;lt;mml:mrow&amp;gt;&amp;lt;mml:mi&amp;gt;CO&amp;lt;/mml:mi&amp;gt;&amp;lt;/mml:mrow&amp;gt;&amp;lt;mml:mrow&amp;gt;&amp;lt;mml:mn&amp;gt;2&amp;lt;/mml:mn&amp;gt;&amp;lt;/mml:mrow&amp;gt;&amp;lt;/mml:msub&amp;gt;&amp;lt;/mml:math&amp;gt; solutions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Nobelen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Hoppe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Fonteix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernand Pla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Dupire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Engineering Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 61 (16), pp.5334 - 5345. </w:t></w:r><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ces.2006.03.052⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01629327v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling of the rheological behavior of polyethylene/supercritical CO2 solutions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Nobelen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Hoppe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ch. Fonteix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Pla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Dupire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Engineering Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 61 (16), pp.5334-5345</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00280909v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new macroinitiator for the synthesis of triblock copolymers PA12-b-PDMS-b-PA12</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rabih Rached</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Hoppe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Jonquières</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Lochon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernand Pla</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Applied Polymer Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 102 (3), pp.2818-2831. </w:t></w:r><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/app.24547⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00090593v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling of the Emulsion Terpolymerization of Styrene,α-Methylstyrene and Methyl Methacrylate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Hoppe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cornélius Schrauwen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Fonteix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernand Pla</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Macromolecular Materials and Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 290 (4), pp.384-403. </w:t></w:r><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/mame.200400277⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02519119v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New developments for modelling and simulation of activated anionic polymerization of lauryllactam</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rabih Rached</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Hoppe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Fonteix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cornelius Schrauwen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernand Pla</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Engineering Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 60, pp.2715-2727</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00021984v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling of the Emulsion Terpolymerization of Styrene, -Methylstyrene and Methyl Methacrylate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Hoppe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Schrauwen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Fonteix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Pla</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Macromolecular Materials and Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 290 (4), pp.384-403. </w:t></w:r><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/mame.200400277⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00068988v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design of nanostructurated PA12/polydimethylsiloxane blends by reactive extrusion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rabih Rached</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Hoppe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernand Pla</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dechema Monographs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02500359v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental study of maleic anhydride grafting of polypropylene by reactive extrusion under supercritical conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Hoppe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cornelius Schrauwen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Fonteix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernand Pla</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dechema-Monographien</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02500287v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling and simulation of batch and semi-batch emulsion copolymerization of styrene and butyl acrylate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Ginsburger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernand Pla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Fonteix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Hoppe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silvère Massebeuf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Engineering Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 58 (19), pp.4493 - 4514. </w:t></w:r><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0009-2509(03)00320-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01629313v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of semi-continuous emulsion copolymerization process for production of latex with controlled morphology and functionality</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Ginsburger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernand Pla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Fonteix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Hoppe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Hobbes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Récents Progrès en Génie des Procédés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02500169v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of new concepts for the control of polymerization processes: Multiobjective optimization and decision engineering. Part I.. Application to emulsion homopolymerization of styrene</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silvère Massebeuf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Fonteix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Hoppe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernand Pla</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Applied Polymer Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 87 (14), pp.2383 - 2396. </w:t></w:r><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/app.12026⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01630393v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling of a cokneader for the manufacturing of composite materials having absorbent properties at ultra-high-frequency waves. Part 1: Modeling of flow from residence time distribution investigations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Hoppe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Detrez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Pla</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Polymer Engineering and Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 42 (4), pp.771 - 780. </w:t></w:r><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/pen.10989⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01629323v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grafting: kinetics and distribution influenced by the plastification process</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Mercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Hoppe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guo-Hua Hu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernand Pla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Jacques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dechema-Monographien</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 137, pp.415-420</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02498964v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Process Behavior of Special Mixing Elements in Twin-screw Extruders</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xian-Ming Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lian-Fang Feng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Hoppe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guo-Hua Hu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Polymer Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 16 (4), pp.341-350. </w:t></w:r><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3139/217.1664⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01629325v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Preliminary studies on the synthesis of thermoplastic polyurethane for application to a reactive extrusion process</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Hoppe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Santini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernand Pla</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Récents Progrès en Génie des Procédés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, Product engineering and chemical engineering now, 13 (64), pp.223-230</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02498228v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation de la cinétique de polymérisation du méthacrylate de méthyle en présence d'amorceur bi fonctionnel.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Akin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Cavin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Hoppe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Renken</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Synthetic Polymer Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02498962v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling of the Free Radical Polymerisation of Methylmethacrylate up to High Temperature</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Hoppe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Renken</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Polymer Reaction Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, 6 (1), pp.1-39. </w:t></w:r><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/10543414.1998.10744481⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02497487v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling of the batch polymerization of methyl methacrylate with symmetrical bifunctional initiators</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Hoppe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Cavin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Renken</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Synthetic Polymer Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02498211v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling and monitoring of two processes for the preparation of hyper frequency-absorbent composite materials</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Hoppe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Louis Greffe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernand Pla</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Récents Progrès en Génie des Procédés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1995</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02498203v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design of composite materials having absorbent properties at ultra-high frequency waves</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Hoppe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Louis Greffe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernand Pla</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dechema-Monographien</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1992</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02497662v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (127)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Formulation of PET/PE blends in the perspective of their recycling using 3D printing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Sandei</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Nouvel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Morelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Hoppe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Massardier-Nageotte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Polymer Blends &amp; Eurofillers 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2025, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04927110v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Déformation du PBT et de vitrimères à base PBT obtenus par moulage/injection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Boisse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin-Arthur Poutrel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Hoppe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farge Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane André</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DEformation des POlymères Solides 31ème édition (DEPOS 31)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2023, Anglet, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04312554v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impression 4D</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Hoppe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Action Nationale de Formation : L’avancée de matériaux pour les bureaux d’études et les ateliers de mécaniques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2019, Saint Jorioz, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02520633v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the modeling of the kinetics of high-functionality biopolymers. Application to the polycondensation of sugars</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitrios Meimaroglou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Hoppe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B Boit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th European Congress of Chemical Engineering (ECCE12)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Florence, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02520370v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intensification of the production of polymers: Application of Raman spectroscopy to characterization of residence time distribution and online monitoring of processes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Hoppe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19èmes Journées Cathala-Letort de prospective scientifique de la Société Française de Génie des Procédés (SFGP) et du Groupe Français des Polymères (GFP) « Innovation dans la Production des Polymères : quels Produits et quels Procédés ? »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2019, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02520666v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Specific adhesion test definition for 3D printed composite structures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A El Akroud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jennifer Villamil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Hoppe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hakim Boudaoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Nouvel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19èmes EMI International Conférence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2019, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02520662v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des molécules aux procédés : Enjeux R&D</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Hoppe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rencontre Ecotech Plastiques et Emballages : Innovation et Rupture Technologique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2019, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02520654v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matériaux plastiques pour impression 3D par dépôt de matière fondue : Formulation, structuration, propriétés et applications 3D /4D,</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Hoppe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecole thématique : Matériaux et procédés pour l’impression 4D</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2019, Mittelwihr, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02520624v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Élaboration de filaments élastomère thermoplastiques pour l'impression de structures multi-polymères par dépôt de fil fondu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Hoppe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jennifer Villamil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A El Akroud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hakim Boudaoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Nouvel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17ème Congrès de la Société Française de Génie des Procédés (SFGP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2019, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02520335v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natural tannin: potential applications in plastics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jingjing Liao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Hoppe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Brosse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">. Communication orale. 38th world Congress on Biopolymers and Bioplastics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Berlin, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02518927v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How well do moisture and polymers get along with each other?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guo-Hua Hu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Hoppe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd International Conference on Polymer Science and Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2018, Beijing, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02520406v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Filaments pour impression 3D par dépôt de matière fondue (technologie Fused Deposition Modeling) : Formulation, structuration et applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Hoppe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop académique sur la fabrication additive</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2018, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02520672v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cartographie Raman d’une matrice polypropylène chimiquement modifiée et déformée pour l’élaboration d’un nanocomposite GNP/graphène</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Létoffé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Ponçot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Royaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Canilho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Pasc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">24èmes Journées du Groupe Français de Spectroscopie Vibrationnelle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2018, Ventron, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02518947v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valorisation des déchets dans le cadre de l’économie circulaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Hoppe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dîner-débat de l’UNAFIC et de la Fondation Internationale de la Maison de la Chimie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2018, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02520670v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Couplage spectrométrie Raman et rhéomètrie/ tensiométrie pour le suivi de polymérisations homogènes et hétérogènes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Chapron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Bourson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Desbrieres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Dropsit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Hoppe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">24èmes Journées du Groupe Français de Spectroscopie Vibrationnelle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2018, Ventron, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02518967v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biocomposites From Polyhydroxyalkanoate and Hemp Fibers: Effects of Processing and Compatibilizer on Structure/Performance Relationships.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Touchaleaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Auvergne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Caillol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Hoppe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helene Angellier-Coussy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">33. International Conference of the Polymer Processing Society (PPS-33)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2017, Cancun, Mexico</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02518980v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The green Fablab concept: a local and distributed recycling approach for open source additive manufacturing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabio A Cruz Sanchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hakim Boudaoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Hoppe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mauricio Camargo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd Journée de l’innovation Abbé Grégoire (JAG)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2017, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02519011v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude in situ de la dynamique d’émulsification et de réactions de polymérisation par des méthodes rhéo-optiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Hoppe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée Thématique ‘Mélange de Produits de Viscosité Elevée’ du GT «Réacteurs et intensification des réacteurs» de la SFGP (Société Française de Génie des Procédés)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2017, Saint-Quentin, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02521182v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamically extruded polypropylene/tannin resin composites compatibilized with Maleic Anhydride grafted PP</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jingjing Liao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Brosse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Hoppe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Pizzi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4ème conférence internationale Woodchem - Le bois à la conquête de la chimie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2017, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02521160v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of Devulcanization and Revulcanization of Ground Tire Rubber in Dynamic Mechanical Properties of Blends Ground Tire Rubber/High Density Polyethylene</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabiula D B de Sousa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guo-Hua Hu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Hoppe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos H Scuracchio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">33th International Conference of the Polymer Processing Society (PPS-33)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2017, Cancun, Mexico</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02520432v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le concept du Green Fablab: une approche distribuée pour le recyclage de polymères en circuit-court dans le cadre de la fabrication additive open-source</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabio Cruz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hakim Boudaoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Hoppe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mauricio Camargo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15ème Congrès de la Société Française de Génie des Procédés (SFGP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02518997v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Devulcanization of waste tire rubber by microwaves</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabiula Danielli Bastos de Sousa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Henrique Scurrachio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guo-Hua Hu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Hoppe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">32th International Conference of the Polymer Processing Society (PPS-32)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2016, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02521194v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cassava Starch-Kaolinite Bio composite Plastic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Aimé Mbey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Hoppe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Semaine de Recherche, Développement et Industrialisation (SERDI)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2016, Yaoundé, Cameroun</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02523751v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">COMPATIBIO Composites Thermoplastiques Biosourcés Compatibilisés par Chimie Chromatogénique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Krouit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Pintori</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Hoppe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Guerin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée scientifique de l’Alliance Carnot Chimie Durable "Composites Biosourcés"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2016, Saint-Martin-d’Hères, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02523757v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the Exploitation of Optical Signal from Raman Spectroscopy for In-Situ Conversion Monitoring of Emulsion Polymerization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E Dropsit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Chapron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Bourson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Hoppe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Durand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">32nd International Conference of the Polymer Processing Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Polymer Processing Society, Jul 2016, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01498461v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The use of a reactive compatibilizer-tracer to probe reactive polymer blending processes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W.Y. Ji</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C.L. Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guo-Hua Hu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L.F. Feng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Hoppe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">32th International Conference of the Polymer Processing Society (PPS-32)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2016, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02520477v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Probing reactive polymer blending processes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W.Y. Ji</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C.L. Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guo-Hua Hu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Feng L.F.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Hoppe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conference PSE 2016 (2nd International Conference on Polymer Sci. and Engineering)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2016, Fukuoka, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02520463v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polymer Recycling and Additive Manufacturing in an Open Source context: Optimization of processes and methods</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabio Alberto Cruz Sanchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silvia Lanza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hakim Boudaoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Hoppe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mauricio Camargo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annual International Solid Freeform Fabrication Symposium, ISSF 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2015, Austin, TX, United States. pp.1591-1600</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01523136v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plan d’expériences et optimisation multicritères : application à l’élaboration d’un matériau utilisé comme filament pour la fabrication additive par dépôt de fil fondu (FDM).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Hoppe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1ère Ecole technologique du RDM : Du prototypage rapide à la fabrication directe, les nouveaux enjeux de la fabrication au CNRS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2015, Autrans, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02523748v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polyhydroxyalkanoates / hemp composite for packaging applications: towards a fully integrated extruding process</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Touchaleaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helene Angellier-Coussy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Auvergne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Caillol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Hoppe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée Scientifique « Composites biosourcés »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2015, Sophia-Antipolis, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02523730v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Product Design and Engineering: Quid Novi? Some tracks in the framework of the “Factory of Future”</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.C. Charpentier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Falk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Hoppe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th European Congress of Chemical Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Nice, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02520485v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A New Catalytic System for the Photodegradation of Endocrinal Disruptors: Synthesis and Efficiency Modeling and Optimization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alma Jasso-Salcedo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitrios Meimaroglou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mauricio Camargo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Hoppe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernand Pla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICHEAP12: 12TH INTERNATIONAL CONFERENCE ON CHEMICAL &amp; PROCESS ENGINEERING</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Milan, Italy. pp.937-942, </w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3303/CET1543157⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01270991v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrication additive et recyclage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Hoppe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1ère Ecole technologique du RDM : Du prototypage rapide à la fabrication directe, les nouveaux enjeux de la fabrication au CNRS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2015, Autrans, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02523744v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Concept of reactive compatibilizer-tracer as a tool for in line measurement of reactive blending processes in a twin-screw extruder.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hu G.H.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W.Y. Ji</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C.L. Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Feng L.F.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Hoppe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th European Congress of Chemical Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Nice, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02518449v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polymer recycling and additive manufacturing in an open-source context: Optimization of processes and methods. Communication orale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabio A Cruz Sanchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silvia Lanza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hakim Boudaoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Hoppe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mauricio Camargo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">27th annual international Solid Freeform Fabrication Symposium: an additive manufacturing conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2015, Austin, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02518430v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In situ monitoring of Emulsion Polymerization using Raman Spectroscopy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Dropsit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">, Alakiss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Chapron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Bourson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Hoppe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">. Fourth International Symposium Frontiers in Polymer Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2015, Riva Del Garda, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02518414v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design and process modeling for the manufacture by extrusion of recycled polyethylene terephthalate and low density polyethylene nanocomposites reinforced with cellulose nanocrystals.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Mancera Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Meimaroglou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Hoppe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernand Pla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Escobar-Barrios V.A.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th European Congress of Chemical Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Nice, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02518464v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers des matériaux composites bio-sourcés ? Enjeux en chimie et en procédés d'élaboration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Hoppe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Durand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée Promotion Procédés Produits : Procédés pour la Bio raffinerie : enjeux et avancées</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2015, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02523741v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthèse, transformation et mise en forme des matériaux polymères et composites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Hoppe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ateliers scientifiques ICEEL</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2015, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02523737v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recyclage des plastiques pour l’impression 3D dans un contexte open-source.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Hoppe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabio Alberto Cruz Sanchez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée Promotion Procédés Produits : Recyclage des matières plastiques, un défi scientifique et économique pour l’avenir de notre industrie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2015, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02523749v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Développement de procédés d’élaboration de biopolymères à base de PLA et d’amidon plastifié</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sara Ronasi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. L. Six</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Hoppe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recent advances in sustainable bio-based nano composites for food packaging</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2014, Montpelllier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02523594v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suivi in situ de la polymérisation en émulsion du styrène par spectroscopie Raman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Dropsit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Chapron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Bourson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Hoppe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Durand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">43ème Congrès Annuel du Groupe Français des Polymères (GFP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2014, Saint-Malo, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02520523v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId456" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Photocatalytic degradation of endocrinal disruptors using AgZno nanoparticles immobilized in a polyacrylic matrix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alma Berenice Jasso-Salcedo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitrios Meimaroglou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mauricio Camargo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernand Pla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Hoppe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IMRET13 – 13th International Conference on Micro reactor Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Budapest, Hungary</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId456" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02520549v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ANN modeling and optimization of synthesis-performance of ZnO photocatalyst</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alma Berenice Jasso Salcedo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Hoppe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernand Pla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vladimir A. Escobar-Barrios</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mauricio Camargo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXVII Inter-American and Colombian Chemical Engineering Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2014, Cartagena de Indias, Colombia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02520534v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nanoparticules composites argile/élastomère utilisées comme charges dans le poly(acide lactique).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Fang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Hoppe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guo-Hua Hu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recent advances in sustainable bio-based nano composites for food packaging,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2014, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02523590v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mechanism of lignin pyrolysis investigated by in-situ rheology and ex-situ spectroscopic methods</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Binod Shrestha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Hoppe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Ghislain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Marchal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Brosse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PYRO 2014 (20th International Symposium on Analytical and Applied Pyrolysis)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2014, Birmingham, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00992453v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId462" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suivi in situ de la polymérisation en macroémulsion du styrène par spectroscopie Raman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Dropsit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Chapron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Bourson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Hoppe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Durand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXèmes Journées du Groupe Français de Spectroscopie Vibrationnelle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2014, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId462" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02520598v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Immobilized AgZnO photocatalyst in Poly(acrylic acid) matrix synthesized in water suspension and their photocatalytic activity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alma Berenice Jasso-Salcedo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitrios Meimaroglou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mauricio Camargo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Hoppe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernand Pla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TechConnect World-Nanotech Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Washington, DC, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02520578v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rheo-raman monitoring of acrylic acid polymerization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Chapron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Claire Chevrel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId465" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brun Nadège</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Dropsit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Hoppe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">27th International Symposium on Polymer Analysis and Characterization</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Les Diablerets, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02520584v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Residence time distribution: On-line measurement, numerical simulation and applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Hoppe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop national ThermoScientific : Réunion des utilisateurs spectroscopie et caractérisation des matériaux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2014, paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02523597v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId467" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intensification d'un procédé de polymérisation par extrusion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Hoppe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atelier de Prospective du GFP (Groupe Français des Polymères) : Intensification des procédés liés aux polymères</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2014, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId467" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02523600v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId468" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Coupled Stochastic-Deterministic Model for the Simulation of a Tubular Pilot-Scale Copolymerization Reactor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitrios Meimaroglou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.C. Chevrel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Hoppe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Falk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AIChE Annual Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2013, San Francisco, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId468" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02520606v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId469" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Procédé de polymérisation en solution : passage du batch au continu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Claire Chevrel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitrios Meimaroglou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Hoppe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId470" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Ferlin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> XIVème Congrès de la Société Française de Génie des Procédés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société Française de Génie des Procédés, Oct 2013, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId469" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01498425v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId471" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thermoplastic vulcanized HDPE/GTR devulcanized by microwaves</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabiula Danielli Bastos de Sousa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId472" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suel Eric Vidotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Henrique Scurrachio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guo-Hua Hu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Hoppe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12° Congresso Brasileiro de Polímeros (12°CBPol),</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2013, Florianópolis, Brazil</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId471" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02520615v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId473" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A modular simulation approach of a tubular pilot-scale copolymerization reactor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitrios Meimaroglou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.C. Chevrel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Hoppe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Falk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th International Workshop on Polymer Reaction Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2013, Hamburg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId473" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02521219v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId474" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamic Evolution of Reaction and Morphology for Reactive Polymer Blends in a Twin Screw Extruder</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Hoppe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guo-Hua Hu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C.L. Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L.F. Feng</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">28th International Conference of the Polymer Processing Society (PPS-28)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2012, Pattaya, Thailand</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId474" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02522682v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId475" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Real time and in situ monitoring of a polymerization reaction by Raman spectroscopy and Rheological Measurements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Chapron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId476" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.-C. Chevrel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Hoppe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId477" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Falk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SCIX 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2012, Kansas City, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId475" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00740513v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId478" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Continuous production of water soluble polymers in a flexible tubular reactor - experimental studies at small pilot plant scale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.C. Chevrel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Kohlmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Hoppe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Falk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CHISA 2012, 20th International Congress of Chemical and Process Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2012, Prague, Czech Republic</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId478" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02523480v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId479" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Viscoelastic properties of thermoplastic vulcanized blends based on HDPE/Ground tire rubber devulcanized by microwave</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabiula Danielli Bastos de Sousa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId480" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Gouveia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId481" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Camargo Filho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId472" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suel Eric Vidotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Henrique Scurrachio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">28th International Conference of the Polymer Processing Society (PPS-28)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2012, Pattaya, Thailand</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId479" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02523481v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId482" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The role of the starch matrix-kaolinite filler interface in composite biopolymer films</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Hoppe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Aimé Mbey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Thomas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IAP2012, Interface against Pollution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2012, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId482" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02523467v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId483" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Challenges in processing of bio-based polymer composites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guo-Hua Hu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Hoppe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">28th Chinese Chemical Society Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2012, Chengdu, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId483" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02523461v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId484" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compatilizer-tracer: A powerful concept for polymer blending processes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Hoppe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guo-Hua Hu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th international forum on advanced molding and processing technology of the Society of Advanced Molding Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2012, Hangzhou, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId484" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02523469v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId485" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suivi original d’une réaction de polymérisation : Couplage spectroscopie Raman et rhéologie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.C. Chevrel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Hoppe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Falk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Chapron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GFSV, 18ème Journées de spectroscopie vibrationnelle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2012, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId485" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02523465v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId486" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of raw and DMSO Kaolinite on the properties of Cassava films</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Hoppe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Aimé Mbey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Thomas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">. BiPoCo 2012, International Conference on bio-based Polymers and Composites</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2012, Siófok, Hungary</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId486" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02523460v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId487" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Molecular instability of graft copolymers under processing conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guo-Hua Hu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Hoppe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C.L. Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L.F. Feng</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">28th International Conference of the Polymer Processing Society (PPS-28)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2012, Pattaya, Thailand</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId487" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02523482v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId488" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compatibilizer-tracer: a powerful concept for polymer blending processes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Hoppe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guo-Hua Hu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C.L. Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L.F. Feng</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontier in Chemical Engineering - the 3rd Global Chinese Chemical Engineers Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2011, Beijing, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId488" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02523458v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId489" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conception d’un réacteur continu intensifié de copolymérisation : Mesure de viscosité et accès à la conversion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.C. Chevrel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephan Machefer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Hoppe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Falk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13ème Congrès de la Société Française de Génie des Procédés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2011, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId489" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02523459v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId490" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cassava starch-kaolinite composite films: effect of clay content and clay modification on films properties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Aimé Mbey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Hoppe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Thomas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10ème Colloque du Groupe Français des argiles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2011, Limoges, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId490" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02523457v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId491" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Extrusion Process for the Synthesis and Processability of Polyamide Graft Copolymers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guo-Hua Hu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId492" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.G. Gai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Hoppe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId493" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L.L. Li</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">26th Annual Meeting of the Polymer Processing Society, PPS-26</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2010, Banff, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId491" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02523452v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId494" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Photochromic behavior of spiropyran in polyurethane thin films</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId495" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Abd El Kader Abdo Bhran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Fonteix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Hoppe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId496" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Jonquieres</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th International Conference on Chemical and Environmental Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2010, Cairo, Egypt</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId494" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02523363v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId497" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Residence Time Distribution: A Powerful Concept for Building up Emulsification Curves for Polymer Blends</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guo-Hua Hu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C.L. Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L.F. Feng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Hoppe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">26th Annual Meeting of the Polymer Processing Society PPS-26</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2010, Banff, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId497" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02523454v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId498" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Properties of poly (lactic acid) and thermoplastic starch blends</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sara Ronasi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Hoppe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guo-Hua Hu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId499" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.L. Six</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">26th Annual Meeting of the Polymer Processing Society, PPS-26</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2010, Banff, Canada. pp.867-874</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId498" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02523456v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId500" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Développement de procédés d’élaboration de biopolymères</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sara Ronasi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Hoppe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guo-Hua Hu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. L. Six</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ateliers scientifiques ICEEL</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2010, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId500" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02523566v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId501" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design and multiobjective optimization of a novel reactive extrusion process for the production of nanostructured PA12/PDMS blends</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernand Pla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rabih Rached</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Hoppe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Fonteix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nanotech Conference and Expo 2010 : an Interdisciplinary Integrative Forum on Nanotechnology, Biotechnology and Micro technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2010, Anaheim, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId501" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02523365v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId502" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A process for making photochromic polymers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId495" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Abd El Kader Abdo Bhran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Hoppe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Fonteix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12ème Congrès de la Société Française de Génie des Procédés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2009, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId502" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02523361v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId503" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Application of a Choquet integral to the multicriteria optimization of an emulsion copolymerization process</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mauricio Camargo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Fonteix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Hoppe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Morel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId504" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Renaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Polymer Reaction Engineering 7th (PRE 7)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2009, Niagara Falls, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId503" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02523356v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId505" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Residence time distribution (RTD): an old concept in chemical engineering and new applications in polymer processing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guo-Hua Hu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C.L. Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L.F. Feng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Hoppe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Polymer Processing Society 25th annual meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2009, Goa, India</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId505" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02523354v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId506" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of new materials based of biopolymers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sara Ronasi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Hoppe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guo-Hua Hu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId507" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Six</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4ème Colloque Européen : Diversité et perspectives d’applications industrielles des biopolymères</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2009, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId506" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02523359v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId508" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling and multicriteria optimization of a reactive extrusion process for the manufacture of nanostructured PA12/ PDMS blends</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rabih Rached</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Hoppe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernand Pla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Fonteix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cornelius Schrauwen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CHISA 2008, 18th International Congress of Chemical and Process Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2008, Prague, Czech Republic</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId508" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02523351v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId509" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Élaboration de nouveaux matériaux à base de polymères biodégradables</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sara Ronasi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Hoppe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guo-Hua Hu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. L. Six</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">36ème Journées d’Études des Polymères (JEPO 36)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2008, Amnéville, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId509" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02523551v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId510" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of new materials based on biodegradables polymers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sara Ronasi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Hoppe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guo-Hua Hu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. L. Six</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biopolymers, Biomaterials, Green Chemistry Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2008, La Baule, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId510" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02523348v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId511" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling and multicriteria optimization of a reactive extrusion process for the manufacture of nanostructured PA12/ PDMS blends</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId512" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Rached</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Pla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Hoppe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Fonteix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Schrauwen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18th International Congress of Chemical and Process Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2008, PRAGUE, Czech Republic</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId511" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00401215v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId513" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Use of nano-particles as nano-reactors for controlling the selectivity of the free radical grafting of maleic anhydride onto polypropylene in the melt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Hoppe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guo-Hua Hu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId514" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D Shi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">23rd Annual Meeting of the Polymer Processing Society (PPS 23)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2007, Salvador, Brazil</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId513" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02522164v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId515" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">11e congrès de la Société Française de Génie des Procédés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId516" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Salvador</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Hoppe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Schrauwen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ch. Fonteix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Pla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mise au point et modélisation d.un procédé continu de copolymérisation en milieu dispersé en présence d.un stabilisant élaboré in situ</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId515" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00306041v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId517" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling and multicriteria optimization of a reactive extrusion process for the elaboration of nanostructured polyamide blends</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Hoppe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rabih Rached</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Fonteix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cornelius Schrauwen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernand Pla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11ème congrès de la Société Française de Génie Chimique,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2007, St Etienne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId517" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02523345v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId518" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design, modeling and multicriteria optimization of a reactive extrusion process for the manufacture of nanostructured PA12/ PDMS blends</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Hoppe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rabih Rached</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Fonteix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernand Pla</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop on Reactive Extrusion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2007, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId518" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02522188v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId519" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimisation multicritère de l’extrusion de polyuréthannes à structure contrôlée à l’aide de la théorie des Rough Sets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Hoppe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Fonteix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernand Pla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId520" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L.N. Kiss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId521" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kazimir Zaras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11ème congrès de la Société Française de Génie Chimique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2007, St Etienne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId519" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02523346v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId522" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling of the continuous production of micron−sized styrene/acrylonitrile copolymer particles dispersed in a polyether polyol solvent, in the presence of a stabilizing agent elaborated in situ</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernand Pla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Hoppe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Fonteix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId523" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Vanderwal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId524" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Vandamme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Entretiens Jacques Cartier Modeling, Monitoring and Control of Polymer Properties</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2007, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId522" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02523540v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId525" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mise au point et optimisation multicritère d'un procédé continu de fabrication par voie sèche de polyuréthannes thermoplastiques à structure contrôlée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Hoppe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Fonteix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernand Pla</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence Plastique et Médical − Applications avancées du plastique dans le médical</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2006, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId525" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02523536v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId526" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling and multicriteria optimization of a reactive extrusion process for the elaboration of nanostructured polyamide blends</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Hoppe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Fonteix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernand Pla</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SIMO 2006 Systèmes d'information, modélisation, optimisation et commande en Génie des Procédés. Le virtuel dans la réalité quotidienne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2006, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId526" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02521939v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId527" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling and optimization of nanostructured polymer blends elaboration by reactive extrusion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Hoppe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rabih Rached</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Fonteix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernand Pla</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">22nd Meeting of the Polymer Processing Society (PPS 22)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2006, Yamagata, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId527" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02521924v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId528" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corrélations entre les paramètres d’extrusion réactive et les paramètres de modélisation du comportement à la traction d’un polyamide renforcé de particules de silicone</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rabih Rached</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Hoppe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachid Rahouadj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernand Pla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId529" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Cunat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20ème colloque DEPOS (DEformation des POlymères Solides)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2006, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId528" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02523529v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId530" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’échelle nano, comment y parvenir ? Les effets nano, comment les valoriser ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guo-Hua Hu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Hoppe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Fonteix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7ème Journée thématique de la section Grand’Est du GFP (Groupe Français des Polymères)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2006, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId530" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02523534v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId531" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multicriteria optimization of nanostructured polyamide blends</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Hoppe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rabih Rached</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Fonteix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernand Pla</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th IFAC Symposium on Automated Systems based on Human Skills</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2006, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId531" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02521932v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId532" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling of the elaboration of high impact polyamide blends synthesis by reactive extrusion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId512" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Rached</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Hoppe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernand Pla</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16th International Congress of Chemical and Process Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, Prague, Czech Republic</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId532" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00023470v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId533" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental study of maleic anhydride grafting ob polypropylene by reactive extrusion under supercritical conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Hoppe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cornelius Schrauwen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Fonteix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernand Pla</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th International Workshop on Polymer Reaction Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2004, Hamburg, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId533" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02521919v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId534" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multicriteria Optimization and Decision Making by Rough Sets Method Applied to Extrusion of Medical Use Polyurethane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Hoppe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Fonteix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernand Pla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId535" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kiss L.N.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId536" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Zaras</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">59th MCDA « Aide Multicritère à la Décision et Optimisation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2004, Brest, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId534" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02521895v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId537" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude morphologique et mécanique de matériaux polymères nanostructurés à base de polyamide 12 et de polydimethylsiloxane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rabih Rached</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Hoppe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachid Rahouadj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernand Pla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId529" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Cunat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19ème colloque DEPOS (DEformation des POlymères Solides)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2004, Poitiers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId537" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02523527v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId538" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimisation multicritère et aide à la décision par Rough Sets appliquées à l'extrusion de polyuréthannes à usage médical</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Hoppe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Fonteix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernand Pla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId536" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Zaras</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque « Aide Multicritère à la Décision et Optimisation »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, Brest, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId538" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00023466v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId539" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">. Comparaison de deux méthodes multicritères pour l’aide à la décision, en vue de la production par extrusion réactive de polyuréthannes à usage médical</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Hoppe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Fonteix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernand Pla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId520" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L.N. Kiss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId536" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Zaras</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6ème Ecole de printemps francophone « Contrôle et procédés de polymérisation et de cristallisation »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2004, Casablanca, Morocco</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId539" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02521901v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId540" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling of the elaboration of high impact polyamide-12 blends</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rabih Rached</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Hoppe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernand Pla</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16th International Congress of Chemical and Process Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2004, Prague, Czech Republic</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId540" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02521908v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId541" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparaison de deux méthodes multicritères, pour l'aide à la décision en vue de la production par extrusion réactive de polyuréthannes pour usage médical</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Fonteix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Hoppe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernand Pla</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6ème Ecole de printemps Francophone "Contrôle et procédés de polymérisation et de cristallisation"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, Casablanca, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId541" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00023469v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId542" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mise au point d'un procédé semi-continu de copolymérisation en émulsion pour l'élaboration de latex à morphologie et fonctions d'usages contrôlées</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Ginsburger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Fonteix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silvère Massebeuf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Hoppe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernand Pla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9ème Congrès Français de Génie des Procédés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2003, St Nazaire, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId542" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02521884v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId543" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Optimization Methodology for Setting the Operating Conditions of a Reactive Extrusion Process</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Hoppe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Fonteix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId535" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kiss L.N.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernand Pla</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">28th Symposium on Automated Systems Based on Human Skill and Knowledge</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2003, Goteorg, Sweden</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId543" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02521887v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId544" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nouveaux concepts pour la modélisation et l’optimisation des procédés de polymerization en émulsion. Part I. Application to emulsion homopolymerization of styrene</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernand Pla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Fonteix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silvère Massebeuf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Hoppe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4ème Ecole de Printemps Francophone en « Modélisation et commande procédés processus réactifs et optimisation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2002, Casablanca, Morocco</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId544" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02521852v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId545" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthesis of biomedical thermoplastic polyurethanes by reactive extrusion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Hoppe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId546" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Grigis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernand Pla</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15th International Congress of Chemical and Process Engineering (CHISA 2002)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2002, Prague, Czech Republic</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId545" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02521865v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId547" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling of a conveying zone of a corotating twin screw extruder based on the local residence time distribution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Mercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Hoppe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId548" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Vivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guo-Hua Hu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernand Pla</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18th Annual Meeting of the Polymer Processing Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2002, Guimarães, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId547" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02521860v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId549" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reactive Extrusion in Supercritical Conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Hoppe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId550" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frank Eschenroder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernand Pla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId548" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Vivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId551" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Klein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Process Innovation and Process Intensification (PI)2 Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2002, Edinburgh, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId549" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02523526v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId552" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Local residence time distributions in an intermeshing corotating twin screw extruder</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Mercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId553" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Zusatz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Hoppe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId548" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Vivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guo-Hua Hu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd Eur. Congress of Chemical Engineering (ECCE3)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2001, Nuremberg, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId552" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02521841v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId554" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grafting: kinetics and distribution influenced by the plastification process</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Mercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Hoppe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernand Pla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guo-Hua Hu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th International Workshop on Polymer Reaction Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2001, Hamburg, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId554" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02521827v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId555" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Distributions de Temps de Séjours (DTS) locales et globales dans une extrudeuse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId553" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Zusatz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Hoppe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId556" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">René Muller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernand Pla</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4èmes journées scientifiques, Contrat programme « Extrusion réactive »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2000, St Raphaël, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId555" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02523521v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId557" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation des Distributions de Temps de Séjours (DTS) en extrudeuse bi-vis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId553" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Zusatz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Hoppe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId556" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">René Muller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernand Pla</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Working Party on Polymer Reaction Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2000, Lausanne, Suisse</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId557" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02523518v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId558" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Distributions de Temps de Séjours (DTS) locales et globales dans une extrudeuse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId553" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Zusatz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Hoppe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId556" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">René Muller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernand Pla</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3èmes journées scientifiques, Contrat programme « Extrusion réactive »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2000, Mittelwhir, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId558" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02523515v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId559" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation du mélange de polymères réactifs dans une extrudeuse bi-vis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Hoppe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId553" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Zusatz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId556" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">René Muller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernand Pla</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée “Polymère du Grand-Est” GFP</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2000, Mulhouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId559" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02523516v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId560" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caractérisation des mélanges de polymères réactifs par analyse quantitative d’images</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId553" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Zusatz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Hoppe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId556" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">René Muller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernand Pla</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2èmes journées scientifiques, Contrat programme « Extrusion réactive »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 1999, St Pierre de Chartreuse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId560" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02523512v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId561" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elaboration par extrusion de matériaux chargés en noir de carbone et à propriétés furtives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Hoppe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernand Pla</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1ère Biennale des Technologies et des Processus Industriels</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 1999, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId561" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02523510v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId562" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Présentation d’une nouvelle méthodologie pour l’étude des procédés d’élaboration d’alliages de polymères par extrusion réactive</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Hoppe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId553" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Zusatz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId556" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">René Muller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernand Pla</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">, 1ères journées scientifiques, Contrat programme « Extrusion réactive »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 1999, Serezin, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId562" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02523511v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId563" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Preliminaries studies on the synthesis of a thermoplastic polyurethane for application to a reactive extrusion process</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Hoppe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Santini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernand Pla</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd European Congress on Chemical Engineering (ECCE2)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 1999, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId563" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02521824v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId564" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation de l'extrusion de mélanges de polymères réactifs dasn une extrudeuse bi-vis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId553" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Zusatz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId556" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">René Muller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernand Pla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId565" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Terrisse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guo-Hua Hu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Génie des Procédés Chimiques, Physiques et Biotechnologiques,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 1998, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId564" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02523509v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId566" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation de la polymérisation du méthacrylate de méthyle en présence d'amorceurs bifonctionnels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Hoppe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Cavin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Renken</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3ème séminaire franco-roumain sur les polymères</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 1997, Neptune-Olympe, Romania</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId566" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02521814v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId567" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling of the radical polymerisation of methylmethacrylate up to high temperatures.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Hoppe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Renken</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1st European Congress on Chemical Engineering (ECCE1)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 1997, Florence, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId567" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02521807v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId568" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling of the radical polymerisation of methyl methacrylate up to high temperatures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Hoppe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Renken</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fourth meeting of the working party on Polymer Reaction engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 1996, Thessaloniki, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId568" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02523508v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId569" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation et conduite de deux procédés d'élaboration de matériaux composites absorbants les ondes hyperfréquences</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Hoppe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId570" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Greffe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernand Pla</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5ème Congrès Français de Génie des Procédés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 1995, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId569" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02521799v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId571" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elaboration de matériaux composites à propriétés furtives par un procédé de polymérisation en suspension</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Hoppe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId572" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernand Pla</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Groupe Français des Polymères : "Matériaux Polymères et Procédés »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 1995, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId571" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02523507v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId573" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Study of encapsulation of carbon black by copolymerisation in suspension</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Hoppe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId574" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.L. Greffe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernand Pla</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Third International Symposium on Radical Copolymers in Dispersed Media</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 1994, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId573" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02523506v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId575" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude du mélange de particules de noir de carbone dans une matrice polymère thermoplastique au cours d'un procédé d'extrusion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Hoppe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId576" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Renaudin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId577" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. O. Simmonot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId574" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.L. Greffe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernand Pla</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4ème Congrès Français de Génie des Procédés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 1993, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId575" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02523504v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId578" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design of composite materials having absorbent properties at ultra-high frequency waves</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Hoppe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId570" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Greffe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernand Pla</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th International Workshop on Polymer Reaction Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 1992, Berlin, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId578" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02521792v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (27)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId579" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Process/Formulation couples for the 3D printing of PET/LDPE recycled packaging</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Sandei</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Massardier-Nageotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId580" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noah Nohadani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId581" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Barrès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId582" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Yousfi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15th European Congress of Chemical Engineering (ECCE) &amp; 8th European Congress of Applied Biotechnology (ECAB) &amp; 3rd Iberoamerican Congress on Chemical Engineering (CIBIQ)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2025, Lisbon, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId579" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05387812v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId583" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enzymatic hydrolysis of polyamide and elastane for textile recycling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId584" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pilar Chavez Linares</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId585" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aigerim Konysbay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Hoppe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Chevalot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BIOTRANS 2023 (16th International Symposium on Biocatalysis and Biotransformations)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Oléron (FR), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId583" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04664564v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId586" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enzymatic depolymerization of polylactide into repolymerizable oligomers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alaric Catard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Chevalot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Hoppe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16th International Symposium on Biocatalysis and Biotransformations (BIOTRANS 2023)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Oléron, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId586" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04664902v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId587" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thermoplastic elastomer filaments for multi-polymer structures by fused deposition modeling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jennifer Villamil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A El Akroud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Hoppe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hakim Boudaoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Nouvel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">, 48ème International Colloquium of the French Polymer Society GFP</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2020, Mulhouse, France. 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId587" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02520650v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId588" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Packaging 4D Xylosourcé pour la Cosmétique Morales Daniela V., Nouvel Cécile, Gérardin Philippe, Hoppe Sandrine, Obounou Akong Firmin, Chapuis Hubert, Boudaoud Hakim, Georges Béatrice, Morel Laure, Masson Eric, Gérardin-Charbonnier Christine. , Epinal, 18-20 novembre 2019</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId589" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniela Valentina Morales Montecinos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId590" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Nouvel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId591" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Gerardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Hoppe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId592" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Firmin Obounou Akong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8èmesjournées du GDR Sciences du bois</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2019, Epinal, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId588" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03259041v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId593" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of Devulcanization and Revulcanization of Ground Tire Rubber in Dynamic Mechanical Properties of Blends Ground Tire Rubber/High Density Polyethylene</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabiula Danielli Bastos de Sousa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guo-Hua Hu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Hoppe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Henrique Scurrachio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">33th International Conference of the Polymer Processing Society (PPS-33)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2017, Cancun, Mexico</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId593" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02520705v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId594" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthesis of a novel compatibilizer for the manufacture by melt extrusion of recycled PET and LDPE nano composites reinforced with cellulose nanocrystals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Mancera Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitrios Meimaroglou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Hoppe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernand Pla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vladimir Alonso Escobar-Barrios</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15ème Congrès de la Société Française de Génie des Procédés (SFGP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId594" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02521178v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId595" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design of Ag/ZnO-Poly (acrylic acid) composites for the photocatalytic degradation of endocrine-disruptive compounds</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alma Jasso-Salcedo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitrios Meimaroglou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Hoppe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernand Pla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vladimir A. Escobar-Barrios</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15ème Congrès de la Société Française de Génie des Procédés (SFGP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId595" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02521169v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId596" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Composites Thermoplastiques Biosourcés Compatibilisés par Chimie Chromatogénique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Krouit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Pintori</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Hoppe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Guerin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14ème Journée Scientifique GFP Section Grand-Est Polymères et amélioration de la qualité de vie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId596" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02523760v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId597" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Développement de résines acryliques résistantes aux chocs et partiellement bio-sourcées.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId598" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. M. Ramos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Hoppe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guo-Hua Hu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14ème Journée Scientifique GFP Section Grand-Est Polymères et amélioration de la qualité de vie,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId597" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02521207v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId599" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Supercritical Carbon Dioxide Assisted Anisotropic Tape Extrusion Foaming of Multilayered PS/PA6 Blends and their Anisotropic Mechanical Properties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId600" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C.L. Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L.F. Feng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Hoppe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guo-Hua Hu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th European Congress of Chemical Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Nice, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId599" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02520494v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId601" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Electro spinning Process for Fibers of Reactively Compatibilized Immiscible Polymer Blends</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId602" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Tang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C.L. Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L.F. Feng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Hoppe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guo-Hua Hu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th European Congress of Chemical Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Nice, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId601" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02520517v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId603" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biocomposites pour l’emballage alimentaire : Elaboration de composites polyester/fibres de chanvre par un procédé d’extrusion réactive</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helene Angellier-Coussy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Touchaleaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Caillol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Auvergne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId604" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Sisani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ateliers scientifiques ICEEL</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2015, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId603" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02523732v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId605" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Développement de procédés d’élaboration de biopolymères</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Hoppe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guo-Hua Hu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. L. Six</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sara Ronasi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ateliers scientifiques ICEEL</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2010, nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId605" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02523558v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId606" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nanoparticules composites argile/élastomère utilisées comme charges dans le poly(acide lactique)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Fang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Hoppe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guo-Hua Hu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ateliers scientifiques ICEEL</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2010, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId606" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02523563v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId607" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toughening of PP through Reactive Compatibilization of PP/PC Blends</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guo-Hua Hu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId608" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shanshan Dai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Hoppe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId609" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L.L. Ye</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">26th Annual Meeting of the Polymer Processing Society, PPS-26</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2010, Banff, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId607" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02523370v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId610" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Numerical Simulation of Mixing Performance of Gear Blocks in a Twin Screw Extruder</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guo-Hua Hu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId611" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X.M Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L.F. Feng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Hoppe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId612" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W.X. Chen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">26th Annual Meeting of the Polymer Processing Society, PPS-26</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2010, Banff, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId610" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02523455v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId613" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamic Particle Dynamics: a Powerful Tool for Helping Search Solutions to Improving the Processability of Ultra-High Molecular Weight Polyethylene</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Hoppe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guo-Hua Hu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId492" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.G. Gai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId493" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L.L. Li</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">26th Annual Meeting of the Polymer Processing Society, PPS-26</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2010, Banff, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId613" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02523373v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId614" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A reactive extrusion process for the synthesis of polyamide graft copolymers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guo-Hua Hu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C.L. Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L.F. Feng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Hoppe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">23rd Annual Meeting of the Polymer Processing Society (PPS 23)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2007, Salvador, Brazil</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId614" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02522182v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId615" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mise au point et modélisation d'un procédé continu de copolymérisation en milieu dispersé en présence d'un stabilisant élaboré in situ</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId616" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Salvador</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Hoppe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernand Pla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cornelius Schrauwen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Fonteix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11ème congrès de la Société Française de Génie Chimique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2007, St Etienne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId615" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02523342v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId617" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Concept of nano-reactor for controlling the selectivity of complex reactions systems involving polymers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Hoppe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId514" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D Shi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guo-Hua Hu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11ème congrès de la Société Française de Génie Chimique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2007, St Etienne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId617" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02523339v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId618" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solid-state free radical grafting of methyl methacrylate onto polypropylene under supercritical carbon dioxide</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guo-Hua Hu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Hoppe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId619" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId620" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W.K. Yuan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11ème congrès de la Société Française de Génie Chimique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2007, St Etienne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId618" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02523347v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId621" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Local residence time, residence revolution and residence volume distributions in twin-screw extruders</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Hoppe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guo-Hua Hu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">23rd Annual Meeting of the Polymer Processing Society (PPS 23)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2007, Salvador, Brazil</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId621" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02522171v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId622" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation de l’élaboration par extrusion réactive de matériaux nanostructurés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Hoppe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rabih Rached</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Fonteix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernand Pla</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7ème Journée thématique de la section Grand’Est du GFP (Groupe Français des Polymères)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2006, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId622" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02523532v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId623" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design of nanostructurated polyamide12/polydimethylsiloxane blends by reactive extrusion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rabih Rached</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Hoppe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernand Pla</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th International Workshop on Polymer Reaction Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2004, Hamburg, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId623" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02521913v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId624" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation des procédés de polymérisations radicalaires en chaîne à processus simples</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Hoppe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId625" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Martinez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cornelius Schrauwen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId572" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernand Pla</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4ème Congrès Français de Génie des Procédés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 1993, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId624" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02523501v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId626" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude par analyse d'image du mélange de particules de noir de carbone dans une matrice polymère au cours d'un procédé d'extrusion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Hoppe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId574" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.L. Greffe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId627" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Herve Vivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernand Pla</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecole de Printemps : Visualisation et Génie des Procédés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 1993, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId626" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02523500v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId628" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimisation multicritère et aide à la décision par rough sets appliquées a l'extrusion de polyuréthannes à usage médical</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Hoppe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Fonteix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Pla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId536" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Zaras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId535" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kiss L.N.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jean-Pierre Barthélemy and Philippe Lenca, pp.171-183, 2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId628" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00078679v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (7)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId629" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Approche méthodologique pour évaluer la faisabilité du recyclage des polymères dans un contexte de fabrication additive opensource</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId630" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabio A. Cruz Sanchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hakim Boudaoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Hoppe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mauricio Camargo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Michel Cathelineau. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le recyclage, enjeu pour l’économie circulaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Collections classiques, Encyclopédie SCIENCES, ISTE Editions, 2023, 9781789481624</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId629" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04665860v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId631" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réacteurs homogènes depolymérisation radicalaire -Conception et fonctionnement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Hoppe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitrios Meimaroglou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId632" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Serra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId633" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachet Rabih</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Techniques de l'ingénieur</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId631" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03115142v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId634" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compatibilisation réactive des mélanges de polymères. Chapitre 3. 4, p.179-192</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guo-Hua Hu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Hoppe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Marchal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Extrusion réactive. Des aspects fondamentaux aux développements industriels</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId634" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02520228v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId635" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rheology as a Tool for Studying in Situ Polymerized Carbon Nanotube Nanocomposites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guo-Hua Hu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Marchal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Hoppe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId636" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Penu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sabu Thomas; Rene Muller; Jiji Abraham. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rheology and Processing of Polymer Nanocomposites</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId637" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Wiley &amp; Sons, Inc.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.551-585, 2016, 9781118969793. </w:t></w:r><w:hyperlink r:id="rId638" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/9781118969809.ch16⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId635" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02498957v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId639" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reactive Compounding</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G.-H. Hu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Hoppe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L.-F. Feng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Fonteix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ica Manas-Zloczower, Zehev Tadmor. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MIXING AND COMPOUNDING OF POLYMERS 2ème édition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Hanser Verlag, pp.1019 - 1080, 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId639" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00400546v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId640" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reactive compounding (Chapitre 27)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Hoppe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hu G.H.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Feng L.F.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Fonteix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mixing and Compounding of Polymers: Theory and Practice</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId640" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02520218v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId641" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimisation multicritère et aide à la décision par Rough Sets appliquées à l’extrusion de polyuréthannes à usage médical</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Hoppe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Fonteix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernand Pla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId521" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kazimir Zaras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId642" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Landor Kiss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jean-Pierre Barthélémy; Philippe Lenca. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advances in Multicriteria decision aid</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.171-182, 2005, 2-9523875-0-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId641" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02500367v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Brevet (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId643" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melt dispersion process for making polymer polyols</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId523" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Vanderwal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId644" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Wevers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId524" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Vandamme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId645" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Kanaan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernand Pla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, Patent n° : US 8822581 B223. 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId643" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02520245v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId646" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melt dispersion process for making polymer polyols</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId523" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Vanderwal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId524" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Vandamme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId647" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Kanaan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernand Pla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Hoppe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">United States, Patent n° : WO2009155427 A2. 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId646" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00787859v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId648" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nanostructured dual-phase material comprising a polyamide matrix and elastomeric nodules</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernand Pla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Fonteix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Hoppe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rabih Rached</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, Patent n° : WO 2006095094, A1 20060914 ,and FR2883001A1. 2006, pp.29</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId648" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00787850v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId649" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’indispensable réinvention de l’économie du plastique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Hoppe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId649" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03455274v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId650" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biorecycling of polylactide: from enzymatic depolymerization to biotransformation of released products</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alaric Catard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Chevalot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Hoppe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId650" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04744374v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId651" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contribution à l'étude de deux procédés d'élaboration de matériaux composites présentant des propriétés d'absorption aux ondes hyperfréquences</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Hoppe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sciences de l'ingénieur [physics]. Institut National Polytechnique de Lorraine, 1995. Français. </w:t></w:r><w:hyperlink r:id="rId652" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : 1995INPL013N⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId651" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-01776443v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId653" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Génie des procédés d’élaboration et de transformation des polymères : Vers le développement de matériaux à propriétés contrôlées</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Hoppe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Polymères. Institut National Polytechnique de Lorraine, 2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId653" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-02523848v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId654"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -185,51 +185,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05266362v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pan Wang" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tian-Tian Li" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xinchong Wei" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Pon&#231;ot" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Hoppe" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ces.2025.122358" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05449516v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alaric Catard" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Chevalot" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cjce.25717" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05235327v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Pradhan" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. M&#252;ser" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Miller" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. P. Abdelnabe" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Afferrante" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11249-025-02014-y" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05126132v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pilar Chavez-Linares" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/gch2.202400163" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04646851v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zehui Ju" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Brosse" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhiqiang Wang" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Ziegler-Devin" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijbiomac.2024.129997" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04579451v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin-Arthur Aim&#233; Q.-A. Poutrel POUTREL" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Kmo" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Cohadon" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Boisse" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Rouzi&#232;re" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymdegradstab.2024.110820" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03982510v2" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Farge" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Tournilhac" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Perez" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Bihannic" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mtcomm.2023.106774" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04062623v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cindy Trinh" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Lain&#233;" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitrios Meimaroglou" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/macromol3010007" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03624861v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Spiegel" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Andr&#233;" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille No&#251;s" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pol.20220062" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04142889v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Huchard" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Robin" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El Mostafa Daya" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mechrescom.2022.103863" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03367703v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/pr9081456" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03153860v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Farge" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Daujat" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Tournilhac" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.macromol.0c02105" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03407171v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Boit" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/pr9050745" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03032164v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jingjing Liao" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaojian Zhou" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xuedong Xi" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.indcrop.2020.113068" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-obspm.ccsd.cnrs.fr/obspm-03586433v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Letoffe" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Hupont" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jrs.6146" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02618820v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniela Florez" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guo-Hua Hu" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10973-020-09701-z" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02495239v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guanben Du" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matdes.2020.108603" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02508080v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Pizzi" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.indcrop.2020.112320" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02954975v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandra Lara" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien L&#233;toff&#233;" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Mourer" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian G'Sell" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/app.49889" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02196798v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/polym11071108" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02346584v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Dropsit" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Chapron" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Durand" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Bourson" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jrs.5738" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01977584v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/polym11010102" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01977587v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Santiago Garc&#237;a-Rodr&#237;guez" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Canilho" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Godard" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymer.2019.01.015" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02276605v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard M. Laine" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreea Pasc" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymer.2019.121655" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02196923v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Touchaleaume" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Tessier" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Auvergne" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Caillol" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1680/jgrma.19.00005" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01893737v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Dropsit" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Desbrieres" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Chapron" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Durand" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jrs.5489" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01982471v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Aim&#233; Mbey" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Thomas" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/polyeng-2017-0302" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01629449v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabio A Cruz Sanchez" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hakim Boudaoud" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mauricio Camargo" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.addma.2017.05.013" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01629305v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alma Berenice Jasso-Salcedo" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernand Pla" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vladimir Alonso Escobar-Barrios" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cherd.2017.10.012" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01575541v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Binod Shrestha" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Le Brech" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Ghislain" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Leclerc" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Carr&#233;" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acssuschemeng.7b01130" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02054776v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Claire Chevrel" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Falk" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mren.201500036" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-4KZ3L18G-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01384362v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Kohlmann" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.C. Chevrel" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mren.201500079" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-XFT3NW0M-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01630424v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vladimir A. Escobar-Barrios" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/APP.43528" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-3M8VPB91-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03010919v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wei-Yun Ji" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lian-Fang Feng" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cai-Liang Zhang" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/aic.15074" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-5ZVCFXPB-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01384378v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabiula de Sousa" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Henrique Scurrachio" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/app.43503" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-1DK4P24G-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01497716v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Bourson" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mren.201500055" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-3X7MDLW9-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01384360v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mren.201500058" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01264861v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.iecr.5b02192" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02520133v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02519904v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3303/CET1543157" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01078116v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Aim&#233; Mbey" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pc.22928" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-ZSGSC627-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01117120v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nad&#232;ge Brun" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ces.2013.11.039" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MZ5436HL-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01117100v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ceat.201300421" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-5SV0XRFL-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01274046v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Rached" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Fonteix" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ces.2014.07.027" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00866127v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zheng-Hui Li" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Corriou" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pen.23392" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00806854v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Itab Youssef" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corn&#233;lius Schrauwen" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jrs.4279" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-L1D1CS9H-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00866111v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Fang" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G.H. Hu" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/app.38968" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-X5QVF7HQ-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00778378v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shiwei Wang" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mingbo Yang" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/03602559.2012.679381" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00771032v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Hoppe" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ie302054k" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00778367v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbpol.2011.11.091" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0C82RXF2-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02140166v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4236/eng.2012.49065" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00778366v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/aic.12723" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-FR9J8FTC-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00778376v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xue-Ping Gu" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pen.22083" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-9N6VMQFJ-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00778379v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pen.21999" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-7XDJ71S6-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02520127v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephan Machefer" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00614965v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Morel" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guo Hang Hu" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/app.33348" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-995S77BP-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00604150v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ces.2010.12.010" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LQ6JC4VK-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00606993v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pen.21715" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-5651BNDK-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00799661v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jing-Gang Gai" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hui-Lin Li" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shi-Peng Zhu" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ie100959f" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00371672v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.-L. Zhang" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.-F. Feng" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G.-H. Hu" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/aic.11647" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-HFM7KWGR-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02519721v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02519210v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Clausse" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Bastien" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.F. Mar&#234;ch&#233;" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Fierro" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matchemphys.2009.05.005" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7Q3HD46T-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02519688v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jian Zhao" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hua Huang" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymer.2008.06.003" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RXVFW12N-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00380390v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00303567v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Zhao" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=He Huang" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02519699v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pola.22810" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-1V74ZQ0V-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02519706v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rabih Rached" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachid Rahouadj" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ces.2008.03.026" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-12Z1HZFJ-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02495254v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pen.20812" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-5995H53W-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02519191v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ces.2007.02.052" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HNDPXD7G-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02519179v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gang-Sheng Tong" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tao Liu" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ling Zhao" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ces.2006.12.037" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-C48W91D3-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00270685v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X.-P. Gu" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymer.2007.07.042" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PVD2TPNS-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00269134v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ch. Fonteix" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02519163v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xueping Gu" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymertesting.2007.04.011" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-L5ZQ23HG-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02519169v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00270615v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Pla" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Schrauwen" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. van Der Wal" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/masy.200751307" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-N970JPFX-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02519188v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cornelius Schrauwen" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanno van Der Wal" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00270710v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00270658v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G.-S. Tong" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Liu" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Zhao" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00090593v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Jonqui&#232;res" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Lochon" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/app.24547" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-GFZBF4H5-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00280909v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Nobelen" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Dupire" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01629327v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Fonteix" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ces.2006.03.052" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RMQHZ63D-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00021984v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02519119v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mame.200400277" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-6RNZXKQB-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00068988v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02500359v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02500287v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01629313v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Ginsburger" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silv&#232;re Massebeuf" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0009-2509(03)00320-8" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9316ZG3F-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02500169v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Hobbes" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01630393v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/app.12026" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-CXCNR7NH-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01629323v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Detrez" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pen.10989" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/C9960DADE305FC3A17099797E09C2CCD5A5EB686/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02498964v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Mercier" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Jacques" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01629325v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xian-Ming Zhang" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3139/217.1664" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02498962v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Akin" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Cavin" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albert Renken" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02498228v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Santini" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02497487v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Renken" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10543414.1998.10744481" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02498211v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02498203v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Louis Greffe" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02497662v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04927110v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Sandei" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Nouvel" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Morelle" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Massardier-Nageotte" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04312554v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin-Arthur Poutrel" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farge Laurent" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02520666v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02520370v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Boit" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02520633v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02520662v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A El Akroud" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Villamil" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02520654v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02520624v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02520335v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02518927v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02520406v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02520672v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02518947v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Royaud" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Pasc" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02520670v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02518967v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02519011v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02518980v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene Angellier-Coussy" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02521160v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02521182v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02520432v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabiula D B de Sousa" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos H Scuracchio" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02518997v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabio Cruz" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02523757v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Krouit" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Pintori" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Guerin" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02523751v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02521194v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabiula Danielli Bastos de Sousa" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01498461v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Dropsit" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02520477v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W.Y. Ji" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.L. Zhang" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.F. Feng" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02520463v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Feng L.F." TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02518449v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hu G.H." TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02523744v1" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01270991v1" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alma Jasso-Salcedo" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02520485v1" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Charpentier" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Falk" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02523730v1" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02523748v1" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01523136v1" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabio Alberto Cruz Sanchez" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia Lanza" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02518430v1" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02518414v1" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=, Alakiss" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02518464v1" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Mancera Garcia" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Meimaroglou" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Escobar-Barrios V.A." TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02523741v1" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02523737v1" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02523749v1" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02520523v1" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02523594v1" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Ronasi" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. L. Six" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02523590v1" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02520549v1" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02520534v1" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alma Berenice Jasso Salcedo" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00992453v1" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Marchal" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02520598v1" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02520578v1" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02520584v1" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brun Nad&#232;ge" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02523597v1" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02523600v1" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01498425v1" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Ferlin" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02520606v1" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02520615v1" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suel Eric Vidotti" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02521219v1" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02523465v1" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02523461v1" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02523469v1" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02523467v1" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02523480v1" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02523481v1" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Gouveia" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Camargo Filho" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02522682v1" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00740513v1" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-C. Chevrel" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Falk" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02523460v1" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02523482v1" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02523458v1" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02523459v1" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02523457v1" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02523363v1" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Abd El Kader Abdo Bhran" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Jonquieres" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02523452v1" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.G. Gai" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.L. Li" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02523454v1" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02523456v1" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L. Six" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02523566v1" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02523365v1" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02523361v1" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02523356v1" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Renaud" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02523354v1" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02523359v1" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Six" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02523351v1" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02523551v1" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02523348v1" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00401215v1" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Rached" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02523345v1" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02522164v1" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Shi" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00306041v1" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Salvador" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02523346v1" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.N. Kiss" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kazimir Zaras" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02522188v1" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02523540v1" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Vanderwal" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Vandamme" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02521939v1" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02521924v1" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02523536v1" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02523529v1" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Cunat" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02523534v1" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02521932v1" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02521901v1" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Zaras" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00023466v1" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02523527v1" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02521895v1" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kiss L.N." TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02521919v1" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00023470v1" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02521908v1" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00023469v1" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02521887v1" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02521884v1" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02521852v1" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02521865v1" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Grigis" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02521860v1" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Vivier" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02523526v1" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Eschenroder" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Klein" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02521827v1" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02521841v1" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Zusatz" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02523521v1" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Muller" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02523518v1" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02523515v1" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02523516v1" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02523512v1" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02523511v1" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02523510v1" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02521824v1" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02523509v1" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Terrisse" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02521814v1" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02521807v1" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02523508v1" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02521799v1" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Greffe" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02523507v1" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Petit" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02523506v1" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L. Greffe" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02523504v1" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Renaudin" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. O. Simmonot" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02521792v1" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05387812v1" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noah Nohadani" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Barr&#232;s" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Yousfi" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04664564v1" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pilar Chavez Linares" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aigerim Konysbay" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04664902v1" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02520650v1" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03259041v1" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniela Valentina Morales Montecinos" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Nouvel" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Gerardin" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Firmin Obounou Akong" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02520705v1" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02521178v1" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02521169v1" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02523760v1" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02521207v1" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. M. Ramos" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02520517v1" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Tang" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02523732v1" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Sisani" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02520494v1" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Wang" TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02523370v1" TargetMode="External"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shanshan Dai" TargetMode="External"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.L. Ye" TargetMode="External"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02523558v1" TargetMode="External"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02523563v1" TargetMode="External"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02523373v1" TargetMode="External"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02523455v1" TargetMode="External"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X.M Zhang" TargetMode="External"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W.X. Chen" TargetMode="External"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02523339v1" TargetMode="External"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02523342v1" TargetMode="External"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Salvador" TargetMode="External"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02522182v1" TargetMode="External"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02523347v1" TargetMode="External"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Liu" TargetMode="External"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W.K. Yuan" TargetMode="External"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02522171v1" TargetMode="External"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02523532v1" TargetMode="External"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02521913v1" TargetMode="External"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02523501v1" TargetMode="External"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Martinez" TargetMode="External"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02523500v1" TargetMode="External"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herve Vivier" TargetMode="External"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00078679v1" TargetMode="External"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04665860v1" TargetMode="External"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabio A. Cruz Sanchez" TargetMode="External"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03115142v1" TargetMode="External"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Serra" TargetMode="External"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachet Rabih" TargetMode="External"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02520228v1" TargetMode="External"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02498957v1" TargetMode="External"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Penu" TargetMode="External"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/doi/book/10.1002/9781118969809" TargetMode="External"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781118969809.ch16" TargetMode="External"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00400546v1" TargetMode="External"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02520218v1" TargetMode="External"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02500367v1" TargetMode="External"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Landor Kiss" TargetMode="External"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02520245v1" TargetMode="External"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Wevers" TargetMode="External"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Kanaan" TargetMode="External"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00787859v1" TargetMode="External"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Kanaan" TargetMode="External"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00787850v1" TargetMode="External"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03455274v1" TargetMode="External"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04744374v1" TargetMode="External"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/tel-01776443v1" TargetMode="External"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/1995INPL013N" TargetMode="External"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-02523848v1" TargetMode="External"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05575466v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catalina Suescun Gonzalez" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Sandei" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabio Cruz Sanchez" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Hoppe" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hakim Boudaoud" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mtsust.2026.101323" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05266362v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pan Wang" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tian-Tian Li" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xinchong Wei" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Pon&#231;ot" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ces.2025.122358" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05449516v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alaric Catard" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Chevalot" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cjce.25717" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05235327v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Pradhan" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. M&#252;ser" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Miller" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. P. Abdelnabe" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Afferrante" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11249-025-02014-y" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05126132v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pilar Chavez-Linares" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/gch2.202400163" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04646851v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zehui Ju" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Brosse" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhiqiang Wang" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Ziegler-Devin" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijbiomac.2024.129997" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04579451v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin-Arthur Aim&#233; Q.-A. Poutrel POUTREL" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Kmo" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Cohadon" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Boisse" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Rouzi&#232;re" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymdegradstab.2024.110820" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03982510v2" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Farge" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Tournilhac" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Perez" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Bihannic" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mtcomm.2023.106774" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04062623v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cindy Trinh" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Lain&#233;" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitrios Meimaroglou" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/macromol3010007" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03624861v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Spiegel" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Andr&#233;" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille No&#251;s" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pol.20220062" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04142889v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Huchard" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Robin" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El Mostafa Daya" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mechrescom.2022.103863" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03153860v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Farge" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Daujat" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Tournilhac" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.macromol.0c02105" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03367703v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/pr9081456" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03407171v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Boit" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/pr9050745" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03032164v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jingjing Liao" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaojian Zhou" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xuedong Xi" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.indcrop.2020.113068" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-obspm.ccsd.cnrs.fr/obspm-03586433v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Letoffe" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Hupont" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jrs.6146" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02495239v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guanben Du" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matdes.2020.108603" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02618820v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniela Florez" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guo-Hua Hu" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10973-020-09701-z" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02508080v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Pizzi" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.indcrop.2020.112320" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02954975v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandra Lara" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien L&#233;toff&#233;" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Mourer" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian G'Sell" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/app.49889" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01977584v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/polym11010102" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02196798v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/polym11071108" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02346584v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Dropsit" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Chapron" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Durand" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Bourson" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jrs.5738" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02276605v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard M. Laine" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Canilho" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreea Pasc" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymer.2019.121655" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01977587v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Santiago Garc&#237;a-Rodr&#237;guez" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Godard" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymer.2019.01.015" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02196923v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Touchaleaume" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Tessier" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Auvergne" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Caillol" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1680/jgrma.19.00005" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01982471v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Aim&#233; Mbey" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Thomas" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/polyeng-2017-0302" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01893737v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Dropsit" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Desbrieres" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Chapron" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Durand" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jrs.5489" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01629449v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabio A Cruz Sanchez" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mauricio Camargo" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.addma.2017.05.013" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01629305v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alma Berenice Jasso-Salcedo" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernand Pla" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vladimir Alonso Escobar-Barrios" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cherd.2017.10.012" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01575541v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Binod Shrestha" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Le Brech" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Ghislain" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Leclerc" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Carr&#233;" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acssuschemeng.7b01130" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01384378v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabiula de Sousa" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Henrique Scurrachio" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/app.43503" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-1DK4P24G-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01497716v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Claire Chevrel" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Bourson" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mren.201500055" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-3X7MDLW9-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03010919v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wei-Yun Ji" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lian-Fang Feng" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cai-Liang Zhang" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/aic.15074" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-5ZVCFXPB-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01630424v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vladimir A. Escobar-Barrios" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/APP.43528" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-3M8VPB91-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01384362v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Kohlmann" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.C. Chevrel" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mren.201500079" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-XFT3NW0M-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02054776v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Falk" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mren.201500036" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-4KZ3L18G-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01384360v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mren.201500058" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02520133v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01264861v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.iecr.5b02192" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02519904v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3303/CET1543157" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01117120v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nad&#232;ge Brun" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ces.2013.11.039" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MZ5436HL-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01078116v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Aim&#233; Mbey" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pc.22928" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-ZSGSC627-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01117100v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ceat.201300421" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-5SV0XRFL-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01274046v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Rached" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Fonteix" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ces.2014.07.027" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00866111v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Fang" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G.H. Hu" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/app.38968" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-X5QVF7HQ-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00806854v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Itab Youssef" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corn&#233;lius Schrauwen" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jrs.4279" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-L1D1CS9H-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00866127v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zheng-Hui Li" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Corriou" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pen.23392" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00771032v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Hoppe" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ie302054k" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00778367v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbpol.2011.11.091" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0C82RXF2-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02140166v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4236/eng.2012.49065" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00778378v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shiwei Wang" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mingbo Yang" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/03602559.2012.679381" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00778366v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/aic.12723" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-FR9J8FTC-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00778376v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xue-Ping Gu" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pen.22083" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-9N6VMQFJ-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02520127v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephan Machefer" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00614965v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Morel" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guo Hang Hu" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/app.33348" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-995S77BP-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00778379v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pen.21999" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-7XDJ71S6-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00604150v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ces.2010.12.010" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LQ6JC4VK-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00799661v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jing-Gang Gai" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hui-Lin Li" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shi-Peng Zhu" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ie100959f" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00606993v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pen.21715" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-5651BNDK-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02519721v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/aic.11647" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-HFM7KWGR-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00371672v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.-L. Zhang" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.-F. Feng" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G.-H. Hu" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02519210v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Clausse" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Bastien" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.F. Mar&#234;ch&#233;" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Fierro" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matchemphys.2009.05.005" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7Q3HD46T-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02519688v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jian Zhao" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hua Huang" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymer.2008.06.003" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RXVFW12N-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00380390v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00303567v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Zhao" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=He Huang" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02519699v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pola.22810" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-1V74ZQ0V-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02519706v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rabih Rached" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachid Rahouadj" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ces.2008.03.026" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-12Z1HZFJ-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02495254v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pen.20812" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-5995H53W-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00269134v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ch. Fonteix" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ces.2007.02.052" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HNDPXD7G-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02519179v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gang-Sheng Tong" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tao Liu" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ling Zhao" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ces.2006.12.037" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-C48W91D3-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02519191v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00270685v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X.-P. Gu" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymer.2007.07.042" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PVD2TPNS-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02519163v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xueping Gu" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymertesting.2007.04.011" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-L5ZQ23HG-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02519169v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00270615v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Pla" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Schrauwen" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. van Der Wal" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/masy.200751307" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-N970JPFX-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02519188v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cornelius Schrauwen" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanno van Der Wal" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00270658v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G.-S. Tong" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Liu" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Zhao" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00270710v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01629327v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Nobelen" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Fonteix" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Dupire" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ces.2006.03.052" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RMQHZ63D-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00280909v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00090593v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Jonqui&#232;res" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Lochon" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/app.24547" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-GFZBF4H5-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02519119v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mame.200400277" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-6RNZXKQB-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00021984v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00068988v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02500359v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02500287v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01629313v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Ginsburger" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silv&#232;re Massebeuf" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0009-2509(03)00320-8" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9316ZG3F-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02500169v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Hobbes" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01630393v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/app.12026" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-CXCNR7NH-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01629323v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Detrez" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pen.10989" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/C9960DADE305FC3A17099797E09C2CCD5A5EB686/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02498964v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Mercier" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Jacques" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01629325v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xian-Ming Zhang" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3139/217.1664" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02498228v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Santini" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02498962v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Akin" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Cavin" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albert Renken" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02497487v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Renken" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10543414.1998.10744481" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02498211v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02498203v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Louis Greffe" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02497662v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04927110v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Nouvel" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Morelle" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Massardier-Nageotte" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04312554v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin-Arthur Poutrel" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farge Laurent" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02520633v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02520370v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Boit" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02520666v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02520662v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A El Akroud" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Villamil" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02520654v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02520624v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02520335v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02518927v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02520406v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02520672v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02518947v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Royaud" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Pasc" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02520670v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02518967v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02518980v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene Angellier-Coussy" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02519011v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02521182v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02521160v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02520432v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabiula D B de Sousa" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos H Scuracchio" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02518997v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabio Cruz" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02521194v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabiula Danielli Bastos de Sousa" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02523751v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02523757v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Krouit" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Pintori" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Guerin" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01498461v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Dropsit" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02520477v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W.Y. Ji" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.L. Zhang" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.F. Feng" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02520463v1" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Feng L.F." TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01523136v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabio Alberto Cruz Sanchez" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia Lanza" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02523748v1" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02523730v1" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02520485v1" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Charpentier" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Falk" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01270991v1" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alma Jasso-Salcedo" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02523744v1" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02518449v1" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hu G.H." TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02518430v1" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02518414v1" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=, Alakiss" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02518464v1" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Mancera Garcia" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Meimaroglou" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Escobar-Barrios V.A." TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02523741v1" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02523737v1" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02523749v1" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02523594v1" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Ronasi" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. L. Six" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02520523v1" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02520549v1" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02520534v1" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alma Berenice Jasso Salcedo" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02523590v1" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00992453v1" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Marchal" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02520598v1" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02520578v1" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02520584v1" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brun Nad&#232;ge" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02523597v1" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02523600v1" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02520606v1" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01498425v1" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Ferlin" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02520615v1" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suel Eric Vidotti" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02521219v1" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02522682v1" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00740513v1" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-C. Chevrel" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Falk" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02523480v1" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02523481v1" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Gouveia" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Camargo Filho" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02523467v1" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02523461v1" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02523469v1" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02523465v1" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02523460v1" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02523482v1" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02523458v1" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02523459v1" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02523457v1" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02523452v1" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.G. Gai" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.L. Li" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02523363v1" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Abd El Kader Abdo Bhran" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Jonquieres" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02523454v1" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02523456v1" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L. Six" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02523566v1" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02523365v1" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02523361v1" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02523356v1" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Renaud" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02523354v1" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02523359v1" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Six" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02523351v1" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02523551v1" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02523348v1" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00401215v1" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Rached" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02522164v1" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Shi" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00306041v1" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Salvador" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02523345v1" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02522188v1" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02523346v1" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.N. Kiss" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kazimir Zaras" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02523540v1" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Vanderwal" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Vandamme" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02523536v1" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02521939v1" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02521924v1" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02523529v1" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Cunat" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02523534v1" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02521932v1" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00023470v1" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02521919v1" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02521895v1" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kiss L.N." TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Zaras" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02523527v1" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00023466v1" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02521901v1" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02521908v1" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00023469v1" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02521884v1" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02521887v1" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02521852v1" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02521865v1" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Grigis" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02521860v1" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Vivier" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02523526v1" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Eschenroder" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Klein" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02521841v1" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Zusatz" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02521827v1" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02523521v1" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Muller" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02523518v1" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02523515v1" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02523516v1" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02523512v1" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02523510v1" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02523511v1" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02521824v1" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02523509v1" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Terrisse" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02521814v1" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02521807v1" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02523508v1" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02521799v1" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Greffe" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02523507v1" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Petit" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02523506v1" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L. Greffe" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02523504v1" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Renaudin" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. O. Simmonot" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02521792v1" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05387812v1" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noah Nohadani" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Barr&#232;s" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Yousfi" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04664564v1" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pilar Chavez Linares" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aigerim Konysbay" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04664902v1" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02520650v1" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03259041v1" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniela Valentina Morales Montecinos" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Nouvel" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Gerardin" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Firmin Obounou Akong" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02520705v1" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02521178v1" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02521169v1" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02523760v1" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02521207v1" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. M. Ramos" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02520494v1" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Wang" TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02520517v1" TargetMode="External"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Tang" TargetMode="External"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02523732v1" TargetMode="External"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Sisani" TargetMode="External"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02523558v1" TargetMode="External"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02523563v1" TargetMode="External"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02523370v1" TargetMode="External"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shanshan Dai" TargetMode="External"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.L. Ye" TargetMode="External"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02523455v1" TargetMode="External"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X.M Zhang" TargetMode="External"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W.X. Chen" TargetMode="External"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02523373v1" TargetMode="External"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02522182v1" TargetMode="External"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02523342v1" TargetMode="External"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Salvador" TargetMode="External"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02523339v1" TargetMode="External"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02523347v1" TargetMode="External"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Liu" TargetMode="External"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W.K. Yuan" TargetMode="External"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02522171v1" TargetMode="External"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02523532v1" TargetMode="External"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02521913v1" TargetMode="External"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02523501v1" TargetMode="External"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Martinez" TargetMode="External"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02523500v1" TargetMode="External"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herve Vivier" TargetMode="External"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00078679v1" TargetMode="External"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04665860v1" TargetMode="External"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabio A. Cruz Sanchez" TargetMode="External"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03115142v1" TargetMode="External"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Serra" TargetMode="External"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachet Rabih" TargetMode="External"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02520228v1" TargetMode="External"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02498957v1" TargetMode="External"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Penu" TargetMode="External"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/doi/book/10.1002/9781118969809" TargetMode="External"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781118969809.ch16" TargetMode="External"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00400546v1" TargetMode="External"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02520218v1" TargetMode="External"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02500367v1" TargetMode="External"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Landor Kiss" TargetMode="External"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02520245v1" TargetMode="External"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Wevers" TargetMode="External"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Kanaan" TargetMode="External"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00787859v1" TargetMode="External"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Kanaan" TargetMode="External"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00787850v1" TargetMode="External"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03455274v1" TargetMode="External"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04744374v1" TargetMode="External"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/tel-01776443v1" TargetMode="External"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/1995INPL013N" TargetMode="External"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-02523848v1" TargetMode="External"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>