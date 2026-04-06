--- v0 (2026-03-16)
+++ v1 (2026-04-06)
@@ -467,935 +467,935 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04103339v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Complexation of europium( iii ) with exopolysaccharides from a marine bacterium envisaged as luminescent probe in a theranostic approach</w:t>
+                <w:t xml:space="preserve">Marine Exopolysaccharide Complexed With Scandium Aimed as Theranostic Agents</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sandrine Huclier-Markai</w:t>
+                <w:t xml:space="preserve">Mattia Mazza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyrille Alliot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mattia Mazza</w:t>
+                <w:t xml:space="preserve">Corinne Sinquin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pascal Reiller</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Sylvia Colliec-Jouault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal E Reiller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Dalton Transactions</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/D1DT03288G⟩</w:t>
+              <w:t xml:space="preserve">Molecules</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 2021-02-20, 26 (4), pp.1143. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/molecules26041143⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03466815v1</w:t>
+                <w:t xml:space="preserve">hal-03187695v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Uptake and Removal of Uranium by and from Human Teeth</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Production of scandium radionuclides for theranostic applications: towards standardization of quality requirements</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Artem Duda</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Sandrine Huclier-Markai</w:t>
+                <w:t xml:space="preserve">R. Mikolajczak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Huclier-Markai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Alliot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Haddad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Szikra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemical Research in Toxicology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.chemrestox.0c00503⟩</w:t>
+              <w:t xml:space="preserve">EJNMMI Radiopharmacy and Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 6 (1), pp.19. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s41181-021-00131-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03187713v1</w:t>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03263851v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antiproliferative properties of scandium exopolysaccharide complexes on several cancer cell lines</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId27" w:history="1">
+                <w:t xml:space="preserve">Complexation of europium( iii ) with exopolysaccharides from a marine bacterium envisaged as luminescent probe in a theranostic approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Huclier-Markai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyrille Alliot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mattia Mazza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Reiller</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Marine drugs</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Dalton Transactions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 50 (46), pp.17215-17227. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/D1DT03288G⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/md19030174⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03187665v1</w:t>
+                <w:t xml:space="preserve">hal-03466815v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Production of scandium radionuclides for theranostic applications: towards standardization of quality requirements</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">The Uptake and Removal of Uranium by and from Human Teeth</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F. Haddad</w:t>
+                <w:t xml:space="preserve">Ali Younes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jafar Sunga Ali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D. Szikra</w:t>
+                <w:t xml:space="preserve">Artem Duda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyrille Alliot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Huclier-Markai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EJNMMI Radiopharmacy and Chemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 6 (1), pp.19. </w:t>
+              <w:t xml:space="preserve">Chemical Research in Toxicology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 34 (3), pp.880-891. </w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1186/s41181-021-00131-2⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/acs.chemrestox.0c00503⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03263851v1</w:t>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03187713v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marine Exopolysaccharide Complexed With Scandium Aimed as Theranostic Agents</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Antiproliferative properties of scandium exopolysaccharide complexes on several cancer cell lines</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Javier Muñoz-Garcia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mattia Mazza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyrille Alliot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mattia Mazza</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Corinne Sinquin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvia Colliec-Jouault</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Pascal E Reiller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecules</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 2021-02-20, 26 (4), pp.1143. </w:t>
+              <w:t xml:space="preserve">Marine drugs</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 19 (3), pp.174. </w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/molecules26041143⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/md19030174⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03187695v1</w:t>
+                <w:t xml:space="preserve">hal-03187665v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multimodal AGuIX® Nanoparticles: Size Characterization by HF5 and Optimization of the Radiolabeling with Various SPECT/PET/Theranostic Tracers</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Equilibrium, affinity, dissociation constants, IC5O: Facts and fantasies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">E. Ntsiba</w:t>
+                <w:t xml:space="preserve">Jacques Barbet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eloise Thomas</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Sandrine Huclier‐markai</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Int.J.Med.Nano Res.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.23937/2378-3664.1410027⟩</w:t>
+              <w:t xml:space="preserve">Pharmaceutical Statistics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 18 (5), pp.513-525. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/pst.1943⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02317372v1</w:t>
+                <w:t xml:space="preserve">hal-02302758v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Equilibrium, affinity, dissociation constants, IC5O: Facts and fantasies</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Multimodal AGuIX® Nanoparticles: Size Characterization by HF5 and Optimization of the Radiolabeling with Various SPECT/PET/Theranostic Tracers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Huclier-Markai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Ntsiba</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jacques Barbet</w:t>
+                <w:t xml:space="preserve">Eloise Thomas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Alliot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sandrine Huclier‐markai</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Cs Cutler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Pharmaceutical Statistics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 18 (5), pp.513-525. </w:t>
+              <w:t xml:space="preserve">Int.J.Med.Nano Res.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 6 (1), pp.027. </w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/pst.1943⟩</w:t>
+                <w:t xml:space="preserve">⟨10.23937/2378-3664.1410027⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02302758v1</w:t>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02317372v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coupling a gamma-ray detector with asymmetrical flow field flow fractionation (AF4): Application to a drug-delivery system for alpha-therapy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Huclier-Markai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alicia Grivaud-Le Du</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1485,51 +1485,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Promising Scandium Radionuclides for Nuclear Medicine: A Review on the Production and Chemistry up to In Vivo Proofs of Concept</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Huclier-Markai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyrille Alliot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1743,429 +1743,429 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02317378v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bifunctional bispidine derivatives for copper-64 labelling and positron emission tomography</w:t>
+                <w:t xml:space="preserve">Characterization of Gd loaded chitosan-TPP nanohydrogels by a multi-technique approach combining dynamic light scattering (DLS), asymetrical flow-field-flow-fractionation (AF4) and atomic force microscopy (AFM) and design of positive contrast agents for molecular resonance imaging (MRI)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amandine Roux</w:t>
+                <w:t xml:space="preserve">G Rigaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Raphaël Gillet</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Sandrine Huclier-Markai</w:t>
+                <w:t xml:space="preserve">C Gheran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurence Ehret-Sabatier</w:t>
+                <w:t xml:space="preserve">M Callewaert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Loic J. Charbonniere</w:t>
+                <w:t xml:space="preserve">C. Cadiou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S Voicu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Organic &amp; Biomolecular Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/c6ob02712a⟩</w:t>
+              <w:t xml:space="preserve">Nanotechnology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 28 (5), pp.055705. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/1361-6528/aa5188⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02908740v1</w:t>
+                <w:t xml:space="preserve">hal-02430092v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Bispidol Chelator with a Phosphonate Pendant Arm: Synthesis, Cu(II) Complexation, and (64)Cu Labeling</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId77" w:history="1">
+                <w:t xml:space="preserve">Bifunctional bispidine derivatives for copper-64 labelling and positron emission tomography</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amandine Roux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël Gillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Huclier-Markai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Franck Camerel</w:t>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Ehret-Sabatier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loic J. Charbonniere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Inorganic Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.inorgchem.7b01731⟩</w:t>
+              <w:t xml:space="preserve">Organic &amp; Biomolecular Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 15 (6), pp.1475-1483. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/c6ob02712a⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01617953v1</w:t>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02908740v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterization of Gd loaded chitosan-TPP nanohydrogels by a multi-technique approach combining dynamic light scattering (DLS), asymetrical flow-field-flow-fractionation (AF4) and atomic force microscopy (AFM) and design of positive contrast agents for molecular resonance imaging (MRI)</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">M Callewaert</w:t>
+                <w:t xml:space="preserve">A Bispidol Chelator with a Phosphonate Pendant Arm: Synthesis, Cu(II) Complexation, and (64)Cu Labeling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaël Gillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amandine Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Cadiou</w:t>
+                <w:t xml:space="preserve">Jérémy Brandel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Huclier-Markai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S Voicu</w:t>
+                <w:t xml:space="preserve">Franck Camerel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nanotechnology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 28 (5), pp.055705. </w:t>
+              <w:t xml:space="preserve">Inorganic Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 56 (19), pp.11738-11752. </w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1088/1361-6528/aa5188⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/acs.inorgchem.7b01731⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02430092v1</w:t>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01617953v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Scandium(III) complexes of monophosphorus acid DOTA analogues: a thermodynamic and radiolabelling study with 44 Sc from cyclotron and from a 44 Ti/ 44 Sc generator †</w:t>
               </w:r>
@@ -2279,329 +2279,329 @@
                 </w:rPr>
                 <w:t xml:space="preserve">inserm-01280135v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cyclotron production of high purity Sc-44m,Sc-44 with deuterons from (CaCO3)-Ca-44 targets</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId42" w:history="1">
+                <w:t xml:space="preserve">A comparative thermodynamic study of the formation of scandium complexes with DTPA and DOTA</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Huclier-Markai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Alliot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">R. Kerdjoudj</w:t>
+                <w:t xml:space="preserve">J. Sebti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nathalie Michel</w:t>
+                <w:t xml:space="preserve">B. Brunel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ferid Haddad</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Sandrine Huclier-Markai</w:t>
+                <w:t xml:space="preserve">J. Aupiais</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nuclear Medicine and Biology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 42 (6), pp.524-529. </w:t>
+              <w:t xml:space="preserve">RSC Advances</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 5 (121), pp.99606-99617. </w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.nucmedbio.2015.03.002⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1039/c5ra16736a⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01201681v1</w:t>
+                <w:t xml:space="preserve">in2p3-02019341v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A comparative thermodynamic study of the formation of scandium complexes with DTPA and DOTA</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId42" w:history="1">
+                <w:t xml:space="preserve">Cyclotron production of high purity Sc-44m,Sc-44 with deuterons from (CaCO3)-Ca-44 targets</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Alliot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Kerdjoudj</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Sebti</w:t>
+                <w:t xml:space="preserve">Nathalie Michel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">B. Brunel</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">J. Aupiais</w:t>
+                <w:t xml:space="preserve">Ferid Haddad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Huclier-Markai</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">RSC Advances</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Nuclear Medicine and Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 42 (6), pp.524-529. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.nucmedbio.2015.03.002⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/c5ra16736a⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">in2p3-02019341v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01201681v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Is there an interest to use deuteron beams to produce non-conventional radionuclides?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Alliot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Audouin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2876,51 +2876,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H.M. Hennkens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Sisay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Huclier-Markai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S.S. Jurisson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3006,51 +3006,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Champion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Huclier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Michel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Pottier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3216,321 +3216,321 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02009765v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chemical and biological evaluation of scandium(III)-polyaminopolycarboxylate complexes as potential PET agents and radiopharmaceuticals</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Use of fluorescence spectroscopy and voltammetry for the analysis of metal- organic matter interactions in the New Caledonia lagoon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patricia Merdy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Bonnefoy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Martias</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Garnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Huclier</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Radiochimica Acta</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1524/ract.2011.1869⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Environmental Analytical Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 92 (7), pp.868-893. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/03067319.2010.520317⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00849392v1</w:t>
+                <w:t xml:space="preserve">hal-01096848v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Use of fluorescence spectroscopy and voltammetry for the analysis of metal- organic matter interactions in the New Caledonia lagoon</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Chemical and biological evaluation of scandium(III)-polyaminopolycarboxylate complexes as potential PET agents and radiopharmaceuticals</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Huclier-Markai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Sabatie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Solange Ribet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Kubicek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Paris</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Environmental Analytical Chemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, 92 (7), pp.868-893. </w:t>
+              <w:t xml:space="preserve">Radiochimica Acta</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 99 (10), pp.653. </w:t>
             </w:r>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/03067319.2010.520317⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1524/ract.2011.1869⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId145" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01096848v1</w:t>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00849392v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Non-disturbing characterization of natural organic matter (NOM) contained in clay rock pore water by mass spectrometry using electrospray and atmospheric pressure chemical ionization modes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Huclier-Markai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Landesman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3762,51 +3762,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Determination of stability constants between complexing agents and At(I) and At(III) species present at ultra-trace concentrations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Champion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Alliot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Huclier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3921,51 +3921,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles F Montavon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Bouby</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Huclier-Markai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernd Grambow</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4055,51 +4055,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles F Montavon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Markai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solange Ribet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Rabung</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4157,533 +4157,533 @@
                 </w:rPr>
                 <w:t xml:space="preserve">in2p3-00128627v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modeling Metal–Particle Interactions With an Emphasis on Natural Organic Matter</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Experimental evidence for the influence of the excitation wavelength on the value of the equilibrium constant as determined by Time-Resolved Emission Spectroscopy (TRES)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L.K. Koopal</w:t>
+                <w:t xml:space="preserve">I. Billard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles F Montavon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Markai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Galindo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Science and Technology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Radiochimica Acta</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 94, pp.275-282. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1524/ract.2006.94.5.275⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">in2p3-00292036v1</w:t>
+                <w:t xml:space="preserve">in2p3-00107386v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modeling Metal–Particle Interactions With an Emphasis on Natural Organic Matter</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Merdy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId172" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Huclier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L.K. Koopal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Environmental Science and Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2006, 40 (24), pp.7459-7466</w:t>
+              <w:t xml:space="preserve">, 2006, 40, pp.7459-7466</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId171" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02009963v1</w:t>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">in2p3-00292036v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modeling Metal–Particle Interactions With an Emphasis on Natural Organic Matter</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Merdy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luuk Koopal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Huclier</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">L.K. Koopal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Environmental Science and Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2006, 40, pp.7459-7466</w:t>
+              <w:t xml:space="preserve">, 2006, 40 (24), pp.7459-7466</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId173" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">in2p3-00135214v1</w:t>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02009963v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modeling Metal–Particle Interactions With an Emphasis on Natural Organic Matter</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Merdy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId172" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Huclier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L.K. Koopal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Environmental Science and Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2006, 40 (24), pp.7459-7466. </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, 2006, 40, pp.7459-7466</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId174" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02188693v1</w:t>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">in2p3-00135214v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental evidence for the influence of the excitation wavelength on the value of the equilibrium constant as determined by Time-Resolved Emission Spectroscopy (TRES)</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">C. Galindo</w:t>
+                <w:t xml:space="preserve">Modeling Metal–Particle Interactions With an Emphasis on Natural Organic Matter</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patricia Merdy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luuk Koopal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Huclier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Radiochimica Acta</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, 94, pp.275-282. </w:t>
+              <w:t xml:space="preserve">Environmental Science and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 40 (24), pp.7459-7466. </w:t>
             </w:r>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1524/ract.2006.94.5.275⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/es0628203⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId176" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">in2p3-00107386v1</w:t>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02188693v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Study of the interaction between europium (III) and Bacillus subtilis: fixation sites, biosorption modeling and reversibility</w:t>
               </w:r>
@@ -4900,372 +4900,372 @@
                 </w:rPr>
                 <w:t xml:space="preserve">in2p3-00021557v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Complexation studies of Eu(III) with polyacrylic acid either free in solution or adsorbed onto alumina</w:t>
+                <w:t xml:space="preserve">Complexation and luminescence spectroscopic studies of europium (III) with polymaleic acid</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles F Montavon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Markai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Billard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Nehlig</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernd Grambow</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Radiochimica Acta</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2002, 90, pp.689</w:t>
+              <w:t xml:space="preserve">, 2002, 90, pp.289-296</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">in2p3-00025940v1</w:t>
+                <w:t xml:space="preserve">in2p3-00011803v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Complexation Studies of Eu(III) with Alumina-Bound Polymaleic Acid: Effect of Organic Polymer Loading and Metal Ion Concentration</w:t>
+                <w:t xml:space="preserve">Complexation studies of Eu(III) with polyacrylic acid either free in solution or adsorbed onto alumina</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles F Montavon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Markai</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Yves Andres</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernd Grambow</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Science and Technology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Radiochimica Acta</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, 90, pp.689</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/es010312h⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">in2p3-00025948v1</w:t>
+                <w:t xml:space="preserve">in2p3-00025940v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Complexation and luminescence spectroscopic studies of europium (III) with polymaleic acid</w:t>
+                <w:t xml:space="preserve">Complexation Studies of Eu(III) with Alumina-Bound Polymaleic Acid: Effect of Organic Polymer Loading and Metal Ion Concentration</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles F Montavon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Markai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId177" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">A. Nehlig</w:t>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Andres</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernd Grambow</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Radiochimica Acta</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Environmental Science and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, 36, pp.3303-3309. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/es010312h⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId190" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">in2p3-00011803v1</w:t>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">in2p3-00025948v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Communication dans un congrès (22)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -5309,51 +5309,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Thery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyrille Alliot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Huclier-Markai</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10th International Symposium on the Physical, Molecular, Cellular and Medical Aspects of Auger Electron Processes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2023, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5404,51 +5404,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Mazza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Mounier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Alliot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Sinquin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5537,90 +5537,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nanohydrogels et chélates de Gadolinium : sondes IRM hypersensibles fonctionnalisables</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Cadiou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G Rigaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V Gheran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maité Callewaert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Huclier-Markai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées de Chimie de Coordination de la SCF</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2018, Brest, France</w:t>
@@ -5649,51 +5649,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Is there an interest to use deuteron beams to produce nonconventional radionuclides?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Alliot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Audouin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5783,130 +5783,130 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chemical and biological evaluation of scandium(III)-polyaminopolycarboxylate complexes as potential PET agents and radiopharmaceuticals</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Huclier-Markai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Sabatie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solange Ribet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Kubícek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Paris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">WIPR 2010</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2010, Nantes, France. pp.653-662, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1524/ract.2011.1869⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">in2p3-00650137v1</w:t>
@@ -6161,713 +6161,713 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00451259v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Determination of complexation constants between Inorganic ligands and At(I) and At(III) species present at ultra-trace concentrations</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Le projet &amp;quot;Radio-isotopes et Santé&amp;quot; à Subatech</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles F Montavon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Huclier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Champion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId131" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">N. Galland</w:t>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Beasse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Aubreton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Seventh International Conference on nuclear and radiochemistry (NRC7)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2008, Budapest, Hungary</w:t>
+              <w:t xml:space="preserve">Journées Nationales de Radiochimie et Chimie Nucléaire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2008, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00451254v1</w:t>
+                <w:t xml:space="preserve">in2p3-00421203v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le projet &amp;quot;Radio-isotopes et Santé&amp;quot; à Subatech</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Natural organic matter NOM: A challenge for assessing nuclear waste disposal safety in clay</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Markai</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Nationales de Radiochimie et Chimie Nucléaire</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2008, Strasbourg, France</w:t>
+              <w:t xml:space="preserve">International workshop on Modeling of the complexation of radionuclides and humic substances</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2008, Huangshan, China</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId217" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">in2p3-00421203v1</w:t>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">in2p3-00310967v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Natural organic matter NOM: A challenge for assessing nuclear waste disposal safety in clay</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">S. Markai</w:t>
+                <w:t xml:space="preserve">Complexes de scandium pour de nouvelles applications en imagerie médicale et pour le radiomarquage</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Huclier-Markai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles F Montavon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Champion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernd Grambow</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Barbet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International workshop on Modeling of the complexation of radionuclides and humic substances</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2008, Huangshan, China</w:t>
+              <w:t xml:space="preserve">Journées Nationales de Radiochimie et Chimie Nucléaire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2008, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">in2p3-00310967v1</w:t>
+                <w:t xml:space="preserve">in2p3-00421200v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Scandium-DOTA complexe for a new PET/3gamma camera for medical applications and radio labelling studies</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A simulation approach to describe bi-213 radiolabelling on CHX-DTPA-IgG conjugate</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles F Montavon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Faivre-Chauvet</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">F. Bruchertseifer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Champion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">U. Repinc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Huclier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7th International Conference on Nuclear and Radiochemistry</w:t>
+              <w:t xml:space="preserve">Seventh International Conference on Nuclear and Radiochemistry (NRC-7)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2008, Budapest, Hungary</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">in2p3-00292040v1</w:t>
+                <w:t xml:space="preserve">in2p3-00421191v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Complexes de scandium pour de nouvelles applications en imagerie médicale et pour le radiomarquage</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sandrine Huclier-Markai</w:t>
+                <w:t xml:space="preserve">Scandium-DOTA complexe for a new PET/3gamma camera for medical applications and radio labelling studies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Markai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles F Montavon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId130" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernd Grambow</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Faivre-Chauvet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Barbet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Nationales de Radiochimie et Chimie Nucléaire</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2008, Strasbourg, France</w:t>
+              <w:t xml:space="preserve">7th International Conference on Nuclear and Radiochemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2008, Budapest, Hungary</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId223" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">in2p3-00421200v1</w:t>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">in2p3-00292040v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A simulation approach to describe bi-213 radiolabelling on CHX-DTPA-IgG conjugate</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Determination of complexation constants between Inorganic ligands and At(I) and At(III) species present at ultra-trace concentrations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Champion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId226" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Huclier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Deniaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Julienne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Galland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Seventh International Conference on Nuclear and Radiochemistry (NRC-7)</w:t>
+              <w:t xml:space="preserve">Seventh International Conference on nuclear and radiochemistry (NRC7)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2008, Budapest, Hungary</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId224" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">in2p3-00421191v1</w:t>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00451254v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Scandium-DOTA complexe for a new PET/3gamma camera for medical applications and radio labelling studies</w:t>
               </w:r>
@@ -6892,51 +6892,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles F Montavon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernd Grambow</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Faivre-Chauvet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Barbet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7904,51 +7904,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Thery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyrille Alliot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Huclier-Markai</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">23rd International Symposium on Field- and Flow based Separations</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2024, Nantes (France), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7999,51 +7999,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Thery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyrille Alliot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Huclier-Markai</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Symposium On Radiopharmaceuticals Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2022, Nantes (France), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -8068,51 +8068,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">AGuIX modifications for active tumor targeting and radiolabelling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eloise Thomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Truillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8232,51 +8232,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Champion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Huclier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Michel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Galland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -8691,51 +8691,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Field flow fractionation (FFF): practical and experimental aspects</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaetane Lespes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Huclier-Markai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Battu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9022,51 +9022,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="E388D16A"/>
+    <w:nsid w:val="5DF41CA6"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -9253,51 +9253,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/sandrine-huclier" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-1948-6701" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/159657199" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05345840v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyann Larralde" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Pradeau-Ph&#233;lut" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stacy Alves" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Percevault" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Primig" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsomega.5c06191" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04103339v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jafar Sunga Ali" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tanja Tane" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dihara Hossain" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jasmine Wang" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Groveman" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/01496395.2023.2208282" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03466815v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Huclier-Markai" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Alliot" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mattia Mazza" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Reiller" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D1DT03288G" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03187713v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Younes" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Artem Duda" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.chemrestox.0c00503" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03187665v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Mu&#241;oz-Garcia" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Sinquin" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvia Colliec-Jouault" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/md19030174" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03263851v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Mikolajczak" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Huclier-Markai" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Alliot" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Haddad" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Szikra" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s41181-021-00131-2" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03187695v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal E Reiller" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules26041143" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02317372v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Ntsiba" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eloise Thomas" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cs Cutler" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23937/2378-3664.1410027" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02302758v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Barbet" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Huclier&#8208;markai" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pst.1943" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01900710v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alicia Grivaud-Le Du" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle N&#8217;tsiba" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles F Montavon" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Mougin-Degraef" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chroma.2018.08.065" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01900722v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rabha Kerdjoudj" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Chouin" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1089/cbr.2018.2485" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02317378v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Huclier&#8208;markai" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Monteau" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.M. Fernandez" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Vinsot" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernd Grambow" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/rcm.8175" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02908740v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Roux" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Gillet" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Ehret-Sabatier" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic J. Charbonniere" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c6ob02712a" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01617953v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Brandel" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Camerel" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.inorgchem.7b01731" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02430092v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Rigaux" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Gheran" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Callewaert" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Cadiou" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Voicu" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6528/aa5188" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01280135v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miroslav Pniok" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vojt&#283;ch Kub&#237;&#269;ek" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jana Havl&#237;&#269;kov&#225;" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c5dt04084a" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-01201681v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Kerdjoudj" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Michel" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ferid Haddad" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nucmedbio.2015.03.002" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TWHSW8M4-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-02019341v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Sebti" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Brunel" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Aupiais" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c5ra16736a" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01188685v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Audouin" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Barbet" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.C. Bonraisin" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Bosse" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmed.2015.00031" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01070048v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Pniok" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Kub&#237;&#269;ek" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Havl&#237;&#269;kov&#225;" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Kotek" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Sabatie-Gogov&#225;" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201402041" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-LJKKHNC0-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00858352v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.S. Cutler" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H.M. Hennkens" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Sisay" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.S. Jurisson" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/cr3003104" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00681129v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Sabati&#233;-Gogova" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Champion" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Huclier" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Pottier" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aca.2012.01.052" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02009765v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Merdy" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Bonnefoy" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Martias" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Garnier" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00849392v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Sabatie" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solange Ribet" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Kubicek" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Paris" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1524/ract.2011.1869" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tln.hal.science/hal-01096848v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/03067319.2010.520317" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00679679v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Landesman" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Rogniaux" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/rcm.4374" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-R33N9C14-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00433527v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Guittonneau" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdesselam Abdelouas" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ultsonch.2009.08.011" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00382733v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Deniaud" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Asfari" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ica.2008.12.005" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XN7BRHVZ-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00339580v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bouby" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Geckeis" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcis.2008.08.037" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00128627v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Markai" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Rabung" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcis.2006.09.037" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00292036v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.K. Koopal" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02009963v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luuk Koopal" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00135214v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02188693v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/es0628203" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00107386v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Billard" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Galindo" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1524/ract.2006.94.5.275" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00025906v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Markai" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Andres" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0021-9797(03)00096-1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7FNGLZLC-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00021557v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00025940v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00025948v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/es010312h" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-8R2Q9D4V-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00011803v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Nehlig" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04778168v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Thery" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02317349v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Mazza" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Mounier" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Sinquin" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Reiller" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0969-8051(19)30250-1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5F8DLFXD-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02534415v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Cadiou" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Gheran" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mait&#233; Callewaert" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02930789v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0167-8140(16)30100-1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00650137v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Kub&#237;cek" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00450988v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Le Cointe" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan van Der Lee" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00451259v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Galland" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Renault" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Julienne" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00451254v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00421203v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Beasse" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Aubreton" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00310967v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00292040v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Faivre-Chauvet" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00421200v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00421191v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Bruchertseifer" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=U. Repinc" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00292041v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00290011v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00292042v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Deniaud" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00292044v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00290013v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00450923v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00110700v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00110704v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00450982v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04778000v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04777980v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02548293v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Truillet" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Plissonneau" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Boschetti" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Denat" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01159728v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Sabatie-Gogova" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Galland" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00292098v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Le Bizec" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00292050v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00107935v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03763520v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaetane Lespes" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Battu" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Rolland-Sabat&#233;" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.elsevier.com/fr-fr" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-323-85486-3.00005-6" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00291607v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Mokili" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/sandrine-huclier" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-1948-6701" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/159657199" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05345840v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyann Larralde" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Pradeau-Ph&#233;lut" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stacy Alves" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Percevault" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Primig" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsomega.5c06191" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04103339v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jafar Sunga Ali" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tanja Tane" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dihara Hossain" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jasmine Wang" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Groveman" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/01496395.2023.2208282" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03187695v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mattia Mazza" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Alliot" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Sinquin" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvia Colliec-Jouault" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal E Reiller" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules26041143" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03263851v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Mikolajczak" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Huclier-Markai" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Alliot" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Haddad" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Szikra" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s41181-021-00131-2" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03466815v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Huclier-Markai" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Reiller" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D1DT03288G" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03187713v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Younes" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Artem Duda" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.chemrestox.0c00503" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03187665v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Mu&#241;oz-Garcia" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/md19030174" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02302758v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Barbet" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Huclier&#8208;markai" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pst.1943" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02317372v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Ntsiba" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eloise Thomas" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cs Cutler" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23937/2378-3664.1410027" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01900710v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alicia Grivaud-Le Du" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle N&#8217;tsiba" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles F Montavon" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Mougin-Degraef" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chroma.2018.08.065" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01900722v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rabha Kerdjoudj" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Chouin" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1089/cbr.2018.2485" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02317378v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Huclier&#8208;markai" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Monteau" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.M. Fernandez" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Vinsot" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernd Grambow" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/rcm.8175" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02430092v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Rigaux" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Gheran" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Callewaert" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Cadiou" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Voicu" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6528/aa5188" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02908740v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Roux" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Gillet" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Ehret-Sabatier" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic J. Charbonniere" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c6ob02712a" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01617953v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Brandel" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Camerel" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.inorgchem.7b01731" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01280135v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miroslav Pniok" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vojt&#283;ch Kub&#237;&#269;ek" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jana Havl&#237;&#269;kov&#225;" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c5dt04084a" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-02019341v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Sebti" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Brunel" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Aupiais" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c5ra16736a" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-01201681v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Kerdjoudj" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Michel" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ferid Haddad" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nucmedbio.2015.03.002" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TWHSW8M4-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01188685v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Audouin" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Barbet" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.C. Bonraisin" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Bosse" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmed.2015.00031" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01070048v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Pniok" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Kub&#237;&#269;ek" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Havl&#237;&#269;kov&#225;" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Kotek" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Sabatie-Gogov&#225;" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201402041" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-LJKKHNC0-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00858352v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.S. Cutler" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H.M. Hennkens" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Sisay" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.S. Jurisson" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/cr3003104" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00681129v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Sabati&#233;-Gogova" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Champion" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Huclier" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Pottier" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aca.2012.01.052" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02009765v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Merdy" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Bonnefoy" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Martias" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Garnier" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tln.hal.science/hal-01096848v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/03067319.2010.520317" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00849392v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Sabatie" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solange Ribet" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Kubicek" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Paris" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1524/ract.2011.1869" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00679679v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Landesman" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Rogniaux" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/rcm.4374" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-R33N9C14-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00433527v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Guittonneau" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdesselam Abdelouas" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ultsonch.2009.08.011" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00382733v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Deniaud" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Asfari" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ica.2008.12.005" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XN7BRHVZ-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00339580v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bouby" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Geckeis" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcis.2008.08.037" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00128627v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Markai" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Rabung" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcis.2006.09.037" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00107386v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Billard" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Galindo" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1524/ract.2006.94.5.275" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00292036v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.K. Koopal" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02009963v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luuk Koopal" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00135214v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02188693v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/es0628203" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00025906v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Markai" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Andres" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0021-9797(03)00096-1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7FNGLZLC-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00021557v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00011803v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Nehlig" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00025940v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00025948v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/es010312h" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-8R2Q9D4V-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04778168v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Thery" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02317349v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Mazza" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Mounier" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Sinquin" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Reiller" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0969-8051(19)30250-1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5F8DLFXD-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02534415v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Cadiou" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Gheran" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mait&#233; Callewaert" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02930789v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0167-8140(16)30100-1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00650137v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Kub&#237;cek" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00450988v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Le Cointe" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan van Der Lee" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00451259v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Galland" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Renault" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Julienne" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00421203v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Beasse" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Aubreton" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00310967v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00421200v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00421191v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Bruchertseifer" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=U. Repinc" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00292040v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Faivre-Chauvet" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00451254v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00292041v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00290011v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00292042v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Deniaud" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00292044v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00290013v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00450923v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00110700v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00110704v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00450982v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04778000v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04777980v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02548293v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Truillet" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Plissonneau" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Boschetti" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Denat" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01159728v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Sabatie-Gogova" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Galland" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00292098v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Le Bizec" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00292050v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00107935v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03763520v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaetane Lespes" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Battu" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Rolland-Sabat&#233;" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.elsevier.com/fr-fr" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-323-85486-3.00005-6" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00291607v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Mokili" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>