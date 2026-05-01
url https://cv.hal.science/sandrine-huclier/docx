--- v1 (2026-04-06)
+++ v2 (2026-05-01)
@@ -467,980 +467,980 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04103339v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marine Exopolysaccharide Complexed With Scandium Aimed as Theranostic Agents</w:t>
+                <w:t xml:space="preserve">The Uptake and Removal of Uranium by and from Human Teeth</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mattia Mazza</w:t>
+                <w:t xml:space="preserve">Ali Younes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jafar Sunga Ali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Artem Duda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Cyrille Alliot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sylvia Colliec-Jouault</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Pascal E Reiller</w:t>
+                <w:t xml:space="preserve">Sandrine Huclier-Markai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecules</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/molecules26041143⟩</w:t>
+              <w:t xml:space="preserve">Chemical Research in Toxicology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 34 (3), pp.880-891. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.chemrestox.0c00503⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03187695v1</w:t>
+                <w:t xml:space="preserve">hal-03187713v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Production of scandium radionuclides for theranostic applications: towards standardization of quality requirements</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Complexation of europium( iii ) with exopolysaccharides from a marine bacterium envisaged as luminescent probe in a theranostic approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Huclier-Markai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyrille Alliot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mattia Mazza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">R. Mikolajczak</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Pascal Reiller</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EJNMMI Radiopharmacy and Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s41181-021-00131-2⟩</w:t>
+              <w:t xml:space="preserve">Dalton Transactions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 50 (46), pp.17215-17227. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/D1DT03288G⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03263851v1</w:t>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03466815v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Complexation of europium( iii ) with exopolysaccharides from a marine bacterium envisaged as luminescent probe in a theranostic approach</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId26" w:history="1">
+                <w:t xml:space="preserve">Antiproliferative properties of scandium exopolysaccharide complexes on several cancer cell lines</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Javier Muñoz-Garcia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mattia Mazza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyrille Alliot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Sinquin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvia Colliec-Jouault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Dalton Transactions</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/D1DT03288G⟩</w:t>
+              <w:t xml:space="preserve">Marine drugs</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 19 (3), pp.174. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/md19030174⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03466815v1</w:t>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03187665v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Uptake and Removal of Uranium by and from Human Teeth</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Production of scandium radionuclides for theranostic applications: towards standardization of quality requirements</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Mikolajczak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Huclier-Markai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Alliot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ali Younes</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jafar Sunga Ali</w:t>
+                <w:t xml:space="preserve">F. Haddad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Artem Duda</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Sandrine Huclier-Markai</w:t>
+                <w:t xml:space="preserve">D. Szikra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemical Research in Toxicology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 34 (3), pp.880-891. </w:t>
+              <w:t xml:space="preserve">EJNMMI Radiopharmacy and Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 6 (1), pp.19. </w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acs.chemrestox.0c00503⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1186/s41181-021-00131-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03187713v1</w:t>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03263851v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antiproliferative properties of scandium exopolysaccharide complexes on several cancer cell lines</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Marine Exopolysaccharide Complexed With Scandium Aimed as Theranostic Agents</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mattia Mazza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyrille Alliot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Sinquin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvia Colliec-Jouault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Javier Muñoz-Garcia</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Sylvia Colliec-Jouault</w:t>
+                <w:t xml:space="preserve">Pascal E Reiller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Marine drugs</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 19 (3), pp.174. </w:t>
+              <w:t xml:space="preserve">Molecules</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 2021-02-20, 26 (4), pp.1143. </w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/md19030174⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/molecules26041143⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03187665v1</w:t>
+                <w:t xml:space="preserve">hal-03187695v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Equilibrium, affinity, dissociation constants, IC5O: Facts and fantasies</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Multimodal AGuIX® Nanoparticles: Size Characterization by HF5 and Optimization of the Radiolabeling with Various SPECT/PET/Theranostic Tracers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Huclier-Markai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jacques Barbet</w:t>
+                <w:t xml:space="preserve">E. Ntsiba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sandrine Huclier‐markai</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Eloise Thomas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Alliot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cs Cutler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Pharmaceutical Statistics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/pst.1943⟩</w:t>
+              <w:t xml:space="preserve">Int.J.Med.Nano Res.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 6 (1), pp.027. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.23937/2378-3664.1410027⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02302758v1</w:t>
+                <w:t xml:space="preserve">hal-02317372v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multimodal AGuIX® Nanoparticles: Size Characterization by HF5 and Optimization of the Radiolabeling with Various SPECT/PET/Theranostic Tracers</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Equilibrium, affinity, dissociation constants, IC5O: Facts and fantasies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eloise Thomas</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">C. Alliot</w:t>
+                <w:t xml:space="preserve">Jacques Barbet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cs Cutler</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Sandrine Huclier‐markai</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Int.J.Med.Nano Res.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 6 (1), pp.027. </w:t>
+              <w:t xml:space="preserve">Pharmaceutical Statistics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 18 (5), pp.513-525. </w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.23937/2378-3664.1410027⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/pst.1943⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02317372v1</w:t>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02302758v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coupling a gamma-ray detector with asymmetrical flow field flow fractionation (AF4): Application to a drug-delivery system for alpha-therapy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Huclier-Markai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alicia Grivaud-Le Du</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle N’tsiba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gilles F Montavon</w:t>
+                <w:t xml:space="preserve">Gilles Montavon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Mougin-Degraef</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
@@ -1485,64 +1485,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Promising Scandium Radionuclides for Nuclear Medicine: A Review on the Production and Chemistry up to In Vivo Proofs of Concept</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Huclier-Markai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyrille Alliot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rabha Kerdjoudj</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1743,429 +1743,429 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02317378v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterization of Gd loaded chitosan-TPP nanohydrogels by a multi-technique approach combining dynamic light scattering (DLS), asymetrical flow-field-flow-fractionation (AF4) and atomic force microscopy (AFM) and design of positive contrast agents for molecular resonance imaging (MRI)</w:t>
+                <w:t xml:space="preserve">Bifunctional bispidine derivatives for copper-64 labelling and positron emission tomography</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">G Rigaux</w:t>
+                <w:t xml:space="preserve">Amandine Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C Gheran</w:t>
+                <w:t xml:space="preserve">Raphaël Gillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Huclier-Markai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M Callewaert</w:t>
+                <w:t xml:space="preserve">Laurence Ehret-Sabatier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Cadiou</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">S Voicu</w:t>
+                <w:t xml:space="preserve">Loic J. Charbonniere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nanotechnology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/1361-6528/aa5188⟩</w:t>
+              <w:t xml:space="preserve">Organic &amp; Biomolecular Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 15 (6), pp.1475-1483. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/c6ob02712a⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02430092v1</w:t>
+                <w:t xml:space="preserve">hal-02908740v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bifunctional bispidine derivatives for copper-64 labelling and positron emission tomography</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A Bispidol Chelator with a Phosphonate Pendant Arm: Synthesis, Cu(II) Complexation, and (64)Cu Labeling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaël Gillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amandine Roux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémy Brandel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Huclier-Markai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amandine Roux</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Loic J. Charbonniere</w:t>
+                <w:t xml:space="preserve">Franck Camerel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Organic &amp; Biomolecular Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/c6ob02712a⟩</w:t>
+              <w:t xml:space="preserve">Inorganic Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 56 (19), pp.11738-11752. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.inorgchem.7b01731⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02908740v1</w:t>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01617953v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Bispidol Chelator with a Phosphonate Pendant Arm: Synthesis, Cu(II) Complexation, and (64)Cu Labeling</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Amandine Roux</w:t>
+                <w:t xml:space="preserve">Characterization of Gd loaded chitosan-TPP nanohydrogels by a multi-technique approach combining dynamic light scattering (DLS), asymetrical flow-field-flow-fractionation (AF4) and atomic force microscopy (AFM) and design of positive contrast agents for molecular resonance imaging (MRI)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G Rigaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C Gheran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M Callewaert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jérémy Brandel</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Sandrine Huclier-Markai</w:t>
+                <w:t xml:space="preserve">C. Cadiou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Franck Camerel</w:t>
+                <w:t xml:space="preserve">S Voicu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Inorganic Chemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 56 (19), pp.11738-11752. </w:t>
+              <w:t xml:space="preserve">Nanotechnology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 28 (5), pp.055705. </w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acs.inorgchem.7b01731⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1088/1361-6528/aa5188⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01617953v1</w:t>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02430092v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Scandium(III) complexes of monophosphorus acid DOTA analogues: a thermodynamic and radiolabelling study with 44 Sc from cyclotron and from a 44 Ti/ 44 Sc generator †</w:t>
               </w:r>
@@ -2177,51 +2177,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rabha Kerdjoudj</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Miroslav Pniok</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyrille Alliot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vojtěch Kubíček</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2279,329 +2279,329 @@
                 </w:rPr>
                 <w:t xml:space="preserve">inserm-01280135v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A comparative thermodynamic study of the formation of scandium complexes with DTPA and DOTA</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId34" w:history="1">
+                <w:t xml:space="preserve">Cyclotron production of high purity Sc-44m,Sc-44 with deuterons from (CaCO3)-Ca-44 targets</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Alliot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Sebti</w:t>
+                <w:t xml:space="preserve">R. Kerdjoudj</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">B. Brunel</w:t>
+                <w:t xml:space="preserve">Nathalie Michel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Aupiais</w:t>
+                <w:t xml:space="preserve">Ferid Haddad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Huclier-Markai</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">RSC Advances</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 5 (121), pp.99606-99617. </w:t>
+              <w:t xml:space="preserve">Nuclear Medicine and Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 42 (6), pp.524-529. </w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/c5ra16736a⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.nucmedbio.2015.03.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">in2p3-02019341v1</w:t>
+                <w:t xml:space="preserve">hal-01201681v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cyclotron production of high purity Sc-44m,Sc-44 with deuterons from (CaCO3)-Ca-44 targets</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId34" w:history="1">
+                <w:t xml:space="preserve">A comparative thermodynamic study of the formation of scandium complexes with DTPA and DOTA</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Huclier-Markai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Alliot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nathalie Michel</w:t>
+                <w:t xml:space="preserve">J. Sebti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ferid Haddad</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Sandrine Huclier-Markai</w:t>
+                <w:t xml:space="preserve">B. Brunel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Aupiais</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nuclear Medicine and Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.nucmedbio.2015.03.002⟩</w:t>
+              <w:t xml:space="preserve">RSC Advances</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 5 (121), pp.99606-99617. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/c5ra16736a⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01201681v1</w:t>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">in2p3-02019341v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Is there an interest to use deuteron beams to produce non-conventional radionuclides?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Alliot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Audouin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2876,51 +2876,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H.M. Hennkens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Sisay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Huclier-Markai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S.S. Jurisson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2961,576 +2961,576 @@
                 </w:rPr>
                 <w:t xml:space="preserve">in2p3-00858352v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterization of At- species in simple and biological media by high performance anion exchange chromatography coupled to gamma detector.</w:t>
+                <w:t xml:space="preserve">Use of fluorescence spectroscopy and voltammetry for the analysis of metal-organic matter interactions in the New Caledonia lagoon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Sabatié-Gogova</w:t>
+                <w:t xml:space="preserve">Patricia Merdy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julie Champion</w:t>
+                <w:t xml:space="preserve">Aurélie Bonnefoy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Céline Martias</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Garnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Sandrine Huclier</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Analytica Chimica Acta</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">International Journal of Environmental Analytical Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 92 (7), pp.868-893</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">in2p3-00681129v1</w:t>
+                <w:t xml:space="preserve">hal-02009765v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Use of fluorescence spectroscopy and voltammetry for the analysis of metal-organic matter interactions in the New Caledonia lagoon</w:t>
+                <w:t xml:space="preserve">Characterization of At- species in simple and biological media by high performance anion exchange chromatography coupled to gamma detector.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Patricia Merdy</w:t>
+                <w:t xml:space="preserve">A. Sabatié-Gogova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aurélie Bonnefoy</w:t>
+                <w:t xml:space="preserve">Julie Champion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Huclier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Michel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Céline Martias</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">F. Pottier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Environmental Analytical Chemistry</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Analytica Chimica Acta</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 721, pp.182. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.aca.2012.01.052⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02009765v1</w:t>
+                <w:t xml:space="preserve">in2p3-00681129v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Use of fluorescence spectroscopy and voltammetry for the analysis of metal- organic matter interactions in the New Caledonia lagoon</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Chemical and biological evaluation of scandium(III)-polyaminopolycarboxylate complexes as potential PET agents and radiopharmaceuticals</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Huclier-Markai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Sabatie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Solange Ribet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Kubicek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Paris</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Environmental Analytical Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/03067319.2010.520317⟩</w:t>
+              <w:t xml:space="preserve">Radiochimica Acta</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 99 (10), pp.653. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1524/ract.2011.1869⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01096848v1</w:t>
+                <w:t xml:space="preserve">hal-00849392v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chemical and biological evaluation of scandium(III)-polyaminopolycarboxylate complexes as potential PET agents and radiopharmaceuticals</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Use of fluorescence spectroscopy and voltammetry for the analysis of metal- organic matter interactions in the New Caledonia lagoon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patricia Merdy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Bonnefoy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Martias</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Garnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Huclier</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Radiochimica Acta</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, 99 (10), pp.653. </w:t>
+              <w:t xml:space="preserve">International Journal of Environmental Analytical Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 92 (7), pp.868-893. </w:t>
             </w:r>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1524/ract.2011.1869⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1080/03067319.2010.520317⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId141" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00849392v1</w:t>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01096848v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Non-disturbing characterization of natural organic matter (NOM) contained in clay rock pore water by mass spectrometry using electrospray and atmospheric pressure chemical ionization modes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Huclier-Markai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Landesman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3671,51 +3671,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdesselam Abdelouas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernd Grambow</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Huclier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ultrasonics Sonochemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 17, pp.391-398. </w:t>
             </w:r>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3749,77 +3749,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Determination of stability constants between complexing agents and At(I) and At(III) species present at ultra-trace concentrations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Champion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Alliot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Huclier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Deniaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3901,71 +3901,71 @@
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quantitative description and local structures of trivalent metal ions Eu(III) and Cm(III) complexed with polyacrylic acid</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gilles F Montavon</w:t>
+                <w:t xml:space="preserve">Gilles Montavon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Bouby</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Huclier-Markai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernd Grambow</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4035,71 +4035,71 @@
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modeling the complexation properties of mineral-bound organic polyelectrolyte: An attempt at comprehension using the model system alumina/polyacrylic acid/M (M = Eu, Cm, Gd)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gilles F Montavon</w:t>
+                <w:t xml:space="preserve">Gilles Montavon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Markai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solange Ribet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Rabung</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4157,533 +4157,533 @@
                 </w:rPr>
                 <w:t xml:space="preserve">in2p3-00128627v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental evidence for the influence of the excitation wavelength on the value of the equilibrium constant as determined by Time-Resolved Emission Spectroscopy (TRES)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Modeling Metal–Particle Interactions With an Emphasis on Natural Organic Matter</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patricia Merdy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">I. Billard</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">C. Galindo</w:t>
+                <w:t xml:space="preserve">Luuk Koopal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Huclier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Radiochimica Acta</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Environmental Science and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 40 (24), pp.7459-7466</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">in2p3-00107386v1</w:t>
+                <w:t xml:space="preserve">hal-02009963v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modeling Metal–Particle Interactions With an Emphasis on Natural Organic Matter</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Merdy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Huclier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L.K. Koopal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Environmental Science and Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 40, pp.7459-7466</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">in2p3-00292036v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modeling Metal–Particle Interactions With an Emphasis on Natural Organic Matter</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Merdy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId176" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Huclier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L.K. Koopal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Environmental Science and Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2006, 40 (24), pp.7459-7466</w:t>
+              <w:t xml:space="preserve">, 2006, 40, pp.7459-7466</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId175" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02009963v1</w:t>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">in2p3-00135214v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modeling Metal–Particle Interactions With an Emphasis on Natural Organic Matter</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Merdy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luuk Koopal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Huclier</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">L.K. Koopal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Environmental Science and Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2006, 40, pp.7459-7466</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2006, 40 (24), pp.7459-7466. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/es0628203⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId177" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">in2p3-00135214v1</w:t>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02188693v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modeling Metal–Particle Interactions With an Emphasis on Natural Organic Matter</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Sandrine Huclier</w:t>
+                <w:t xml:space="preserve">Experimental evidence for the influence of the excitation wavelength on the value of the equilibrium constant as determined by Time-Resolved Emission Spectroscopy (TRES)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Billard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Montavon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Markai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Galindo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Science and Technology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, 40 (24), pp.7459-7466. </w:t>
+              <w:t xml:space="preserve">Radiochimica Acta</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 94, pp.275-282. </w:t>
             </w:r>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/es0628203⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1524/ract.2006.94.5.275⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId178" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02188693v1</w:t>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">in2p3-00107386v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Study of the interaction between europium (III) and Bacillus subtilis: fixation sites, biosorption modeling and reversibility</w:t>
               </w:r>
@@ -4701,51 +4701,51 @@
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Andres</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gilles F Montavon</w:t>
+                <w:t xml:space="preserve">Gilles Montavon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernd Grambow</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Colloid and Interface Science</w:t>
             </w:r>
@@ -4817,51 +4817,51 @@
                 <w:t xml:space="preserve">Transfer of Eu(III) associated with polymaleic acid to Bacillus subtilis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Markai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gilles F Montavon</w:t>
+                <w:t xml:space="preserve">Gilles Montavon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Andres</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -4900,372 +4900,372 @@
                 </w:rPr>
                 <w:t xml:space="preserve">in2p3-00021557v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Complexation and luminescence spectroscopic studies of europium (III) with polymaleic acid</w:t>
+                <w:t xml:space="preserve">Complexation studies of Eu(III) with polyacrylic acid either free in solution or adsorbed onto alumina</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gilles F Montavon</w:t>
+                <w:t xml:space="preserve">Gilles Montavon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Markai</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">A. Nehlig</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernd Grambow</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Radiochimica Acta</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2002, 90, pp.289-296</w:t>
+              <w:t xml:space="preserve">, 2002, 90, pp.689</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">in2p3-00011803v1</w:t>
+                <w:t xml:space="preserve">in2p3-00025940v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Complexation studies of Eu(III) with polyacrylic acid either free in solution or adsorbed onto alumina</w:t>
+                <w:t xml:space="preserve">Complexation Studies of Eu(III) with Alumina-Bound Polymaleic Acid: Effect of Organic Polymer Loading and Metal Ion Concentration</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gilles F Montavon</w:t>
+                <w:t xml:space="preserve">Gilles Montavon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Markai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Andres</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernd Grambow</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Radiochimica Acta</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Environmental Science and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, 36, pp.3303-3309. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/es010312h⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId188" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">in2p3-00025940v1</w:t>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">in2p3-00025948v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Complexation Studies of Eu(III) with Alumina-Bound Polymaleic Acid: Effect of Organic Polymer Loading and Metal Ion Concentration</w:t>
+                <w:t xml:space="preserve">Complexation and luminescence spectroscopic studies of europium (III) with polymaleic acid</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gilles F Montavon</w:t>
+                <w:t xml:space="preserve">Gilles Montavon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Markai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId182" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Yves Andres</w:t>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Billard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Nehlig</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernd Grambow</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Science and Technology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Radiochimica Acta</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, 90, pp.289-296</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/es010312h⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">in2p3-00025948v1</w:t>
+                <w:t xml:space="preserve">in2p3-00011803v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Communication dans un congrès (22)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -5296,64 +5296,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optimization of the Separating Resin for establishing a 103-Ru/ 103m-Rh Generator</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Thery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyrille Alliot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Huclier-Markai</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10th International Symposium on the Physical, Molecular, Cellular and Medical Aspects of Auger Electron Processes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2023, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5404,51 +5404,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Mazza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Mounier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Alliot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Sinquin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5537,90 +5537,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nanohydrogels et chélates de Gadolinium : sondes IRM hypersensibles fonctionnalisables</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Cadiou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G Rigaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V Gheran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maité Callewaert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Huclier-Markai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées de Chimie de Coordination de la SCF</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2018, Brest, France</w:t>
@@ -5649,51 +5649,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Is there an interest to use deuteron beams to produce nonconventional radionuclides?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Alliot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Audouin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5783,130 +5783,130 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chemical and biological evaluation of scandium(III)-polyaminopolycarboxylate complexes as potential PET agents and radiopharmaceuticals</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Huclier-Markai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Sabatie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Solange Ribet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Kubícek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId143" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Paris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">WIPR 2010</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2010, Nantes, France. pp.653-662, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1524/ract.2011.1869⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">in2p3-00650137v1</w:t>
@@ -5943,70 +5943,70 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Le Cointe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernd Grambow</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Huclier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gilles F Montavon</w:t>
+                <w:t xml:space="preserve">Gilles Montavon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jan van Der Lee</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
@@ -6055,51 +6055,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">How relativistic effects control elemental Astatine chemistry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Galland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Champion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Renault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6161,972 +6161,972 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00451259v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le projet &amp;quot;Radio-isotopes et Santé&amp;quot; à Subatech</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId131" w:history="1">
+                <w:t xml:space="preserve">Determination of complexation constants between Inorganic ligands and At(I) and At(III) species present at ultra-trace concentrations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Champion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Huclier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId130" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">A. Aubreton</w:t>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Deniaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Julienne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Galland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Nationales de Radiochimie et Chimie Nucléaire</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2008, Strasbourg, France</w:t>
+              <w:t xml:space="preserve">Seventh International Conference on nuclear and radiochemistry (NRC7)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2008, Budapest, Hungary</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">in2p3-00421203v1</w:t>
+                <w:t xml:space="preserve">hal-00451254v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Natural organic matter NOM: A challenge for assessing nuclear waste disposal safety in clay</w:t>
+                <w:t xml:space="preserve">Scandium-DOTA complexe for a new PET/3gamma camera for medical applications and radio labelling studies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Markai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Montavon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernd Grambow</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Faivre-Chauvet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Barbet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International workshop on Modeling of the complexation of radionuclides and humic substances</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2008, Huangshan, China</w:t>
+              <w:t xml:space="preserve">7th International Conference on Nuclear and Radiochemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2008, Budapest, Hungary</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId219" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">in2p3-00310967v1</w:t>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">in2p3-00292040v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Complexes de scandium pour de nouvelles applications en imagerie médicale et pour le radiomarquage</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A simulation approach to describe bi-213 radiolabelling on CHX-DTPA-IgG conjugate</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gilles F Montavon</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId130" w:history="1">
+                <w:t xml:space="preserve">Gilles Montavon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Bruchertseifer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Champion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">U. Repinc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Huclier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Nationales de Radiochimie et Chimie Nucléaire</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2008, Strasbourg, France</w:t>
+              <w:t xml:space="preserve">Seventh International Conference on Nuclear and Radiochemistry (NRC-7)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2008, Budapest, Hungary</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId220" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">in2p3-00421200v1</w:t>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">in2p3-00421191v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A simulation approach to describe bi-213 radiolabelling on CHX-DTPA-IgG conjugate</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Complexes de scandium pour de nouvelles applications en imagerie médicale et pour le radiomarquage</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Huclier-Markai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gilles F Montavon</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId130" w:history="1">
+                <w:t xml:space="preserve">Gilles Montavon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Champion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId223" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernd Grambow</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Barbet</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Seventh International Conference on Nuclear and Radiochemistry (NRC-7)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2008, Budapest, Hungary</w:t>
+              <w:t xml:space="preserve">Journées Nationales de Radiochimie et Chimie Nucléaire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2008, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId221" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">in2p3-00421191v1</w:t>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">in2p3-00421200v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Scandium-DOTA complexe for a new PET/3gamma camera for medical applications and radio labelling studies</w:t>
+                <w:t xml:space="preserve">Natural organic matter NOM: A challenge for assessing nuclear waste disposal safety in clay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Markai</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">J. Barbet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7th International Conference on Nuclear and Radiochemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2008, Budapest, Hungary</w:t>
+              <w:t xml:space="preserve">International workshop on Modeling of the complexation of radionuclides and humic substances</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2008, Huangshan, China</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId224" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">in2p3-00292040v1</w:t>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">in2p3-00310967v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Determination of complexation constants between Inorganic ligands and At(I) and At(III) species present at ultra-trace concentrations</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId130" w:history="1">
+                <w:t xml:space="preserve">Le projet &amp;quot;Radio-isotopes et Santé&amp;quot; à Subatech</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Montavon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Huclier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Champion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId131" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">N. Galland</w:t>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Beasse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Aubreton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Seventh International Conference on nuclear and radiochemistry (NRC7)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2008, Budapest, Hungary</w:t>
+              <w:t xml:space="preserve">Journées Nationales de Radiochimie et Chimie Nucléaire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2008, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId226" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00451254v1</w:t>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">in2p3-00421203v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Scandium-DOTA complexe for a new PET/3gamma camera for medical applications and radio labelling studies</w:t>
+                <w:t xml:space="preserve">Complexation properties of Natural Organic Matter</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Markai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gilles F Montavon</w:t>
+                <w:t xml:space="preserve">Gilles Montavon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernd Grambow</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">J. Barbet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Isotopes for Medecine and Industry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2008, Annaheim, United States</w:t>
+              <w:t xml:space="preserve">11èmes Journées Nationales de la Radiochimie / Chimie Nucléaire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2008, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">in2p3-00292041v1</w:t>
+                <w:t xml:space="preserve">in2p3-00290011v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Complexation properties of Natural Organic Matter</w:t>
+                <w:t xml:space="preserve">Scandium-DOTA complexe for a new PET/3gamma camera for medical applications and radio labelling studies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Markai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gilles F Montavon</w:t>
+                <w:t xml:space="preserve">Gilles Montavon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernd Grambow</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Faivre-Chauvet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Barbet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11èmes Journées Nationales de la Radiochimie / Chimie Nucléaire</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2008, Strasbourg, France</w:t>
+              <w:t xml:space="preserve">Isotopes for Medecine and Industry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2008, Annaheim, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">in2p3-00290011v1</w:t>
+                <w:t xml:space="preserve">in2p3-00292041v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Determination of complexation constants between inorganic ligands and At(I) and At(III) species present at ultra-trace concentrations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Champion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Huclier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Deniaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7213,51 +7213,51 @@
                 <w:t xml:space="preserve">Interaction of Eu(III)/Cm(III) with polyacrylic acids : effect of pH</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Markai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gilles F Montavon</w:t>
+                <w:t xml:space="preserve">Gilles Montavon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernd Grambow</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -7338,51 +7338,51 @@
                 <w:t xml:space="preserve">Complexation of trivalent metal ions with polyacrylic acid : effect of pH</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Markai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gilles F Montavon</w:t>
+                <w:t xml:space="preserve">Gilles Montavon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernd Grambow</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10èmes Journées Nationales de la Radiochimie / Chimie Nucléaire</w:t>
             </w:r>
@@ -7420,51 +7420,51 @@
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Are the complexation properties of soluble humic substances and mineral -bound humic substances identical? An attempt of understanding using the model system Alumina/Polyacrylic Acid/M(III) (M=Eu, Cm).</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gilles F Montavon</w:t>
+                <w:t xml:space="preserve">Gilles Montavon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Markai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -7541,51 +7541,51 @@
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Complexation of Eu(IIII) by polyacrylic acid either free in solution or sorbed onto alumina</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gilles F Montavon</w:t>
+                <w:t xml:space="preserve">Gilles Montavon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Markai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -7649,51 +7649,51 @@
                 <w:t xml:space="preserve">Contribution to the understanding of the transfer of Eu (III) between Bacteria and Humic Substances either free in solution or adsorbed onto a mineral phase</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Markai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gilles F Montavon</w:t>
+                <w:t xml:space="preserve">Gilles Montavon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Andres</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -7757,51 +7757,51 @@
                 <w:t xml:space="preserve">Complexation of Eu(III) onto Polymaleic acid either free in solution or sorbed onto alumina.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Markai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gilles F Montavon</w:t>
+                <w:t xml:space="preserve">Gilles Montavon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Andres</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -7891,64 +7891,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Speciation of Ru through A4F-MALS, Spectrophotometry UV-Visible and LDI-TOF for a 103-Ru/103m-Rh generator</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Thery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyrille Alliot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Huclier-Markai</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">23rd International Symposium on Field- and Flow based Separations</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2024, Nantes (France), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7986,64 +7986,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Exploration of the fundamental chemistries of Ru for establishing 103-Ru/103m-Rh Auger generator</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Thery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyrille Alliot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Huclier-Markai</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Symposium On Radiopharmaceuticals Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2022, Nantes (France), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -8068,51 +8068,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">AGuIX modifications for active tumor targeting and radiolabelling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eloise Thomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Truillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8206,77 +8206,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Characterization of At- and AtO+ species in simple media by high performance ion exchange chromatography coupled to gamma detector. Application to astatine speciation in human serum</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrea Sabatie-Gogova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Champion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Huclier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Michel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Galland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -8337,51 +8337,51 @@
                 <w:t xml:space="preserve">Complexation study of trivalent metal ions with Polyacrylic acid using mass spectrometry and fluorescence spectroscopy as speciation tools</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Markai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gilles F Montavon</w:t>
+                <w:t xml:space="preserve">Gilles Montavon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernd Grambow</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -8456,51 +8456,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Characterization of Natural Organic Matter from various origins (river, sea, soil, lagoon) and its interaction with metallic pollutants</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Markai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Merdy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">1st International Workshop on Organic Matter Modeling (WOMM'05)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2005, Toulon, France. 2005</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -8531,51 +8531,51 @@
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Are the complexation properties of soluble humic substances and mineral -bound humic substances identical? An attempt of understanding using the model system Alumina/Polyacrylic Acid/M(III) (M=Eu, Cm)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gilles F Montavon</w:t>
+                <w:t xml:space="preserve">Gilles Montavon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Markai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -8691,51 +8691,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Field flow fractionation (FFF): practical and experimental aspects</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaetane Lespes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Huclier-Markai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Battu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8857,51 +8857,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etat de la réglementation et des pratiques sur les contrôles radiologiques des déchets ménagers dans différents états membres de la communauté européenne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Mokili</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Huclier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Landesman</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -9022,51 +9022,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="5DF41CA6"/>
+    <w:nsid w:val="57CA561A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -9253,51 +9253,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/sandrine-huclier" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-1948-6701" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/159657199" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05345840v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyann Larralde" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Pradeau-Ph&#233;lut" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stacy Alves" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Percevault" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Primig" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsomega.5c06191" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04103339v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jafar Sunga Ali" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tanja Tane" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dihara Hossain" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jasmine Wang" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Groveman" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/01496395.2023.2208282" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03187695v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mattia Mazza" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Alliot" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Sinquin" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvia Colliec-Jouault" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal E Reiller" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules26041143" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03263851v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Mikolajczak" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Huclier-Markai" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Alliot" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Haddad" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Szikra" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s41181-021-00131-2" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03466815v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Huclier-Markai" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Reiller" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D1DT03288G" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03187713v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Younes" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Artem Duda" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.chemrestox.0c00503" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03187665v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Mu&#241;oz-Garcia" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/md19030174" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02302758v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Barbet" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Huclier&#8208;markai" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pst.1943" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02317372v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Ntsiba" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eloise Thomas" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cs Cutler" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23937/2378-3664.1410027" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01900710v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alicia Grivaud-Le Du" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle N&#8217;tsiba" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles F Montavon" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Mougin-Degraef" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chroma.2018.08.065" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01900722v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rabha Kerdjoudj" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Chouin" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1089/cbr.2018.2485" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02317378v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Huclier&#8208;markai" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Monteau" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.M. Fernandez" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Vinsot" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernd Grambow" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/rcm.8175" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02430092v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Rigaux" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Gheran" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Callewaert" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Cadiou" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Voicu" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6528/aa5188" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02908740v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Roux" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Gillet" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Ehret-Sabatier" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic J. Charbonniere" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c6ob02712a" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01617953v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Brandel" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Camerel" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.inorgchem.7b01731" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01280135v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miroslav Pniok" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vojt&#283;ch Kub&#237;&#269;ek" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jana Havl&#237;&#269;kov&#225;" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c5dt04084a" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-02019341v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Sebti" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Brunel" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Aupiais" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c5ra16736a" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-01201681v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Kerdjoudj" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Michel" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ferid Haddad" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nucmedbio.2015.03.002" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TWHSW8M4-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01188685v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Audouin" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Barbet" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.C. Bonraisin" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Bosse" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmed.2015.00031" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01070048v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Pniok" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Kub&#237;&#269;ek" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Havl&#237;&#269;kov&#225;" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Kotek" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Sabatie-Gogov&#225;" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201402041" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-LJKKHNC0-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00858352v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.S. Cutler" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H.M. Hennkens" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Sisay" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.S. Jurisson" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/cr3003104" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00681129v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Sabati&#233;-Gogova" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Champion" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Huclier" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Pottier" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aca.2012.01.052" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02009765v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Merdy" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Bonnefoy" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Martias" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Garnier" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tln.hal.science/hal-01096848v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/03067319.2010.520317" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00849392v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Sabatie" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solange Ribet" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Kubicek" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Paris" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1524/ract.2011.1869" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00679679v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Landesman" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Rogniaux" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/rcm.4374" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-R33N9C14-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00433527v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Guittonneau" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdesselam Abdelouas" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ultsonch.2009.08.011" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00382733v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Deniaud" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Asfari" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ica.2008.12.005" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XN7BRHVZ-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00339580v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bouby" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Geckeis" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcis.2008.08.037" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00128627v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Markai" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Rabung" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcis.2006.09.037" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00107386v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Billard" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Galindo" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1524/ract.2006.94.5.275" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00292036v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.K. Koopal" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02009963v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luuk Koopal" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00135214v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02188693v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/es0628203" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00025906v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Markai" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Andres" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0021-9797(03)00096-1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7FNGLZLC-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00021557v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00011803v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Nehlig" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00025940v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00025948v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/es010312h" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-8R2Q9D4V-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04778168v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Thery" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02317349v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Mazza" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Mounier" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Sinquin" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Reiller" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0969-8051(19)30250-1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5F8DLFXD-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02534415v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Cadiou" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Gheran" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mait&#233; Callewaert" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02930789v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0167-8140(16)30100-1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00650137v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Kub&#237;cek" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00450988v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Le Cointe" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan van Der Lee" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00451259v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Galland" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Renault" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Julienne" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00421203v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Beasse" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Aubreton" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00310967v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00421200v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00421191v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Bruchertseifer" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=U. Repinc" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00292040v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Faivre-Chauvet" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00451254v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00292041v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00290011v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00292042v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Deniaud" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00292044v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00290013v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00450923v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00110700v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00110704v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00450982v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04778000v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04777980v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02548293v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Truillet" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Plissonneau" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Boschetti" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Denat" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01159728v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Sabatie-Gogova" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Galland" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00292098v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Le Bizec" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00292050v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00107935v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03763520v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaetane Lespes" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Battu" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Rolland-Sabat&#233;" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.elsevier.com/fr-fr" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-323-85486-3.00005-6" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00291607v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Mokili" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/sandrine-huclier" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-1948-6701" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/159657199" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05345840v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyann Larralde" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Pradeau-Ph&#233;lut" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stacy Alves" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Percevault" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Primig" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsomega.5c06191" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04103339v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jafar Sunga Ali" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tanja Tane" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dihara Hossain" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jasmine Wang" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Groveman" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/01496395.2023.2208282" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03187713v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Younes" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Artem Duda" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Alliot" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Huclier-Markai" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.chemrestox.0c00503" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03466815v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mattia Mazza" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Reiller" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D1DT03288G" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03187665v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Mu&#241;oz-Garcia" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Sinquin" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvia Colliec-Jouault" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/md19030174" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03263851v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Mikolajczak" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Huclier-Markai" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Alliot" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Haddad" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Szikra" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s41181-021-00131-2" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03187695v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal E Reiller" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules26041143" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02317372v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Ntsiba" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eloise Thomas" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cs Cutler" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23937/2378-3664.1410027" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02302758v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Barbet" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Huclier&#8208;markai" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pst.1943" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01900710v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alicia Grivaud-Le Du" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle N&#8217;tsiba" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Montavon" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Mougin-Degraef" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chroma.2018.08.065" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01900722v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rabha Kerdjoudj" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Chouin" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1089/cbr.2018.2485" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02317378v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Huclier&#8208;markai" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Monteau" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.M. Fernandez" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Vinsot" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernd Grambow" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/rcm.8175" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02908740v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Roux" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Gillet" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Ehret-Sabatier" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic J. Charbonniere" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c6ob02712a" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01617953v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Brandel" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Camerel" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.inorgchem.7b01731" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02430092v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Rigaux" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Gheran" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Callewaert" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Cadiou" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Voicu" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6528/aa5188" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01280135v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miroslav Pniok" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vojt&#283;ch Kub&#237;&#269;ek" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jana Havl&#237;&#269;kov&#225;" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c5dt04084a" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-01201681v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Kerdjoudj" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Michel" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ferid Haddad" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nucmedbio.2015.03.002" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TWHSW8M4-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-02019341v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Sebti" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Brunel" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Aupiais" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c5ra16736a" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01188685v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Audouin" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Barbet" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.C. Bonraisin" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Bosse" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmed.2015.00031" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01070048v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Pniok" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Kub&#237;&#269;ek" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Havl&#237;&#269;kov&#225;" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Kotek" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Sabatie-Gogov&#225;" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201402041" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-LJKKHNC0-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00858352v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.S. Cutler" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H.M. Hennkens" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Sisay" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.S. Jurisson" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/cr3003104" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02009765v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Merdy" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Bonnefoy" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Martias" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Garnier" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Huclier" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00681129v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Sabati&#233;-Gogova" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Champion" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Pottier" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aca.2012.01.052" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00849392v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Sabatie" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solange Ribet" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Kubicek" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Paris" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1524/ract.2011.1869" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tln.hal.science/hal-01096848v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/03067319.2010.520317" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00679679v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Landesman" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Rogniaux" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/rcm.4374" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-R33N9C14-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00433527v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Guittonneau" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdesselam Abdelouas" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ultsonch.2009.08.011" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00382733v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Deniaud" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Asfari" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ica.2008.12.005" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XN7BRHVZ-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00339580v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bouby" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Geckeis" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcis.2008.08.037" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00128627v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Markai" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Rabung" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcis.2006.09.037" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02009963v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luuk Koopal" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00292036v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.K. Koopal" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00135214v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02188693v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/es0628203" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00107386v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Billard" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Galindo" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1524/ract.2006.94.5.275" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00025906v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Markai" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Andres" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0021-9797(03)00096-1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7FNGLZLC-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00021557v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00025940v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00025948v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/es010312h" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-8R2Q9D4V-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00011803v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Nehlig" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04778168v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Thery" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02317349v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Mazza" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Mounier" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Sinquin" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Reiller" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0969-8051(19)30250-1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5F8DLFXD-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02534415v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Cadiou" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Gheran" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mait&#233; Callewaert" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02930789v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0167-8140(16)30100-1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00650137v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Kub&#237;cek" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00450988v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Le Cointe" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan van Der Lee" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00451259v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Galland" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Renault" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Julienne" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00451254v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00292040v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Faivre-Chauvet" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00421191v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Bruchertseifer" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=U. Repinc" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00421200v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00310967v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00421203v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Beasse" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Aubreton" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00290011v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00292041v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00292042v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Deniaud" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00292044v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00290013v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00450923v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00110700v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00110704v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00450982v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04778000v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04777980v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02548293v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Truillet" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Plissonneau" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Boschetti" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Denat" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01159728v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Sabatie-Gogova" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Galland" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00292098v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Le Bizec" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00292050v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00107935v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03763520v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaetane Lespes" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Battu" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Rolland-Sabat&#233;" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.elsevier.com/fr-fr" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-323-85486-3.00005-6" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00291607v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Mokili" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>