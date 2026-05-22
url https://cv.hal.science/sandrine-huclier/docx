--- v2 (2026-05-01)
+++ v3 (2026-05-22)
@@ -106,50 +106,71 @@
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> IdRef : </w:t>
       </w:r>
       <w:hyperlink r:id="rId9" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="#410a8c"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">159657199</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"> cv.identifier.google scholar : </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId10" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="#410a8c"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">https://scholar.google.fr/citations?user=-tmRx_gAAAAJ</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
         <w:spacing w:before="600"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Présentation</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="400"/>
       </w:pPr>
@@ -191,5075 +212,5075 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Natural L-Hexapeptides with Therapeutic Potential for Alzheimer’s Disease and Tauopathies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyann Larralde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucas Pradeau-Phélut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stacy Alves</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Percevault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Primig</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ACS Omega</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1021/acsomega.5c06191⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05345840v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Selectivity and affinity of heavy metals and radiometals for organic biomass: Implications for water remediation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jafar Sunga Ali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tanja Tane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dihara Hossain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jasmine Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Groveman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Separation Science and Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 58 (9), pp.1703-1717. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1080/01496395.2023.2208282⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04103339v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Uptake and Removal of Uranium by and from Human Teeth</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Complexation of europium( iii ) with exopolysaccharides from a marine bacterium envisaged as luminescent probe in a theranostic approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Artem Duda</w:t>
+                <w:t xml:space="preserve">Sandrine Huclier-Markai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyrille Alliot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sandrine Huclier-Markai</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Mattia Mazza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Reiller</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemical Research in Toxicology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.chemrestox.0c00503⟩</w:t>
+              <w:t xml:space="preserve">Dalton Transactions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 50 (46), pp.17215-17227. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/D1DT03288G⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03187713v1</w:t>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03466815v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Complexation of europium( iii ) with exopolysaccharides from a marine bacterium envisaged as luminescent probe in a theranostic approach</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId28" w:history="1">
+                <w:t xml:space="preserve">The Uptake and Removal of Uranium by and from Human Teeth</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ali Younes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jafar Sunga Ali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Artem Duda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyrille Alliot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Huclier-Markai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...35 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Dalton Transactions</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/D1DT03288G⟩</w:t>
+              <w:t xml:space="preserve">Chemical Research in Toxicology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 34 (3), pp.880-891. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.chemrestox.0c00503⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03466815v1</w:t>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03187713v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antiproliferative properties of scandium exopolysaccharide complexes on several cancer cell lines</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Javier Muñoz-Garcia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mattia Mazza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyrille Alliot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Sinquin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvia Colliec-Jouault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Marine drugs</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 19 (3), pp.174. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3390/md19030174⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03187665v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Production of scandium radionuclides for theranostic applications: towards standardization of quality requirements</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Mikolajczak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Huclier-Markai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Alliot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Haddad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Szikra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EJNMMI Radiopharmacy and Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 6 (1), pp.19. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1186/s41181-021-00131-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03263851v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Exopolysaccharide Complexed With Scandium Aimed as Theranostic Agents</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mattia Mazza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyrille Alliot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Sinquin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvia Colliec-Jouault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal E Reiller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Molecules</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 2021-02-20, 26 (4), pp.1143. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3390/molecules26041143⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03187695v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multimodal AGuIX® Nanoparticles: Size Characterization by HF5 and Optimization of the Radiolabeling with Various SPECT/PET/Theranostic Tracers</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Equilibrium, affinity, dissociation constants, IC5O: Facts and fantasies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eloise Thomas</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">C. Alliot</w:t>
+                <w:t xml:space="preserve">Jacques Barbet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cs Cutler</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Sandrine Huclier‐markai</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Int.J.Med.Nano Res.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 6 (1), pp.027. </w:t>
+              <w:t xml:space="preserve">Pharmaceutical Statistics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 18 (5), pp.513-525. </w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.23937/2378-3664.1410027⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/pst.1943⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02317372v1</w:t>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02302758v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Equilibrium, affinity, dissociation constants, IC5O: Facts and fantasies</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Multimodal AGuIX® Nanoparticles: Size Characterization by HF5 and Optimization of the Radiolabeling with Various SPECT/PET/Theranostic Tracers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Huclier-Markai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jacques Barbet</w:t>
+                <w:t xml:space="preserve">E. Ntsiba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sandrine Huclier‐markai</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Eloise Thomas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Alliot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cs Cutler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Pharmaceutical Statistics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/pst.1943⟩</w:t>
+              <w:t xml:space="preserve">Int.J.Med.Nano Res.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 6 (1), pp.027. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.23937/2378-3664.1410027⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02302758v1</w:t>
+                <w:t xml:space="preserve">hal-02317372v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coupling a gamma-ray detector with asymmetrical flow field flow fractionation (AF4): Application to a drug-delivery system for alpha-therapy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Huclier-Markai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alicia Grivaud-Le Du</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle N’tsiba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Montavon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Mougin-Degraef</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Chromatography A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 1573, pp.107 - 114. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.chroma.2018.08.065⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inserm-01900710v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Promising Scandium Radionuclides for Nuclear Medicine: A Review on the Production and Chemistry up to In Vivo Proofs of Concept</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Huclier-Markai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyrille Alliot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rabha Kerdjoudj</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Mougin-Degraef</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Chouin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cancer Biotherapy and Radiopharmaceuticals</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 33 (8), pp.316 - 329. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1089/cbr.2018.2485⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inserm-01900722v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Natural organic matter contained in clay rock pore water: Direct quantification at the molecular level using electrospray ionization mass spectrometry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Huclier‐markai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Monteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A.M. Fernandez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Vinsot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernd Grambow</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Rapid Communications in Mass Spectrometry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 32 (16), pp.1331-1343. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1002/rcm.8175⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02317378v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bifunctional bispidine derivatives for copper-64 labelling and positron emission tomography</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amandine Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël Gillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Huclier-Markai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Ehret-Sabatier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loic J. Charbonniere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Organic &amp; Biomolecular Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 15 (6), pp.1475-1483. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1039/c6ob02712a⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02908740v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Bispidol Chelator with a Phosphonate Pendant Arm: Synthesis, Cu(II) Complexation, and (64)Cu Labeling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaël Gillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Raphaël Gillet</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Amandine Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Brandel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Huclier-Markai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Camerel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Inorganic Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 56 (19), pp.11738-11752. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1021/acs.inorgchem.7b01731⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01617953v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Characterization of Gd loaded chitosan-TPP nanohydrogels by a multi-technique approach combining dynamic light scattering (DLS), asymetrical flow-field-flow-fractionation (AF4) and atomic force microscopy (AFM) and design of positive contrast agents for molecular resonance imaging (MRI)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G Rigaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C Gheran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M Callewaert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Cadiou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S Voicu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nanotechnology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 28 (5), pp.055705. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1088/1361-6528/aa5188⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02430092v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Scandium(III) complexes of monophosphorus acid DOTA analogues: a thermodynamic and radiolabelling study with 44 Sc from cyclotron and from a 44 Ti/ 44 Sc generator †</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rabha Kerdjoudj</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Miroslav Pniok</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyrille Alliot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vojtěch Kubíček</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jana Havlíčková</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dalton Transactions</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 45, pp.1398-1409. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1039/c5dt04084a⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inserm-01280135v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyclotron production of high purity Sc-44m,Sc-44 with deuterons from (CaCO3)-Ca-44 targets</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Alliot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Kerdjoudj</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Michel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ferid Haddad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Huclier-Markai</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nuclear Medicine and Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 42 (6), pp.524-529. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.nucmedbio.2015.03.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01201681v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A comparative thermodynamic study of the formation of scandium complexes with DTPA and DOTA</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Huclier-Markai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Alliot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Sebti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Brunel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Aupiais</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">RSC Advances</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 5 (121), pp.99606-99617. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1039/c5ra16736a⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">in2p3-02019341v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Is there an interest to use deuteron beams to produce non-conventional radionuclides?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Alliot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Audouin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Barbet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A.C. Bonraisin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Bosse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Frontiers in Medicine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 2 (31), pp.1-7. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3389/fmed.2015.00031⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">in2p3-01188685v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thermodynamic and Kinetic Study of Scandium(III) Complexes of DTPA and DOTA: A Step Toward Scandium Radiopharmaceuticals</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Pniok</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Kubíček</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Havlíčková</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Kotek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Sabatie-Gogová</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chemistry - A European Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 20, pp.7944-7955. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1002/chem.201402041⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">in2p3-01070048v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Radiometals for Combined Imaging and Therapy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C.S. Cutler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H.M. Hennkens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Sisay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Huclier-Markai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S.S. Jurisson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chemical Reviews</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 113, pp.858-883. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1021/cr3003104⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">in2p3-00858352v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Use of fluorescence spectroscopy and voltammetry for the analysis of metal-organic matter interactions in the New Caledonia lagoon</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Characterization of At- species in simple and biological media by high performance anion exchange chromatography coupled to gamma detector.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aurélie Bonnefoy</w:t>
+                <w:t xml:space="preserve">A. Sabatié-Gogova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Céline Martias</w:t>
+                <w:t xml:space="preserve">Julie Champion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cédric Garnier</w:t>
+                <w:t xml:space="preserve">Sandrine Huclier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Michel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sandrine Huclier</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">F. Pottier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Environmental Analytical Chemistry</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Analytica Chimica Acta</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 721, pp.182. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.aca.2012.01.052⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId128" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02009765v1</w:t>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">in2p3-00681129v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterization of At- species in simple and biological media by high performance anion exchange chromatography coupled to gamma detector.</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Use of fluorescence spectroscopy and voltammetry for the analysis of metal-organic matter interactions in the New Caledonia lagoon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julie Champion</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId133" w:history="1">
+                <w:t xml:space="preserve">Patricia Merdy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Bonnefoy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Martias</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Garnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Huclier</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Analytica Chimica Acta</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">International Journal of Environmental Analytical Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 92 (7), pp.868-893</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId134" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">in2p3-00681129v1</w:t>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02009765v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chemical and biological evaluation of scandium(III)-polyaminopolycarboxylate complexes as potential PET agents and radiopharmaceuticals</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Huclier-Markai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Sabatie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solange Ribet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Kubicek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Paris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Radiochimica Acta</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 99 (10), pp.653. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1524/ract.2011.1869⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00849392v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Use of fluorescence spectroscopy and voltammetry for the analysis of metal- organic matter interactions in the New Caledonia lagoon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Merdy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Bonnefoy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Martias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Garnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId132" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Huclier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Environmental Analytical Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 92 (7), pp.868-893. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/03067319.2010.520317⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId146" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01096848v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Non-disturbing characterization of natural organic matter (NOM) contained in clay rock pore water by mass spectrometry using electrospray and atmospheric pressure chemical ionization modes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Huclier-Markai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Landesman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Rogniaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Monteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Vinsot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Rapid Communications in Mass Spectrometry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 24, pp.191-202. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1002/rcm.4374⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">in2p3-00679679v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The effect of high power ultrasound on an aqueous suspension of graphite</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Guittonneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdesselam Abdelouas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernd Grambow</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Huclier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ultrasonics Sonochemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 17, pp.391-398. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.ultsonch.2009.08.011⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">in2p3-00433527v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Determination of stability constants between complexing agents and At(I) and At(III) species present at ultra-trace concentrations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Champion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Alliot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Huclier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Deniaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Z. Asfari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Inorganica Chimica Acta</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 362, pp.2654-2661. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.ica.2008.12.005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">in2p3-00382733v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quantitative description and local structures of trivalent metal ions Eu(III) and Cm(III) complexed with polyacrylic acid</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Montavon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Bouby</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Huclier-Markai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernd Grambow</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Geckeis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Colloid and Interface Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 327, pp.324-332. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.jcis.2008.08.037⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">in2p3-00339580v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modeling the complexation properties of mineral-bound organic polyelectrolyte: An attempt at comprehension using the model system alumina/polyacrylic acid/M (M = Eu, Cm, Gd)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Montavon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Markai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solange Ribet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Rabung</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Geckeis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Colloid and Interface Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 305, pp.32-39. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.jcis.2006.09.037⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">in2p3-00128627v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modeling Metal–Particle Interactions With an Emphasis on Natural Organic Matter</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Merdy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId170" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Huclier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L.K. Koopal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Environmental Science and Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2006, 40 (24), pp.7459-7466</w:t>
+              <w:t xml:space="preserve">, 2006, 40, pp.7459-7466</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId169" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02009963v1</w:t>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">in2p3-00292036v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modeling Metal–Particle Interactions With an Emphasis on Natural Organic Matter</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Merdy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luuk Koopal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Huclier</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">L.K. Koopal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Environmental Science and Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2006, 40, pp.7459-7466</w:t>
+              <w:t xml:space="preserve">, 2006, 40 (24), pp.7459-7466</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId171" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">in2p3-00292036v1</w:t>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02009963v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modeling Metal–Particle Interactions With an Emphasis on Natural Organic Matter</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Merdy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Huclier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L.K. Koopal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Environmental Science and Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 40, pp.7459-7466</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">in2p3-00135214v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modeling Metal–Particle Interactions With an Emphasis on Natural Organic Matter</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Merdy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luuk Koopal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Huclier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Environmental Science and Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 40 (24), pp.7459-7466. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/es0628203⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId175" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02188693v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Experimental evidence for the influence of the excitation wavelength on the value of the equilibrium constant as determined by Time-Resolved Emission Spectroscopy (TRES)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I. Billard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Montavon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Markai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Galindo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Radiochimica Acta</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 94, pp.275-282. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1524/ract.2006.94.5.275⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">in2p3-00107386v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Study of the interaction between europium (III) and Bacillus subtilis: fixation sites, biosorption modeling and reversibility</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Markai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Andres</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Montavon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernd Grambow</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Colloid and Interface Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2003, 262 (2), pp.351-361. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/S0021-9797(03)00096-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">in2p3-00025906v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Transfer of Eu(III) associated with polymaleic acid to Bacillus subtilis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Markai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Montavon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Andres</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernd Grambow</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied Radiation and Isotopes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2003, 58, pp.161-168</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">in2p3-00021557v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Complexation studies of Eu(III) with polyacrylic acid either free in solution or adsorbed onto alumina</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Montavon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Markai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernd Grambow</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Radiochimica Acta</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2002, 90, pp.689</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">in2p3-00025940v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Complexation Studies of Eu(III) with Alumina-Bound Polymaleic Acid: Effect of Organic Polymer Loading and Metal Ion Concentration</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Montavon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Markai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Andres</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernd Grambow</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Environmental Science and Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2002, 36, pp.3303-3309. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/es010312h⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId188" w:history="1">
-              <w:r>
-[...29 lines deleted...]
-            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">in2p3-00025948v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Complexation and luminescence spectroscopic studies of europium (III) with polymaleic acid</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Montavon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Markai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I. Billard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Nehlig</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernd Grambow</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Radiochimica Acta</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2002, 90, pp.289-296</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">in2p3-00011803v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -5269,2592 +5290,2592 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optimization of the Separating Resin for establishing a 103-Ru/ 103m-Rh Generator</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Thery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyrille Alliot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Huclier-Markai</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10th International Symposium on the Physical, Molecular, Cellular and Medical Aspects of Auger Electron Processes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2023, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04778168v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Development of scandium-exopolysaccharide complexes as a theranostic tool in bone oncology</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Mazza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Mounier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Alliot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Sinquin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Reiller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">3rd International Symposium on Technetium and Other Radiometals in Chemistry and Medicine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2018, Bressanone, Italy. pp.S22-S23, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/S0969-8051(19)30250-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02317349v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nanohydrogels et chélates de Gadolinium : sondes IRM hypersensibles fonctionnalisables</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Cadiou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G Rigaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V Gheran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maité Callewaert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Huclier-Markai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées de Chimie de Coordination de la SCF</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2018, Brest, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02534415v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Is there an interest to use deuteron beams to produce nonconventional radionuclides?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Alliot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Audouin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Barbet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A.C. Bonraisin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Bosse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ICTR-PHE 2016</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2016, Geneva, Switzerland. pp.S49, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/S0167-8140(16)30100-1⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId206" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02930789v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chemical and biological evaluation of scandium(III)-polyaminopolycarboxylate complexes as potential PET agents and radiopharmaceuticals</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Huclier-Markai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Sabatie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solange Ribet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Kubícek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Paris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">WIPR 2010</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2010, Nantes, France. pp.653-662, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1524/ract.2011.1869⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">in2p3-00650137v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Migration of Uranium in the presence of Natural Organic Matter Colloids in a Sandy Aquifer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Le Cointe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernd Grambow</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Huclier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Montavon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jan van Der Lee</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">MIGRATION 2009 : 12th International Conference on the Chemistry and Migration Behaviour of Actinides and Fission Products in the Geosphere</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, Washington, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00450988v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">How relativistic effects control elemental Astatine chemistry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Galland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Champion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Renault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Julienne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Deniaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">13th International Conference on the Applic. Of Density Functional Theory in Chemistry and Physics (DFT09)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2009, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00451259v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Determination of complexation constants between Inorganic ligands and At(I) and At(III) species present at ultra-trace concentrations</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Natural organic matter NOM: A challenge for assessing nuclear waste disposal safety in clay</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Markai</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Seventh International Conference on nuclear and radiochemistry (NRC7)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2008, Budapest, Hungary</w:t>
+              <w:t xml:space="preserve">International workshop on Modeling of the complexation of radionuclides and humic substances</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2008, Huangshan, China</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId216" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00451254v1</w:t>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">in2p3-00310967v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Scandium-DOTA complexe for a new PET/3gamma camera for medical applications and radio labelling studies</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId61" w:history="1">
+                <w:t xml:space="preserve">Le projet &amp;quot;Radio-isotopes et Santé&amp;quot; à Subatech</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Montavon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Huclier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Champion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Beasse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Aubreton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7th International Conference on Nuclear and Radiochemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2008, Budapest, Hungary</w:t>
+              <w:t xml:space="preserve">Journées Nationales de Radiochimie et Chimie Nucléaire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2008, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId217" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">in2p3-00292040v1</w:t>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">in2p3-00421203v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A simulation approach to describe bi-213 radiolabelling on CHX-DTPA-IgG conjugate</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId136" w:history="1">
+                <w:t xml:space="preserve">Determination of complexation constants between Inorganic ligands and At(I) and At(III) species present at ultra-trace concentrations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Champion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId221" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Huclier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Deniaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Julienne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Galland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Seventh International Conference on Nuclear and Radiochemistry (NRC-7)</w:t>
+              <w:t xml:space="preserve">Seventh International Conference on nuclear and radiochemistry (NRC7)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2008, Budapest, Hungary</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId219" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">in2p3-00421191v1</w:t>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00451254v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Complexes de scandium pour de nouvelles applications en imagerie médicale et pour le radiomarquage</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId61" w:history="1">
+                <w:t xml:space="preserve">Scandium-DOTA complexe for a new PET/3gamma camera for medical applications and radio labelling studies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Markai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Montavon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId136" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernd Grambow</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Faivre-Chauvet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Barbet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Nationales de Radiochimie et Chimie Nucléaire</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2008, Strasbourg, France</w:t>
+              <w:t xml:space="preserve">7th International Conference on Nuclear and Radiochemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2008, Budapest, Hungary</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">in2p3-00421200v1</w:t>
+                <w:t xml:space="preserve">in2p3-00292040v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Natural organic matter NOM: A challenge for assessing nuclear waste disposal safety in clay</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">S. Markai</w:t>
+                <w:t xml:space="preserve">Complexes de scandium pour de nouvelles applications en imagerie médicale et pour le radiomarquage</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Huclier-Markai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Montavon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Champion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernd Grambow</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Barbet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International workshop on Modeling of the complexation of radionuclides and humic substances</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2008, Huangshan, China</w:t>
+              <w:t xml:space="preserve">Journées Nationales de Radiochimie et Chimie Nucléaire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2008, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId223" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">in2p3-00310967v1</w:t>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">in2p3-00421200v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le projet &amp;quot;Radio-isotopes et Santé&amp;quot; à Subatech</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId61" w:history="1">
+                <w:t xml:space="preserve">A simulation approach to describe bi-213 radiolabelling on CHX-DTPA-IgG conjugate</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Montavon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Bruchertseifer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Champion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">U. Repinc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Huclier</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">A. Aubreton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Nationales de Radiochimie et Chimie Nucléaire</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2008, Strasbourg, France</w:t>
+              <w:t xml:space="preserve">Seventh International Conference on Nuclear and Radiochemistry (NRC-7)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2008, Budapest, Hungary</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId224" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">in2p3-00421203v1</w:t>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">in2p3-00421191v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Complexation properties of Natural Organic Matter</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Markai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Montavon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernd Grambow</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">11èmes Journées Nationales de la Radiochimie / Chimie Nucléaire</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2008, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">in2p3-00290011v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Scandium-DOTA complexe for a new PET/3gamma camera for medical applications and radio labelling studies</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Determination of complexation constants between inorganic ligands and At(I) and At(III) species present at ultra-trace concentrations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Champion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Huclier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Deniaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Julienne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Galland</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Isotopes for Medecine and Industry</w:t>
+              <w:t xml:space="preserve">Isotopes for Medicine and Industry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2008, Annaheim, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId228" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">in2p3-00292041v1</w:t>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">in2p3-00292042v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Determination of complexation constants between inorganic ligands and At(I) and At(III) species present at ultra-trace concentrations</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Scandium-DOTA complexe for a new PET/3gamma camera for medical applications and radio labelling studies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Markai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Montavon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernd Grambow</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Faivre-Chauvet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Barbet</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Isotopes for Medicine and Industry</w:t>
+              <w:t xml:space="preserve">Isotopes for Medecine and Industry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2008, Annaheim, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId229" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">in2p3-00292042v1</w:t>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">in2p3-00292041v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Interaction of Eu(III)/Cm(III) with polyacrylic acids : effect of pH</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Markai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Montavon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernd Grambow</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Rabung</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Bouby</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">MIGRATION 2007 : 11th International Conference on the Chemistry and Migration Behaviour of Actinides and Fission Products in the Geosphere</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2007, Munich, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">in2p3-00292044v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Complexation of trivalent metal ions with polyacrylic acid : effect of pH</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Markai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Montavon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernd Grambow</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10èmes Journées Nationales de la Radiochimie / Chimie Nucléaire</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2006, Avignon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">in2p3-00290013v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Are the complexation properties of soluble humic substances and mineral -bound humic substances identical? An attempt of understanding using the model system Alumina/Polyacrylic Acid/M(III) (M=Eu, Cm).</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Montavon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Markai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Rabung</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Geckeis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernd Grambow</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">WOMM, 2005</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2005, Toulon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00450923v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Complexation of Eu(IIII) by polyacrylic acid either free in solution or sorbed onto alumina</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Montavon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Markai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernd Grambow</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Migration</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2001, Bregenz, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">in2p3-00110700v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Contribution to the understanding of the transfer of Eu (III) between Bacteria and Humic Substances either free in solution or adsorbed onto a mineral phase</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Markai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Montavon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Andres</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernd Grambow</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Migration</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2001, Bregenz, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">in2p3-00110704v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Complexation of Eu(III) onto Polymaleic acid either free in solution or sorbed onto alumina.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Markai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Montavon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Andres</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernd Grambow</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">5th International Conference on Nuclear and Radiochemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2000, Switzerland. pp.656</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00450982v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -7864,797 +7885,797 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Speciation of Ru through A4F-MALS, Spectrophotometry UV-Visible and LDI-TOF for a 103-Ru/103m-Rh generator</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Thery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyrille Alliot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Huclier-Markai</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">23rd International Symposium on Field- and Flow based Separations</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2024, Nantes (France), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04778000v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Exploration of the fundamental chemistries of Ru for establishing 103-Ru/103m-Rh Auger generator</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Thery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyrille Alliot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Huclier-Markai</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Symposium On Radiopharmaceuticals Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2022, Nantes (France), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04777980v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">AGuIX modifications for active tumor targeting and radiolabelling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eloise Thomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Truillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Plissonneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Boschetti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Denat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">COST TD1004 Action Theranostics Imaging and Therapy: An Action to Develop Novel Nanosized Systems for Imaging-Guided Drug Delivery</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2014, Istanbul, Turkey</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02548293v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Characterization of At- and AtO+ species in simple media by high performance ion exchange chromatography coupled to gamma detector. Application to astatine speciation in human serum</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrea Sabatie-Gogova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Champion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Huclier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Michel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Galland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">NRC-8, EuCheMS International Conference on Nuclear and Radiochemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2012, Como, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">in2p3-01159728v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Complexation study of trivalent metal ions with Polyacrylic acid using mass spectrometry and fluorescence spectroscopy as speciation tools</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Markai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Montavon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernd Grambow</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Monteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Le Bizec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">23èmes Journées Françaises de Spectrométrie de Masse, 4èmes Journées de la Société Française des Isotopes Stables</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2006, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">in2p3-00292098v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Characterization of Natural Organic Matter from various origins (river, sea, soil, lagoon) and its interaction with metallic pollutants</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Markai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Merdy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">1st International Workshop on Organic Matter Modeling (WOMM'05)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2005, Toulon, France. 2005</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">in2p3-00292050v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Are the complexation properties of soluble humic substances and mineral -bound humic substances identical? An attempt of understanding using the model system Alumina/Polyacrylic Acid/M(III) (M=Eu, Cm)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Montavon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Markai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Rabung</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Geckeis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernd Grambow</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">1st International Workshop on Organic Matter Modeling (WOMM'05)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2005, Toulon, France. 2005</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">in2p3-00107935v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -8664,163 +8685,163 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Field flow fractionation (FFF): practical and experimental aspects</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaetane Lespes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Huclier-Markai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Battu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Rolland-Sabaté</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Catia Contado. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Particle Separation Techniques. Fundamentals, Instrumentation, and Selected Applications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId255" w:history="1">
+            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elsevier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.621-657, 2022, 978-0-323-85486-3. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId256" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/B978-0-323-85486-3.00005-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03763520v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -8830,131 +8851,131 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId257" w:history="1">
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etat de la réglementation et des pratiques sur les contrôles radiologiques des déchets ménagers dans différents états membres de la communauté européenne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Mokili</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Huclier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Landesman</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2005</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId258" w:history="1">
-              <w:r>
-[...50 lines deleted...]
-            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">in2p3-00291607v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId259"/>
+      <w:footerReference w:type="default" r:id="rId260"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -9022,51 +9043,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="57CA561A"/>
+    <w:nsid w:val="436C0D67"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -9253,51 +9274,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/sandrine-huclier" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-1948-6701" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/159657199" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05345840v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyann Larralde" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Pradeau-Ph&#233;lut" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stacy Alves" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Percevault" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Primig" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsomega.5c06191" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04103339v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jafar Sunga Ali" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tanja Tane" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dihara Hossain" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jasmine Wang" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Groveman" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/01496395.2023.2208282" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03187713v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Younes" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Artem Duda" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Alliot" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Huclier-Markai" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.chemrestox.0c00503" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03466815v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mattia Mazza" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Reiller" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D1DT03288G" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03187665v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Mu&#241;oz-Garcia" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Sinquin" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvia Colliec-Jouault" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/md19030174" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03263851v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Mikolajczak" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Huclier-Markai" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Alliot" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Haddad" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Szikra" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s41181-021-00131-2" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03187695v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal E Reiller" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules26041143" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02317372v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Ntsiba" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eloise Thomas" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cs Cutler" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23937/2378-3664.1410027" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02302758v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Barbet" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Huclier&#8208;markai" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pst.1943" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01900710v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alicia Grivaud-Le Du" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle N&#8217;tsiba" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Montavon" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Mougin-Degraef" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chroma.2018.08.065" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01900722v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rabha Kerdjoudj" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Chouin" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1089/cbr.2018.2485" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02317378v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Huclier&#8208;markai" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Monteau" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.M. Fernandez" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Vinsot" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernd Grambow" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/rcm.8175" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02908740v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Roux" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Gillet" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Ehret-Sabatier" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic J. Charbonniere" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c6ob02712a" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01617953v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Brandel" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Camerel" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.inorgchem.7b01731" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02430092v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Rigaux" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Gheran" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Callewaert" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Cadiou" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Voicu" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6528/aa5188" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01280135v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miroslav Pniok" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vojt&#283;ch Kub&#237;&#269;ek" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jana Havl&#237;&#269;kov&#225;" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c5dt04084a" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-01201681v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Kerdjoudj" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Michel" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ferid Haddad" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nucmedbio.2015.03.002" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TWHSW8M4-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-02019341v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Sebti" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Brunel" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Aupiais" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c5ra16736a" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01188685v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Audouin" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Barbet" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.C. Bonraisin" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Bosse" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmed.2015.00031" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01070048v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Pniok" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Kub&#237;&#269;ek" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Havl&#237;&#269;kov&#225;" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Kotek" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Sabatie-Gogov&#225;" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201402041" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-LJKKHNC0-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00858352v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.S. Cutler" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H.M. Hennkens" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Sisay" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.S. Jurisson" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/cr3003104" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02009765v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Merdy" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Bonnefoy" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Martias" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Garnier" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Huclier" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00681129v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Sabati&#233;-Gogova" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Champion" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Pottier" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aca.2012.01.052" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00849392v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Sabatie" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solange Ribet" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Kubicek" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Paris" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1524/ract.2011.1869" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tln.hal.science/hal-01096848v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/03067319.2010.520317" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00679679v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Landesman" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Rogniaux" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/rcm.4374" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-R33N9C14-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00433527v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Guittonneau" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdesselam Abdelouas" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ultsonch.2009.08.011" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00382733v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Deniaud" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Asfari" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ica.2008.12.005" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XN7BRHVZ-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00339580v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bouby" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Geckeis" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcis.2008.08.037" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00128627v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Markai" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Rabung" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcis.2006.09.037" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02009963v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luuk Koopal" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00292036v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.K. Koopal" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00135214v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02188693v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/es0628203" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00107386v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Billard" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Galindo" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1524/ract.2006.94.5.275" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00025906v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Markai" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Andres" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0021-9797(03)00096-1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7FNGLZLC-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00021557v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00025940v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00025948v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/es010312h" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-8R2Q9D4V-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00011803v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Nehlig" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04778168v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Thery" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02317349v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Mazza" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Mounier" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Sinquin" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Reiller" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0969-8051(19)30250-1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5F8DLFXD-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02534415v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Cadiou" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Gheran" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mait&#233; Callewaert" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02930789v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0167-8140(16)30100-1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00650137v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Kub&#237;cek" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00450988v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Le Cointe" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan van Der Lee" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00451259v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Galland" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Renault" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Julienne" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00451254v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00292040v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Faivre-Chauvet" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00421191v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Bruchertseifer" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=U. Repinc" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00421200v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00310967v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00421203v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Beasse" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Aubreton" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00290011v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00292041v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00292042v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Deniaud" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00292044v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00290013v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00450923v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00110700v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00110704v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00450982v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04778000v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04777980v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02548293v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Truillet" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Plissonneau" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Boschetti" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Denat" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01159728v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Sabatie-Gogova" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Galland" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00292098v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Le Bizec" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00292050v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00107935v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03763520v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaetane Lespes" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Battu" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Rolland-Sabat&#233;" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.elsevier.com/fr-fr" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-323-85486-3.00005-6" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00291607v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Mokili" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/sandrine-huclier" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-1948-6701" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/159657199" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scholar.google.com/citations?user=https://scholar.google.fr/citations?user=-tmRx_gAAAAJ" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05345840v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyann Larralde" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Pradeau-Ph&#233;lut" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stacy Alves" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Percevault" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Primig" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsomega.5c06191" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04103339v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jafar Sunga Ali" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tanja Tane" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dihara Hossain" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jasmine Wang" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Groveman" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/01496395.2023.2208282" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03466815v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Huclier-Markai" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Alliot" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mattia Mazza" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Reiller" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D1DT03288G" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03187713v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Younes" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Artem Duda" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.chemrestox.0c00503" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03187665v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Mu&#241;oz-Garcia" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Sinquin" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvia Colliec-Jouault" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/md19030174" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03263851v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Mikolajczak" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Huclier-Markai" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Alliot" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Haddad" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Szikra" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s41181-021-00131-2" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03187695v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal E Reiller" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules26041143" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02302758v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Barbet" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Huclier&#8208;markai" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pst.1943" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02317372v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Ntsiba" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eloise Thomas" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cs Cutler" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23937/2378-3664.1410027" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01900710v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alicia Grivaud-Le Du" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle N&#8217;tsiba" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Montavon" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Mougin-Degraef" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chroma.2018.08.065" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01900722v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rabha Kerdjoudj" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Chouin" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1089/cbr.2018.2485" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02317378v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Huclier&#8208;markai" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Monteau" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.M. Fernandez" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Vinsot" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernd Grambow" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/rcm.8175" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02908740v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Roux" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Gillet" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Ehret-Sabatier" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic J. Charbonniere" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c6ob02712a" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01617953v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Brandel" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Camerel" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.inorgchem.7b01731" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02430092v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Rigaux" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Gheran" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Callewaert" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Cadiou" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Voicu" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6528/aa5188" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01280135v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miroslav Pniok" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vojt&#283;ch Kub&#237;&#269;ek" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jana Havl&#237;&#269;kov&#225;" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c5dt04084a" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-01201681v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Kerdjoudj" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Michel" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ferid Haddad" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nucmedbio.2015.03.002" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TWHSW8M4-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-02019341v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Sebti" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Brunel" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Aupiais" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c5ra16736a" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01188685v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Audouin" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Barbet" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.C. Bonraisin" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Bosse" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmed.2015.00031" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01070048v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Pniok" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Kub&#237;&#269;ek" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Havl&#237;&#269;kov&#225;" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Kotek" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Sabatie-Gogov&#225;" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201402041" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-LJKKHNC0-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00858352v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.S. Cutler" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H.M. Hennkens" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Sisay" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.S. Jurisson" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/cr3003104" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00681129v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Sabati&#233;-Gogova" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Champion" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Huclier" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Pottier" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aca.2012.01.052" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02009765v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Merdy" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Bonnefoy" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Martias" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Garnier" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00849392v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Sabatie" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solange Ribet" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Kubicek" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Paris" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1524/ract.2011.1869" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tln.hal.science/hal-01096848v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/03067319.2010.520317" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00679679v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Landesman" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Rogniaux" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/rcm.4374" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-R33N9C14-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00433527v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Guittonneau" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdesselam Abdelouas" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ultsonch.2009.08.011" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00382733v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Deniaud" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Asfari" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ica.2008.12.005" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XN7BRHVZ-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00339580v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bouby" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Geckeis" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcis.2008.08.037" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00128627v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Markai" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Rabung" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcis.2006.09.037" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00292036v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.K. Koopal" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02009963v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luuk Koopal" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00135214v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02188693v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/es0628203" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00107386v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Billard" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Galindo" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1524/ract.2006.94.5.275" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00025906v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Markai" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Andres" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0021-9797(03)00096-1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7FNGLZLC-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00021557v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00025940v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00025948v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/es010312h" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-8R2Q9D4V-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00011803v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Nehlig" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04778168v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Thery" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02317349v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Mazza" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Mounier" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Sinquin" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Reiller" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0969-8051(19)30250-1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5F8DLFXD-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02534415v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Cadiou" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Gheran" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mait&#233; Callewaert" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02930789v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0167-8140(16)30100-1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00650137v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Kub&#237;cek" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00450988v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Le Cointe" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan van Der Lee" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00451259v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Galland" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Renault" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Julienne" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00310967v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00421203v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Beasse" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Aubreton" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00451254v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00292040v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Faivre-Chauvet" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00421200v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00421191v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Bruchertseifer" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=U. Repinc" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00290011v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00292042v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Deniaud" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00292041v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00292044v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00290013v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00450923v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00110700v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00110704v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00450982v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04778000v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04777980v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02548293v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Truillet" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Plissonneau" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Boschetti" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Denat" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01159728v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Sabatie-Gogova" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Galland" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00292098v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Le Bizec" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00292050v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00107935v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03763520v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaetane Lespes" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Battu" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Rolland-Sabat&#233;" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.elsevier.com/fr-fr" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-323-85486-3.00005-6" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00291607v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Mokili" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>