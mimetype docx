--- v0 (2026-03-21)
+++ v1 (2026-04-12)
@@ -636,295 +636,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04584510v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structure, Dynamics, and Impact of Replication Stress–Induced Structural Variants in Hepatocellular Carcinoma</w:t>
+                <w:t xml:space="preserve">Identification of Modulators of the C. elegans Aryl Hydrocarbon Receptor and Characterization of Transcriptomic and Metabolic AhR-1 Profiles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quentin Bayard</w:t>
+                <w:t xml:space="preserve">Lucie Larigot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Cordier</w:t>
+                <w:t xml:space="preserve">Linh-Chi Bui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Camille Péneau</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Sandrine Imbeaud</w:t>
+                <w:t xml:space="preserve">Marine de Bouvier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Theo Z Hirsch</w:t>
+                <w:t xml:space="preserve">Ophélie Pierre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégory Pinon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cancer Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1158/0008-5472.CAN-21-3665⟩</w:t>
+              <w:t xml:space="preserve">Antioxidants </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 11 (5), pp.1030. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/antiox11051030⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04148002v1</w:t>
+                <w:t xml:space="preserve">hal-03745310v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identification of Modulators of the C. elegans Aryl Hydrocarbon Receptor and Characterization of Transcriptomic and Metabolic AhR-1 Profiles</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Structure, Dynamics, and Impact of Replication Stress–Induced Structural Variants in Hepatocellular Carcinoma</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Linh-Chi Bui</w:t>
+                <w:t xml:space="preserve">Quentin Bayard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marine de Bouvier</w:t>
+                <w:t xml:space="preserve">Pierre Cordier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ophélie Pierre</w:t>
+                <w:t xml:space="preserve">Camille Péneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Imbeaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Grégory Pinon</w:t>
+                <w:t xml:space="preserve">Theo Z Hirsch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Antioxidants </w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 11 (5), pp.1030. </w:t>
+              <w:t xml:space="preserve">Cancer Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 82 (8), pp.1470-1481. </w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/antiox11051030⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1158/0008-5472.CAN-21-3665⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03745310v1</w:t>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04148002v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Release of infectious virus and cytokines in nasopharyngeal swabs from individuals infected with non-alpha or alpha SARS-CoV-2 variants: an observational retrospective study</w:t>
               </w:r>
@@ -1044,90 +1044,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hepatitis B virus integrations promote local and distant oncogenic driver alterations in hepatocellular carcinoma</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Péneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Imbeaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tiziana La Bella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Theo Z Hirsch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefano Caruso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -1325,90 +1325,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">DNA Methylation Signatures Reveal the Diversity of Processes Remodeling Hepatocellular Carcinoma Methylomes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léa Meunier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Theo Z Hirsch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefano Caruso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Imbeaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Bayard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Hepatology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, In press, </w:t>
@@ -1446,51 +1446,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Recurrent chromosomal rearrangements of ROS1 , FRK and IL6 activating JAK/STAT pathway in inflammatory hepatocellular adenomas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Bayard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefano Caruso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2142,51 +2142,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tiziana La Bella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Imbeaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Péneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Iadh Mami</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2461,51 +2461,51 @@
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bénédicte Noblet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Hepatology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2019, </w:t>
+              <w:t xml:space="preserve">, 2019, 72 (5), pp.924-936. </w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.jhep.2019.12.006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
@@ -2780,295 +2780,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02648451v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mutational signatures reveal the dynamic interplay of risk factors and cellular processes during liver tumorigenesis</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Jean-Frédéric Blanc</w:t>
+                <w:t xml:space="preserve">Proliferation markers are associated with MET expression in hepatocellular carcinoma and predict tivantinib sensitivity in vitro</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandra Rebouissou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tiziana La Bella</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samia Rekik</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Imbeaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anna-Line Calatayud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Communications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41467-017-01358-x⟩</w:t>
+              <w:t xml:space="preserve">Clinical Cancer Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 23 (15), pp.4364-4375. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1158/1078-0432.CCR-16-3118⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">cea-04506601v1</w:t>
+                <w:t xml:space="preserve">inserm-02450533v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Proliferation markers are associated with MET expression in hepatocellular carcinoma and predict tivantinib sensitivity in vitro</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Anna-Line Calatayud</w:t>
+                <w:t xml:space="preserve">Mutational signatures reveal the dynamic interplay of risk factors and cellular processes during liver tumorigenesis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Letouzé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jayendra Shinde</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Victor Renault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabrielle Couchy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Frédéric Blanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Clinical Cancer Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 23 (15), pp.4364-4375. </w:t>
+              <w:t xml:space="preserve">Nature Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 8 (1), pp.1315. </w:t>
             </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1158/1078-0432.CCR-16-3118⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/s41467-017-01358-x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-02450533v1</w:t>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">cea-04506601v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Molecular Classification of Hepatocellular Adenoma Associates With Risk Factors, Bleeding, and Malignant Transformation</w:t>
               </w:r>
@@ -3214,51 +3214,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kornelius Schulze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Imbeaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Letouzé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludmil B Alexandrov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3986,295 +3986,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01173782v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">SMARCA2 and other genome-wide supported schizophrenia-associated genes: regulation by REST/NRSF, network organization and primate-specific evolution</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Sandrine Imbeaud</w:t>
+                <w:t xml:space="preserve">Loss of Hepatocyte Nuclear Factor 1 alpha Function in Human Hepatocellular Adenomas Leads to Aberrant Activation of Signaling Pathways Involved in Tumorigenesis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Pelletier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandra Rebouissou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Paris</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estelle Rathahao-Paris</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisabeth Perdu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Human Molecular Genetics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/hmg/ddq184⟩</w:t>
+              <w:t xml:space="preserve">Hepatology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 51 (2), pp.557-566. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/hep.23362⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">pasteur-02875023v1</w:t>
+                <w:t xml:space="preserve">hal-04075108v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Loss of Hepatocyte Nuclear Factor 1 alpha Function in Human Hepatocellular Adenomas Leads to Aberrant Activation of Signaling Pathways Involved in Tumorigenesis</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Elisabeth Perdu</w:t>
+                <w:t xml:space="preserve">SMARCA2 and other genome-wide supported schizophrenia-associated genes: regulation by REST/NRSF, network organization and primate-specific evolution</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Loe-Mie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aude-Marie Lepagnol-Bestel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Maussion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adi Doron-Faigenboim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Imbeaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Hepatology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/hep.23362⟩</w:t>
+              <w:t xml:space="preserve">Human Molecular Genetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 19 (14), pp.2841-2857. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/hmg/ddq184⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId162" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04075108v1</w:t>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">pasteur-02875023v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A general framework for optimization of probes for gene expression microarray and its application to the fungus Podospora anserina.</w:t>
               </w:r>
@@ -4394,77 +4394,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">DYRK1A interacts with the REST/NRSF-SWI/SNF chromatin remodelling complex to deregulate gene clusters involved in the neuronal phenotypic traits of Down syndrome</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aude-Marie Lepagnol-Bestel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnes Zvara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Maussion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Quignon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4802,429 +4802,429 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02664638v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frequent in-frame somatic deletions activate gp130 in inflammatory hepatocellular tumours.</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Global analysis of extracytoplasmic stress signaling in Escherichia coli</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mohamed Amessou</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Gabrielle Couchy</w:t>
+                <w:t xml:space="preserve">Stéphanie Bury-Moné</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Karine Poussin</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Sandrine Imbeaud</w:t>
+                <w:t xml:space="preserve">Yanoura Nomane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nancie Reymond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Barbet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Jacquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/nature07475⟩</w:t>
+              <w:t xml:space="preserve">PLoS Genetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 5 (9), pp.e1000651. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pgen.1000651⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inserm-04075109v1</w:t>
+                <w:t xml:space="preserve">hal-00418796v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Global analysis of extracytoplasmic stress signaling in Escherichia coli</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Nancie Reymond</w:t>
+                <w:t xml:space="preserve">Frequent in-frame somatic deletions activate gp130 in inflammatory hepatocellular tumours.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandra Rebouissou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Romain Barbet</w:t>
+                <w:t xml:space="preserve">Mohamed Amessou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabrielle Couchy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eric Jacquet</w:t>
+                <w:t xml:space="preserve">Karine Poussin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Imbeaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS Genetics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, 5 (9), pp.e1000651. </w:t>
+              <w:t xml:space="preserve">Nature</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 457 (7226), pp.200-4. </w:t>
             </w:r>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1371/journal.pgen.1000651⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/nature07475⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId190" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00418796v1</w:t>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-00340859v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frequent in-frame somatic deletions activate gp130 in inflammatory hepatocellular tumours.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Rebouissou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Amessou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabrielle Couchy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Poussin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Imbeaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nature</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 457 (7226), pp.200-4. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1038/nature07475⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inserm-00340859v1</w:t>
+                <w:t xml:space="preserve">inserm-04075109v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The beta-catenin pathway is activated in focal nodular hyperplasia but not in cirrhotic FNH-like nodules.</w:t>
               </w:r>
@@ -7532,51 +7532,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05503107v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Nault" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Campani" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Theo Z. Hirsch" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ethan Neumann" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Waqar Arif" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhep.2026.01.015" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04941892v3" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederique Bidard" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Grognet" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Lelandais" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Imbeaud" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Muchielli" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24072/pcjournal.574" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04786989v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabrielle Couchy" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Ziol" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Theo Hirsch" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/gutjnl-2024-331956" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-04584510v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Roehrig" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Pire" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Morcrette" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barkha Gupta" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-024-47280-x" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enva.hal.science/hal-04148002v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Bayard" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Cordier" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille P&#233;neau" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Theo Z Hirsch" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1158/0008-5472.CAN-21-3665" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03745310v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Larigot" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linh-Chi Bui" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine de Bouvier" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oph&#233;lie Pierre" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Pinon" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/antiox11051030" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03408666v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blandine Monel" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Planas" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludivine Grzelak" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nika&#239;a Smith" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Robillard" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ebiom.2021.103637" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03139019v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiziana La Bella" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Caruso" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/gutjnl-2020-323153" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-03696825v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solen Kern&#233;is" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Staropoli" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Puech" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ofid/ofab369" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03169409v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Meunier" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/hep.31796" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-05214713v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Rebouissou" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paulette Bioulac Sage" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/gutjnl-2019-319790" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02490591v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Quetel" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Meiller" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Assi&#233;" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuna Blum" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/1878&#8208;0261.12651" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02291798v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna-Line Calatayud" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jill Pilet" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samia Rekik" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1053/j.gastro.2019.05.001" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02362960v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lique Gougelet" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chiara Sartor" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Senni" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Calderaro" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Fartoux" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1053/j.gastro.2019.05.069" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02346879v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Badour" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/2162402X.2019.1583547" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02458847v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iadh Mami" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shalini Datta" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/gutjnl-2019-318281" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04028690v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02458837v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Negulescu" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Noblet" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhep.2019.12.006" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02532925v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jie Yang" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Tr&#233;po" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Nahon" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qian Cao" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Moreno" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/hep.30623" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02648451v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Costentin" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Layese" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Bourcier" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Cagnot" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Marcellin" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1053/j.gastro.2018.04.027" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04506601v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Letouz&#233;" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jayendra Shinde" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Renault" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fr&#233;d&#233;ric Blanc" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-017-01358-x" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02450533v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1158/1078-0432.CCR-16-3118" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01797602v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Balabaud" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1053/j.gastro.2016.11.042" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01159736v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kornelius Schulze" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludmil B Alexandrov" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ng.3252" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02478599v2" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien de Reyni&#232;s" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Claude Jaurand" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Renier" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilir Hysi" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1158/1078-0432.CCR-13-2429" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00856194v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ons Zahaf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Blanchet" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel de Z&#233;licourt" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Alunni" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Plet" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mp/sss009" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00719917v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Guichard" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuliana Amaddeo" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Ladeiro" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Pelletier" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ng.2256" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00607784v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Bidard" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jinane A&#239;t Benkhali" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Coppin" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0021476" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173782v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Paris" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Rathahao-Paris" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Perdu" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/hep.23362" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-02875023v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Loe-Mie" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude-Marie Lepagnol-Bestel" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Maussion" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adi Doron-Faigenboim" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/hmg/ddq184" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04075108v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00506346v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nancie Reymond" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Lespinet" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Silar" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1756-0500-3-171" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-02875018v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnes Zvara" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Quignon" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bedel Ngimbous" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/hmg/ddp047" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HXZ-WW1K03N3-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02115235v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Anne Debily" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine El Marhomy" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Boulanger" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Eveno" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gine Mariage-Samson" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0004696" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02664638v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Narjoz" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Marisa" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Delacroix" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/tx800417u" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04075109v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Amessou" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Poussin" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nature07475" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00418796v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Bury-Mon&#233;" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yanoura Nomane" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Barbet" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Jacquet" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pgen.1000651" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00340859v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00329509v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Libbrecht" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhep.2008.03.013" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DQXG7MDC-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04075102v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02115283v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chisato Yamasaki" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katsuhiko Murakami" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasuyuki Fujii" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoshiharu Sato" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erimi Harada" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gkm999" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00138278v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Bertrand-Michel" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.M610725200" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02115293v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esther Graudens" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cindy Mollard" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier X. Barlet" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/gb-2006-7-3-r19" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02115308v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Du" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kankan Wang" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hai Fang" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Junmin Li" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dakai Xiao" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1182/blood-2005-06-2318" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02115361v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Motohiko Tanino" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Takuro Tamura" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teruyoshi Hishiki" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Osamu Ogasawara" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gki104" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00392259v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karen Guerrero" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Wuyam" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paulette Mezin" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Vivodtzev" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marko Vendelin" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1152/ajpregu.00229.2005" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00099938v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tadashi Imanishi" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Takeshi Itoh" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yutaka Suzuki" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire O'Donovan" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Satoshi Fukuchi" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00000241v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Chelala" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Dominique Devignes" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rima Zoorob" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Cox" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0218339002000743" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01930639v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liza Messika-Zeitoun" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Gou&#233;dard" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Belville" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Dutertre" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Lins" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1210/jcem.86.9.7839" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00000242v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Auffray" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1159/000056904" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01930609v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Josso" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Messika-Zeitoun Liza" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodolfo Rey" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01930599v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Belville" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Messika-Zeitoun" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Rey" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Di Clemente" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01930593v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Faure" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Lamarre" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Genevi&#232;ve Mattei" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Di Clemente" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ng1295-382" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05456041v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05503107v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Nault" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Campani" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Theo Z. Hirsch" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ethan Neumann" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Waqar Arif" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhep.2026.01.015" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04941892v3" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederique Bidard" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Grognet" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Lelandais" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Imbeaud" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Muchielli" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24072/pcjournal.574" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04786989v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabrielle Couchy" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Ziol" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Theo Hirsch" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/gutjnl-2024-331956" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-04584510v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Roehrig" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Pire" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Morcrette" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barkha Gupta" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-024-47280-x" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03745310v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Larigot" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linh-Chi Bui" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine de Bouvier" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oph&#233;lie Pierre" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Pinon" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/antiox11051030" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enva.hal.science/hal-04148002v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Bayard" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Cordier" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille P&#233;neau" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Theo Z Hirsch" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1158/0008-5472.CAN-21-3665" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03408666v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blandine Monel" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Planas" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludivine Grzelak" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nika&#239;a Smith" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Robillard" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ebiom.2021.103637" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03139019v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiziana La Bella" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Caruso" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/gutjnl-2020-323153" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-03696825v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solen Kern&#233;is" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Staropoli" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Puech" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ofid/ofab369" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03169409v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Meunier" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/hep.31796" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-05214713v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Rebouissou" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paulette Bioulac Sage" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/gutjnl-2019-319790" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02490591v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Quetel" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Meiller" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Assi&#233;" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuna Blum" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/1878&#8208;0261.12651" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02291798v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna-Line Calatayud" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jill Pilet" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samia Rekik" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1053/j.gastro.2019.05.001" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02362960v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lique Gougelet" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chiara Sartor" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Senni" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Calderaro" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Fartoux" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1053/j.gastro.2019.05.069" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02346879v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Badour" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/2162402X.2019.1583547" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02458847v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iadh Mami" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shalini Datta" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/gutjnl-2019-318281" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04028690v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02458837v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Negulescu" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Noblet" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhep.2019.12.006" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02532925v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jie Yang" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Tr&#233;po" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Nahon" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qian Cao" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Moreno" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/hep.30623" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02648451v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Costentin" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Layese" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Bourcier" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Cagnot" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Marcellin" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1053/j.gastro.2018.04.027" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02450533v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1158/1078-0432.CCR-16-3118" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04506601v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Letouz&#233;" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jayendra Shinde" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Renault" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fr&#233;d&#233;ric Blanc" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-017-01358-x" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01797602v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Balabaud" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1053/j.gastro.2016.11.042" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01159736v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kornelius Schulze" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludmil B Alexandrov" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ng.3252" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02478599v2" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien de Reyni&#232;s" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Claude Jaurand" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Renier" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilir Hysi" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1158/1078-0432.CCR-13-2429" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00856194v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ons Zahaf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Blanchet" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel de Z&#233;licourt" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Alunni" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Plet" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mp/sss009" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00719917v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Guichard" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuliana Amaddeo" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Ladeiro" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Pelletier" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ng.2256" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00607784v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Bidard" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jinane A&#239;t Benkhali" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Coppin" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0021476" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173782v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Paris" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Rathahao-Paris" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Perdu" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/hep.23362" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04075108v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-02875023v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Loe-Mie" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude-Marie Lepagnol-Bestel" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Maussion" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adi Doron-Faigenboim" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/hmg/ddq184" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00506346v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nancie Reymond" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Lespinet" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Silar" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1756-0500-3-171" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-02875018v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnes Zvara" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Quignon" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bedel Ngimbous" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/hmg/ddp047" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HXZ-WW1K03N3-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02115235v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Anne Debily" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine El Marhomy" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Boulanger" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Eveno" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gine Mariage-Samson" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0004696" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02664638v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Narjoz" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Marisa" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Delacroix" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/tx800417u" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00418796v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Bury-Mon&#233;" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yanoura Nomane" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Barbet" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Jacquet" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pgen.1000651" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00340859v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Amessou" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Poussin" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nature07475" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04075109v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00329509v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Libbrecht" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhep.2008.03.013" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DQXG7MDC-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04075102v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02115283v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chisato Yamasaki" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katsuhiko Murakami" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasuyuki Fujii" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoshiharu Sato" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erimi Harada" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gkm999" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00138278v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Bertrand-Michel" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.M610725200" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02115293v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esther Graudens" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cindy Mollard" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier X. Barlet" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/gb-2006-7-3-r19" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02115308v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Du" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kankan Wang" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hai Fang" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Junmin Li" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dakai Xiao" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1182/blood-2005-06-2318" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02115361v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Motohiko Tanino" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Takuro Tamura" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teruyoshi Hishiki" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Osamu Ogasawara" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gki104" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00392259v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karen Guerrero" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Wuyam" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paulette Mezin" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Vivodtzev" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marko Vendelin" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1152/ajpregu.00229.2005" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00099938v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tadashi Imanishi" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Takeshi Itoh" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yutaka Suzuki" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire O'Donovan" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Satoshi Fukuchi" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00000241v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Chelala" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Dominique Devignes" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rima Zoorob" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Cox" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0218339002000743" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01930639v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liza Messika-Zeitoun" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Gou&#233;dard" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Belville" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Dutertre" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Lins" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1210/jcem.86.9.7839" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00000242v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Auffray" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1159/000056904" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01930609v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Josso" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Messika-Zeitoun Liza" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodolfo Rey" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01930599v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Belville" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Messika-Zeitoun" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Rey" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Di Clemente" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01930593v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Faure" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Lamarre" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Genevi&#232;ve Mattei" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Di Clemente" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ng1295-382" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05456041v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>