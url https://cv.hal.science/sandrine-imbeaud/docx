--- v1 (2026-04-12)
+++ v2 (2026-05-09)
@@ -66,51 +66,51 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (53)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (52)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
@@ -1657,346 +1657,346 @@
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Imbeaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Molecular Oncology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, Epub ahead of print. </w:t>
+              <w:t xml:space="preserve">, 2020, 14 (6), pp.1207-1223. </w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1002/1878‐0261.12651⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inserm-02490591v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analysis of Liver Cancer Cell Lines Identifies Agents With Likely Efficacy Against Hepatocellular Carcinoma and Markers of Response</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Hepatocellular Carcinomas With Mutational Activation of Beta-Catenin Require Choline and Can Be Detected by Positron Emission Tomography</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anna-Line Calatayud</w:t>
+                <w:t xml:space="preserve">Angélique Gougelet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jill Pilet</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Tiziana La Bella</w:t>
+                <w:t xml:space="preserve">Chiara Sartor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Samia Rekik</w:t>
+                <w:t xml:space="preserve">Nadia Senni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Calderaro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laetitia Fartoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Gastroenterology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2019, 157 (3), pp.760-776. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1053/j.gastro.2019.05.001⟩</w:t>
+              <w:t xml:space="preserve">, 2019, 157 (3), pp.807-822. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1053/j.gastro.2019.05.069⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02291798v1</w:t>
+                <w:t xml:space="preserve">hal-02362960v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hepatocellular Carcinomas With Mutational Activation of Beta-Catenin Require Choline and Can Be Detected by Positron Emission Tomography</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Chiara Sartor</w:t>
+                <w:t xml:space="preserve">Analysis of Liver Cancer Cell Lines Identifies Agents With Likely Efficacy Against Hepatocellular Carcinoma and Markers of Response</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stefano Caruso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nadia Senni</w:t>
+                <w:t xml:space="preserve">Anna-Line Calatayud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julien Calderaro</w:t>
+                <w:t xml:space="preserve">Jill Pilet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tiziana La Bella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laetitia Fartoux</w:t>
+                <w:t xml:space="preserve">Samia Rekik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Gastroenterology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2019, 157 (3), pp.807-822. </w:t>
+              <w:t xml:space="preserve">, 2019, 157 (3), pp.760-776. </w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1053/j.gastro.2019.05.069⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1053/j.gastro.2019.05.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02362960v1</w:t>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02291798v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">APC germline hepatoblastomas demonstrate cisplatin-induced intratumor tertiary lymphoid structures</w:t>
               </w:r>
@@ -2021,51 +2021,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Theo Hirsch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elise Badour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jill Pilet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefano Caruso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2244,4984 +2244,4850 @@
                 </w:rPr>
                 <w:t xml:space="preserve">inserm-02458847v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hepatocellular Carcinomas With Mutational Activation of Beta-Catenin Require Choline and Can Be Detected by Positron Emission Tomography</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Laetitia Fartoux</w:t>
+                <w:t xml:space="preserve">BAP1 mutations define a specific subgroup of hepatocellular carcinoma with fibrolamellar features and PKA activation Short title: BAP1 HCC have FLC features and activate PKA</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Theo Hirsch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ana Negulescu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Barkha Gupta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stefano Caruso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bénédicte Noblet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Gastroenterology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1053/j.gastro.2019.05.069⟩</w:t>
+              <w:t xml:space="preserve">Journal of Hepatology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 72 (5), pp.924-936. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jhep.2019.12.006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04028690v1</w:t>
+                <w:t xml:space="preserve">inserm-02458837v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">BAP1 mutations define a specific subgroup of hepatocellular carcinoma with fibrolamellar features and PKA activation Short title: BAP1 HCC have FLC features and activate PKA</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Bénédicte Noblet</w:t>
+                <w:t xml:space="preserve">A 17‐Beta‐Hydroxysteroid Dehydrogenase 13 Variant Protects From Hepatocellular Carcinoma Development in Alcoholic Liver Disease</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jie Yang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Trépo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Nahon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Qian Cao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Moreno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Hepatology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Hepatology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 70 (1), pp.231-240. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/hep.30623⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jhep.2019.12.006⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">inserm-02458837v1</w:t>
+                <w:t xml:space="preserve">inserm-02532925v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A 17‐Beta‐Hydroxysteroid Dehydrogenase 13 Variant Protects From Hepatocellular Carcinoma Development in Alcoholic Liver Disease</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Christophe Moreno</w:t>
+                <w:t xml:space="preserve">Compliance With Hepatocellular Carcinoma Surveillance Guidelines Associated With Increased Lead-Time Adjusted Survival of Patients With Compensated Viral Cirrhosis: A Multi-Center Cohort Study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte Costentin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard Layese</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Bourcier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Cagnot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Marcellin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Hepatology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Gastroenterology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 155 (2), pp.431-442.e10. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1053/j.gastro.2018.04.027⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/hep.30623⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">inserm-02532925v1</w:t>
+                <w:t xml:space="preserve">hal-02648451v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Compliance With Hepatocellular Carcinoma Surveillance Guidelines Associated With Increased Lead-Time Adjusted Survival of Patients With Compensated Viral Cirrhosis: A Multi-Center Cohort Study</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Patrick Marcellin</w:t>
+                <w:t xml:space="preserve">Mutational signatures reveal the dynamic interplay of risk factors and cellular processes during liver tumorigenesis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Letouzé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jayendra Shinde</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Victor Renault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabrielle Couchy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Frédéric Blanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Gastroenterology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Nature Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 8 (1), pp.1315. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41467-017-01358-x⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1053/j.gastro.2018.04.027⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02648451v1</w:t>
+                <w:t xml:space="preserve">cea-04506601v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Proliferation markers are associated with MET expression in hepatocellular carcinoma and predict tivantinib sensitivity in vitro</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Rebouissou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tiziana La Bella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samia Rekik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Imbeaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anna-Line Calatayud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Clinical Cancer Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 23 (15), pp.4364-4375. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1158/1078-0432.CCR-16-3118⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inserm-02450533v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mutational signatures reveal the dynamic interplay of risk factors and cellular processes during liver tumorigenesis</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Victor Renault</w:t>
+                <w:t xml:space="preserve">Molecular Classification of Hepatocellular Adenoma Associates With Risk Factors, Bleeding, and Malignant Transformation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Charles Nault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabrielle Couchy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jean-Frédéric Blanc</w:t>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Balabaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Morcrette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stefano Caruso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Communications</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Gastroenterology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 152 (4), pp.880 - 894.e6. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1053/j.gastro.2016.11.042⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s41467-017-01358-x⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">cea-04506601v1</w:t>
+                <w:t xml:space="preserve">hal-01797602v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Molecular Classification of Hepatocellular Adenoma Associates With Risk Factors, Bleeding, and Malignant Transformation</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Stefano Caruso</w:t>
+                <w:t xml:space="preserve">Exome sequencing of hepatocellular carcinomas identifies new mutational signatures and potential therapeutic targets.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kornelius Schulze</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Imbeaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Letouzé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludmil B Alexandrov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Calderaro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Gastroenterology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Nature Genetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, pp.7. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/ng.3252⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1053/j.gastro.2016.11.042⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01797602v1</w:t>
+                <w:t xml:space="preserve">inserm-01159736v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exome sequencing of hepatocellular carcinomas identifies new mutational signatures and potential therapeutic targets.</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Julien Calderaro</w:t>
+                <w:t xml:space="preserve">Molecular Classification of Malignant Pleural Mesothelioma: Identification of a Poor Prognosis Subgroup Linked to the Epithelial-to-Mesenchymal Transition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien de Reyniès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Claude Jaurand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annie Renier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabrielle Couchy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ilir Hysi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Genetics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Clinical Cancer Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 20 (5), pp.1323-1334. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1158/1078-0432.CCR-13-2429⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/ng.3252⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">inserm-01159736v1</w:t>
+                <w:t xml:space="preserve">inserm-02478599v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Molecular Classification of Malignant Pleural Mesothelioma: Identification of a Poor Prognosis Subgroup Linked to the Epithelial-to-Mesenchymal Transition</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Ilir Hysi</w:t>
+                <w:t xml:space="preserve">Comparative transcriptomic analysis of salt adaptation in roots of contrasting Medicago truncatula genotypes.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ons Zahaf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Blanchet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Axel de Zélicourt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Alunni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Plet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Clinical Cancer Research</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Molecular Plant</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 5 (5), pp.1068-81. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/mp/sss009⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1158/1078-0432.CCR-13-2429⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">inserm-02478599v2</w:t>
+                <w:t xml:space="preserve">hal-00856194v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparative transcriptomic analysis of salt adaptation in roots of contrasting Medicago truncatula genotypes.</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Julie Plet</w:t>
+                <w:t xml:space="preserve">Integrated analysis of somatic mutations and focal copy-number changes identifies key genes and pathways in hepatocellular carcinoma.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Guichard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giuliana Amaddeo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Imbeaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Ladeiro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Pelletier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular Plant</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Nature Genetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 44 (6), pp.694-8. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/ng.2256⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/mp/sss009⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00856194v1</w:t>
+                <w:t xml:space="preserve">inserm-00719917v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Integrated analysis of somatic mutations and focal copy-number changes identifies key genes and pathways in hepatocellular carcinoma.</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Giuliana Amaddeo</w:t>
+                <w:t xml:space="preserve">Genome-Wide Gene Expression Profiling of Fertilization Competent Mycelium in Opposite Mating Types in the Heterothallic Fungus Podospora anserina.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédérique Bidard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jinane Aït Benkhali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evelyne Coppin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Imbeaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId143" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Laura Pelletier</w:t>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Grognet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Genetics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 6 (6), pp.e21476. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0021476⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/ng.2256⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">inserm-00719917v1</w:t>
+                <w:t xml:space="preserve">hal-00607784v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genome-Wide Gene Expression Profiling of Fertilization Competent Mycelium in Opposite Mating Types in the Heterothallic Fungus Podospora anserina.</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Pierre Grognet</w:t>
+                <w:t xml:space="preserve">Loss of Hepatocyte Nuclear Factor 1 alpha Function in Human Hepatocellular Adenomas Leads to Aberrant Activation of Signaling Pathways Involved in Tumorigenesis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Pelletier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandra Rebouissou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Paris</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estelle Rathahao-Paris</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisabeth Perdu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Hepatology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 51 (2), pp.557-566. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/hep.23362⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0021476⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00607784v1</w:t>
+                <w:t xml:space="preserve">hal-01173782v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Loss of Hepatocyte Nuclear Factor 1 alpha Function in Human Hepatocellular Adenomas Leads to Aberrant Activation of Signaling Pathways Involved in Tumorigenesis</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Elisabeth Perdu</w:t>
+                <w:t xml:space="preserve">SMARCA2 and other genome-wide supported schizophrenia-associated genes: regulation by REST/NRSF, network organization and primate-specific evolution</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Loe-Mie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aude-Marie Lepagnol-Bestel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Maussion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adi Doron-Faigenboim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Imbeaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Hepatology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Human Molecular Genetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 19 (14), pp.2841-2857. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/hmg/ddq184⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/hep.23362⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01173782v1</w:t>
+                <w:t xml:space="preserve">pasteur-02875023v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loss of Hepatocyte Nuclear Factor 1 alpha Function in Human Hepatocellular Adenomas Leads to Aberrant Activation of Signaling Pathways Involved in Tumorigenesis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Pelletier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Rebouissou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Paris</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alain Paris</w:t>
+                <w:t xml:space="preserve">Estelle Rathahao-Paris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId153" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth Perdu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Hepatology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 51 (2), pp.557-566. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1002/hep.23362⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04075108v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">SMARCA2 and other genome-wide supported schizophrenia-associated genes: regulation by REST/NRSF, network organization and primate-specific evolution</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Adi Doron-Faigenboim</w:t>
+                <w:t xml:space="preserve">A general framework for optimization of probes for gene expression microarray and its application to the fungus Podospora anserina.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédérique Bidard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Imbeaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nancie Reymond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Lespinet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Silar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Human Molecular Genetics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">BMC Research Notes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 3, pp.171. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/1756-0500-3-171⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/hmg/ddq184⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">pasteur-02875023v1</w:t>
+                <w:t xml:space="preserve">hal-00506346v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A general framework for optimization of probes for gene expression microarray and its application to the fungus Podospora anserina.</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Philippe Silar</w:t>
+                <w:t xml:space="preserve">DYRK1A interacts with the REST/NRSF-SWI/SNF chromatin remodelling complex to deregulate gene clusters involved in the neuronal phenotypic traits of Down syndrome</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aude-Marie Lepagnol-Bestel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnes Zvara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Maussion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédérique Quignon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bedel Ngimbous</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMC Research Notes</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Human Molecular Genetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 18 (8), pp.1405-1414. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/hmg/ddp047⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1186/1756-0500-3-171⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00506346v1</w:t>
+                <w:t xml:space="preserve">pasteur-02875018v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">DYRK1A interacts with the REST/NRSF-SWI/SNF chromatin remodelling complex to deregulate gene clusters involved in the neuronal phenotypic traits of Down syndrome</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Bedel Ngimbous</w:t>
+                <w:t xml:space="preserve">A Functional and Regulatory Network Associated with PIP Expression in Human Breast Cancer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Anne Debily</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine El Marhomy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Boulanger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Eveno</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Régine Mariage-Samson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Human Molecular Genetics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/hmg/ddp047⟩</w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 4 (3), pp.e4696. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0004696⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">pasteur-02875018v1</w:t>
+                <w:t xml:space="preserve">hal-02115235v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Functional and Regulatory Network Associated with PIP Expression in Human Breast Cancer</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Régine Mariage-Samson</w:t>
+                <w:t xml:space="preserve">Genomic Consequences of Cytochrome P450 2C9 Overexpression in Human Hepatoma Cells</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Narjoz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laetitia Marisa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Imbeaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Paris</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Delacroix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Chemical Research in Toxicology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 22 (5), pp.779-787. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/tx800417u⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0004696⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02115235v1</w:t>
+                <w:t xml:space="preserve">hal-02664638v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genomic Consequences of Cytochrome P450 2C9 Overexpression in Human Hepatoma Cells</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Hervé Delacroix</w:t>
+                <w:t xml:space="preserve">Global analysis of extracytoplasmic stress signaling in Escherichia coli</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Bury-Moné</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yanoura Nomane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nancie Reymond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Barbet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Jacquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemical Research in Toxicology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">PLoS Genetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 5 (9), pp.e1000651. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pgen.1000651⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/tx800417u⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02664638v1</w:t>
+                <w:t xml:space="preserve">hal-00418796v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Global analysis of extracytoplasmic stress signaling in Escherichia coli</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Eric Jacquet</w:t>
+                <w:t xml:space="preserve">Frequent in-frame somatic deletions activate gp130 in inflammatory hepatocellular tumours.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandra Rebouissou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Amessou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabrielle Couchy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Poussin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Imbeaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS Genetics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Nature</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 457 (7226), pp.200-4. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/nature07475⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1371/journal.pgen.1000651⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00418796v1</w:t>
+                <w:t xml:space="preserve">inserm-00340859v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frequent in-frame somatic deletions activate gp130 in inflammatory hepatocellular tumours.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Rebouissou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Amessou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabrielle Couchy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId193" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Poussin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Imbeaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nature</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 457 (7226), pp.200-4. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/nature07475⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/nature07475⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">inserm-00340859v1</w:t>
+                <w:t xml:space="preserve">inserm-04075109v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frequent in-frame somatic deletions activate gp130 in inflammatory hepatocellular tumours.</w:t>
+                <w:t xml:space="preserve">The beta-catenin pathway is activated in focal nodular hyperplasia but not in cirrhotic FNH-like nodules.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Rebouissou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId193" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabrielle Couchy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId194" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Karine Poussin</w:t>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louis Libbrecht</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Balabaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Imbeaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/nature07475⟩</w:t>
+              <w:t xml:space="preserve">Journal of Hepatology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 49 (1), pp.61-71. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jhep.2008.03.013⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inserm-04075109v1</w:t>
+                <w:t xml:space="preserve">inserm-00329509v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The beta-catenin pathway is activated in focal nodular hyperplasia but not in cirrhotic FNH-like nodules.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Rebouissou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabrielle Couchy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louis Libbrecht</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Balabaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Imbeaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Hepatology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 49 (1), pp.61-71. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jhep.2008.03.013⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jhep.2008.03.013⟩</w:t>
-[...8 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">inserm-00329509v1</w:t>
+                <w:t xml:space="preserve">inserm-04075102v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The beta-catenin pathway is activated in focal nodular hyperplasia but not in cirrhotic FNH-like nodules.</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Sandrine Imbeaud</w:t>
+                <w:t xml:space="preserve">The H-Invitational Database (H-InvDB), a comprehensive annotation resource for human genes and transcripts</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chisato Yamasaki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Katsuhiko Murakami</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yasuyuki Fujii</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yoshiharu Sato</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erimi Harada</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Hepatology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jhep.2008.03.013⟩</w:t>
+              <w:t xml:space="preserve">Nucleic Acids Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 36 (Database), pp.D793-D799. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/nar/gkm999⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId200" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inserm-04075102v1</w:t>
+                <w:t xml:space="preserve">hal-02115283v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The H-Invitational Database (H-InvDB), a comprehensive annotation resource for human genes and transcripts</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Erimi Harada</w:t>
+                <w:t xml:space="preserve">HNF1alpha inactivation promotes lipogenesis in human hepatocellular adenoma independently of SREBP-1 and carbohydrate-response element-binding protein (ChREBP) activation.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandra Rebouissou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Imbeaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Balabaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Boulanger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Justine Bertrand-Michel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nucleic Acids Research</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Biological Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 282 (19), pp.14437-46. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1074/jbc.M610725200⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/nar/gkm999⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02115283v1</w:t>
+                <w:t xml:space="preserve">inserm-00138278v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">HNF1alpha inactivation promotes lipogenesis in human hepatocellular adenoma independently of SREBP-1 and carbohydrate-response element-binding protein (ChREBP) activation.</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId177" w:history="1">
+                <w:t xml:space="preserve">Deciphering cellular states of innate tumor drug responses</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Esther Graudens</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Boulanger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId210" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Justine Bertrand-Michel</w:t>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cindy Mollard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Régine Mariage-Samson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier X. Barlet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Biological Chemistry</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Genome Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 7 (3), pp.R19. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/gb-2006-7-3-r19⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1074/jbc.M610725200⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">inserm-00138278v1</w:t>
+                <w:t xml:space="preserve">hal-02115293v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Deciphering cellular states of innate tumor drug responses</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Xavier X. Barlet</w:t>
+                <w:t xml:space="preserve">Coordination of intrinsic, extrinsic, and endoplasmic reticulum-mediated apoptosis by imatinib mesylate combined with arsenic trioxide in chronic myeloid leukemia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Du</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kankan Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hai Fang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Junmin Li</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dakai Xiao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Genome Biology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Blood</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 107 (4), pp.1582-1590. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1182/blood-2005-06-2318⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1186/gb-2006-7-3-r19⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02115293v1</w:t>
+                <w:t xml:space="preserve">hal-02115308v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Coordination of intrinsic, extrinsic, and endoplasmic reticulum-mediated apoptosis by imatinib mesylate combined with arsenic trioxide in chronic myeloid leukemia</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Dakai Xiao</w:t>
+                <w:t xml:space="preserve">The Human Anatomic Gene Expression Library (H-ANGEL), the H-Inv integrative display of human gene expression across disparate technologies and platforms</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Motohiko Tanino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Anne Debily</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Takuro Tamura</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Teruyoshi Hishiki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Osamu Ogasawara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Blood</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Nucleic Acids Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 33 (Database issue), pp.D567-D572. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/nar/gki104⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1182/blood-2005-06-2318⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02115308v1</w:t>
+                <w:t xml:space="preserve">hal-02115361v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Human Anatomic Gene Expression Library (H-ANGEL), the H-Inv integrative display of human gene expression across disparate technologies and platforms</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Osamu Ogasawara</w:t>
+                <w:t xml:space="preserve">Functional coupling of adenine nucleotide translocase and mitochondrial creatine kinase is enhanced after exercise training in lung transplant skeletal muscle.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karen Guerrero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Wuyam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paulette Mezin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Vivodtzev</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marko Vendelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nucleic Acids Research</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">American Journal of Physiology - Regulatory, Integrative and Comparative Physiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 289 (4), pp.R1144-54. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1152/ajpregu.00229.2005⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/nar/gki104⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02115361v1</w:t>
+                <w:t xml:space="preserve">inserm-00392259v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Functional coupling of adenine nucleotide translocase and mitochondrial creatine kinase is enhanced after exercise training in lung transplant skeletal muscle.</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Marko Vendelin</w:t>
+                <w:t xml:space="preserve">Integrative annotation of 21,037 human genes validated by full-length cDNA clones.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tadashi Imanishi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Takeshi Itoh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yutaka Suzuki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire O'Donovan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Satoshi Fukuchi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">American Journal of Physiology - Regulatory, Integrative and Comparative Physiology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">PLoS Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 2 (6), pp.856-875</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1152/ajpregu.00229.2005⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">inserm-00392259v1</w:t>
+                <w:t xml:space="preserve">inria-00099938v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Integrative annotation of 21,037 human genes validated by full-length cDNA clones.</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Satoshi Fukuchi</w:t>
+                <w:t xml:space="preserve">Inconsistencies between maps of human chromosome 22 correlate with increased frequency of disease-related Loci</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Chelala</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Dominique Devignes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Imbeaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rima Zoorob</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Cox</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS Biology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Biological Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, 10, pp.303-317. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1142/S0218339002000743⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId237" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inria-00099938v1</w:t>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inria-00000241v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Inconsistencies between maps of human chromosome 22 correlate with increased frequency of disease-related Loci</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">David Cox</w:t>
+                <w:t xml:space="preserve">Autosomal Recessive Segregation of a Truncating Mutation of Anti-Müllerian Type II Receptor in a Family Affected by the Persistent Müllerian Duct Syndrome Contrasts with Its Dominant Negative Activity in Vitro.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Liza Messika-Zeitoun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucile Gouédard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Belville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Dutertre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Lins</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Biological Systems</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Clinical Endocrinology and Metabolism</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2001, 86 (9), pp.4390 - 4397. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1210/jcem.86.9.7839⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1142/S0218339002000743⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">inria-00000241v1</w:t>
+                <w:t xml:space="preserve">hal-01930639v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Autosomal Recessive Segregation of a Truncating Mutation of Anti-Müllerian Type II Receptor in a Family Affected by the Persistent Müllerian Duct Syndrome Contrasts with Its Dominant Negative Activity in Vitro.</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Refined localization of twenty-one genes in subregion p13.1 of human chromosome 1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Chelala</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Imbeaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Dominique Devignes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rima Zoorob</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Auffray</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Clinical Endocrinology and Metabolism</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Cytogenetics and Cell Genetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2001, 92 (3-4), pp.209-212. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1159/000056904⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1210/jcem.86.9.7839⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01930639v1</w:t>
+                <w:t xml:space="preserve">inria-00000242v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId256" w:history="1">
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Refined localization of twenty-one genes in subregion p13.1 of human chromosome 1</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Molecular biology of the persistent Müllerian duct syndrome</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Imbeaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId245" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Josso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Belville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Messika-Zeitoun Liza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rodolfo Rey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cytogenetics and Cell Genetics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Contraception Fertilité Sexualité</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1996</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1159/000056904⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">inria-00000242v1</w:t>
+                <w:t xml:space="preserve">hal-01930609v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId259" w:history="1">
+            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Molecular biology of the persistent Müllerian duct syndrome</w:t>
+                <w:t xml:space="preserve">A 27 base-pair deletion of the anti-müllerian type II receptor gene is the most common cause of the persistent müllerian duct syndrome.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Imbeaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId260" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Rodolfo Rey</w:t>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Belville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L Messika-Zeitoun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Rey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N Di Clemente</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Contraception Fertilité Sexualité</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1996</w:t>
+              <w:t xml:space="preserve">Human Molecular Genetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1996, pp.1269-77</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId259" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01930609v1</w:t>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01930599v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId263" w:history="1">
+            <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A 27 base-pair deletion of the anti-müllerian type II receptor gene is the most common cause of the persistent müllerian duct syndrome.</w:t>
+                <w:t xml:space="preserve">Insensitivity to anti–Müllerian hormone due to a mutation in the human anti–Müllerian hormone receptor</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Imbeaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId264" w:history="1">
-[...96 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...16 lines deleted...]
-                <w:t xml:space="preserve">Sandrine Imbeaud</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Faure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emmanuelle Faure</w:t>
+                <w:t xml:space="preserve">Isabelle Lamarre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Isabelle Lamarre</w:t>
+                <w:t xml:space="preserve">Marie-Geneviève Mattei</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId271" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Di Clemente</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nature Genetics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1995, 11 (4), pp.382 - 388. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId273" w:history="1">
+            <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1038/ng1295-382⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId268" w:history="1">
+            <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01930593v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -7231,51 +7097,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId274" w:history="1">
+            <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serum Procalcitonin: A Novel Tumor Biomarker for Diagnosis and Follow-Up in Fibrolamellar Hepatocellular Carcinoma</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Charles Nault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -7327,65 +7193,65 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Waqar Arif</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId274" w:history="1">
+            <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05456041v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId275"/>
+      <w:footerReference w:type="default" r:id="rId274"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -7532,51 +7398,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05503107v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Nault" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Campani" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Theo Z. Hirsch" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ethan Neumann" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Waqar Arif" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhep.2026.01.015" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04941892v3" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederique Bidard" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Grognet" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Lelandais" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Imbeaud" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Muchielli" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24072/pcjournal.574" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04786989v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabrielle Couchy" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Ziol" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Theo Hirsch" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/gutjnl-2024-331956" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-04584510v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Roehrig" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Pire" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Morcrette" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barkha Gupta" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-024-47280-x" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03745310v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Larigot" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linh-Chi Bui" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine de Bouvier" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oph&#233;lie Pierre" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Pinon" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/antiox11051030" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enva.hal.science/hal-04148002v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Bayard" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Cordier" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille P&#233;neau" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Theo Z Hirsch" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1158/0008-5472.CAN-21-3665" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03408666v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blandine Monel" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Planas" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludivine Grzelak" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nika&#239;a Smith" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Robillard" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ebiom.2021.103637" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03139019v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiziana La Bella" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Caruso" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/gutjnl-2020-323153" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-03696825v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solen Kern&#233;is" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Staropoli" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Puech" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ofid/ofab369" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03169409v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Meunier" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/hep.31796" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-05214713v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Rebouissou" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paulette Bioulac Sage" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/gutjnl-2019-319790" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02490591v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Quetel" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Meiller" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Assi&#233;" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuna Blum" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/1878&#8208;0261.12651" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02291798v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna-Line Calatayud" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jill Pilet" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samia Rekik" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1053/j.gastro.2019.05.001" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02362960v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lique Gougelet" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chiara Sartor" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Senni" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Calderaro" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Fartoux" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1053/j.gastro.2019.05.069" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02346879v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Badour" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/2162402X.2019.1583547" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02458847v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iadh Mami" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shalini Datta" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/gutjnl-2019-318281" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04028690v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02458837v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Negulescu" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Noblet" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhep.2019.12.006" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02532925v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jie Yang" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Tr&#233;po" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Nahon" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qian Cao" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Moreno" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/hep.30623" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02648451v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Costentin" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Layese" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Bourcier" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Cagnot" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Marcellin" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1053/j.gastro.2018.04.027" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02450533v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1158/1078-0432.CCR-16-3118" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04506601v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Letouz&#233;" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jayendra Shinde" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Renault" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fr&#233;d&#233;ric Blanc" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-017-01358-x" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01797602v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Balabaud" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1053/j.gastro.2016.11.042" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01159736v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kornelius Schulze" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludmil B Alexandrov" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ng.3252" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02478599v2" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien de Reyni&#232;s" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Claude Jaurand" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Renier" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilir Hysi" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1158/1078-0432.CCR-13-2429" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00856194v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ons Zahaf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Blanchet" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel de Z&#233;licourt" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Alunni" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Plet" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mp/sss009" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00719917v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Guichard" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuliana Amaddeo" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Ladeiro" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Pelletier" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ng.2256" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00607784v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Bidard" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jinane A&#239;t Benkhali" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Coppin" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0021476" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173782v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Paris" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Rathahao-Paris" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Perdu" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/hep.23362" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04075108v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-02875023v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Loe-Mie" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude-Marie Lepagnol-Bestel" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Maussion" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adi Doron-Faigenboim" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/hmg/ddq184" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00506346v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nancie Reymond" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Lespinet" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Silar" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1756-0500-3-171" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-02875018v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnes Zvara" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Quignon" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bedel Ngimbous" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/hmg/ddp047" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HXZ-WW1K03N3-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02115235v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Anne Debily" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine El Marhomy" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Boulanger" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Eveno" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gine Mariage-Samson" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0004696" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02664638v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Narjoz" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Marisa" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Delacroix" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/tx800417u" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00418796v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Bury-Mon&#233;" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yanoura Nomane" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Barbet" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Jacquet" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pgen.1000651" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00340859v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Amessou" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Poussin" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nature07475" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04075109v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00329509v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Libbrecht" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhep.2008.03.013" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DQXG7MDC-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04075102v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02115283v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chisato Yamasaki" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katsuhiko Murakami" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasuyuki Fujii" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoshiharu Sato" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erimi Harada" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gkm999" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00138278v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Bertrand-Michel" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.M610725200" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02115293v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esther Graudens" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cindy Mollard" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier X. Barlet" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/gb-2006-7-3-r19" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02115308v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Du" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kankan Wang" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hai Fang" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Junmin Li" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dakai Xiao" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1182/blood-2005-06-2318" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02115361v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Motohiko Tanino" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Takuro Tamura" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teruyoshi Hishiki" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Osamu Ogasawara" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gki104" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00392259v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karen Guerrero" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Wuyam" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paulette Mezin" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Vivodtzev" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marko Vendelin" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1152/ajpregu.00229.2005" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00099938v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tadashi Imanishi" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Takeshi Itoh" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yutaka Suzuki" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire O'Donovan" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Satoshi Fukuchi" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00000241v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Chelala" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Dominique Devignes" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rima Zoorob" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Cox" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0218339002000743" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01930639v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liza Messika-Zeitoun" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Gou&#233;dard" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Belville" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Dutertre" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Lins" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1210/jcem.86.9.7839" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00000242v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Auffray" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1159/000056904" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01930609v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Josso" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Messika-Zeitoun Liza" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodolfo Rey" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01930599v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Belville" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Messika-Zeitoun" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Rey" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Di Clemente" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01930593v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Faure" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Lamarre" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Genevi&#232;ve Mattei" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Di Clemente" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ng1295-382" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05456041v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05503107v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Nault" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Campani" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Theo Z. Hirsch" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ethan Neumann" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Waqar Arif" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhep.2026.01.015" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04941892v3" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederique Bidard" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Grognet" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Lelandais" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Imbeaud" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Muchielli" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24072/pcjournal.574" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04786989v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabrielle Couchy" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Ziol" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Theo Hirsch" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/gutjnl-2024-331956" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-04584510v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Roehrig" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Pire" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Morcrette" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barkha Gupta" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-024-47280-x" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03745310v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Larigot" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linh-Chi Bui" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine de Bouvier" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oph&#233;lie Pierre" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Pinon" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/antiox11051030" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enva.hal.science/hal-04148002v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Bayard" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Cordier" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille P&#233;neau" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Theo Z Hirsch" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1158/0008-5472.CAN-21-3665" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03408666v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blandine Monel" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Planas" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludivine Grzelak" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nika&#239;a Smith" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Robillard" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ebiom.2021.103637" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03139019v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiziana La Bella" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Caruso" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/gutjnl-2020-323153" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-03696825v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solen Kern&#233;is" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Staropoli" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Puech" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ofid/ofab369" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03169409v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Meunier" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/hep.31796" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-05214713v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Rebouissou" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paulette Bioulac Sage" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/gutjnl-2019-319790" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02490591v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Quetel" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Meiller" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Assi&#233;" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuna Blum" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/1878&#8208;0261.12651" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02362960v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lique Gougelet" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chiara Sartor" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Senni" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Calderaro" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Fartoux" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1053/j.gastro.2019.05.069" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02291798v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna-Line Calatayud" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jill Pilet" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samia Rekik" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1053/j.gastro.2019.05.001" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02346879v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Badour" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/2162402X.2019.1583547" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02458847v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iadh Mami" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shalini Datta" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/gutjnl-2019-318281" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02458837v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Negulescu" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Noblet" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhep.2019.12.006" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02532925v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jie Yang" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Tr&#233;po" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Nahon" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qian Cao" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Moreno" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/hep.30623" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02648451v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Costentin" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Layese" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Bourcier" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Cagnot" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Marcellin" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1053/j.gastro.2018.04.027" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04506601v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Letouz&#233;" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jayendra Shinde" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Renault" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fr&#233;d&#233;ric Blanc" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-017-01358-x" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02450533v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1158/1078-0432.CCR-16-3118" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01797602v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Balabaud" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1053/j.gastro.2016.11.042" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01159736v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kornelius Schulze" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludmil B Alexandrov" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ng.3252" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02478599v2" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien de Reyni&#232;s" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Claude Jaurand" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Renier" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilir Hysi" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1158/1078-0432.CCR-13-2429" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00856194v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ons Zahaf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Blanchet" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel de Z&#233;licourt" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Alunni" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Plet" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mp/sss009" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00719917v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Guichard" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuliana Amaddeo" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Ladeiro" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Pelletier" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ng.2256" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00607784v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Bidard" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jinane A&#239;t Benkhali" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Coppin" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0021476" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173782v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Paris" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Rathahao-Paris" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Perdu" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/hep.23362" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-02875023v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Loe-Mie" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude-Marie Lepagnol-Bestel" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Maussion" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adi Doron-Faigenboim" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/hmg/ddq184" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04075108v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00506346v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nancie Reymond" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Lespinet" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Silar" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1756-0500-3-171" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-02875018v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnes Zvara" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Quignon" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bedel Ngimbous" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/hmg/ddp047" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HXZ-WW1K03N3-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02115235v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Anne Debily" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine El Marhomy" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Boulanger" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Eveno" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gine Mariage-Samson" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0004696" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02664638v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Narjoz" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Marisa" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Delacroix" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/tx800417u" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00418796v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Bury-Mon&#233;" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yanoura Nomane" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Barbet" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Jacquet" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pgen.1000651" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00340859v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Amessou" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Poussin" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nature07475" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04075109v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00329509v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Libbrecht" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhep.2008.03.013" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DQXG7MDC-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04075102v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02115283v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chisato Yamasaki" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katsuhiko Murakami" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasuyuki Fujii" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoshiharu Sato" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erimi Harada" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gkm999" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00138278v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Bertrand-Michel" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.M610725200" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02115293v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esther Graudens" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cindy Mollard" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier X. Barlet" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/gb-2006-7-3-r19" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02115308v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Du" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kankan Wang" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hai Fang" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Junmin Li" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dakai Xiao" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1182/blood-2005-06-2318" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02115361v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Motohiko Tanino" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Takuro Tamura" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teruyoshi Hishiki" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Osamu Ogasawara" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gki104" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00392259v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karen Guerrero" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Wuyam" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paulette Mezin" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Vivodtzev" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marko Vendelin" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1152/ajpregu.00229.2005" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00099938v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tadashi Imanishi" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Takeshi Itoh" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yutaka Suzuki" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire O'Donovan" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Satoshi Fukuchi" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00000241v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Chelala" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Dominique Devignes" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rima Zoorob" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Cox" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0218339002000743" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01930639v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liza Messika-Zeitoun" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Gou&#233;dard" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Belville" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Dutertre" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Lins" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1210/jcem.86.9.7839" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00000242v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Auffray" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1159/000056904" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01930609v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Josso" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Messika-Zeitoun Liza" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodolfo Rey" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01930599v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Belville" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Messika-Zeitoun" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Rey" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Di Clemente" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01930593v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Faure" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Lamarre" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Genevi&#232;ve Mattei" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Di Clemente" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ng1295-382" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05456041v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>