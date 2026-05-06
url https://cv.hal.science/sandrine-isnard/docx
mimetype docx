--- v0 (2026-03-19)
+++ v1 (2026-05-06)
@@ -183,51 +183,51 @@
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Santiago Trueba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Plant ecology &amp; diversity</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, In press, </w:t>
+              <w:t xml:space="preserve">, 2026, 19, pp.93-109. </w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1080/17550874.2026.2624119⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
@@ -887,680 +887,680 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04702540v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Leaf elemental composition of species growing on contrasting soils in two adjacent rainforests: Serpentinized ultramafic versus volcano‐sedimentary rock</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">In vivo imaging nickel-rich laticifers: a breakthrough in metal hyperaccumulation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antony van der Ent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Kathryn Spiers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Tanguy Jaffré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dennis Brueckner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Irvine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecological Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/1440-1703.12508⟩</w:t>
+              <w:t xml:space="preserve">Environmental and Experimental Botany</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 226, pp.105877. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.envexpbot.2024.105877⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04664461v1</w:t>
+                <w:t xml:space="preserve">hal-04635634v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">In vivo imaging nickel-rich laticifers: a breakthrough in metal hyperaccumulation</w:t>
+                <w:t xml:space="preserve">Recent advances in the study of serpentine plants and ecosystems: Perspectives from the 10th International Conference on Serpentine Ecology, France: Part II</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antony van der Ent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Sarah Irvine</w:t>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shota Sakaguchi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robert Boyd</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nishanta Rajakaruna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Joseph Pollard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental and Experimental Botany</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.envexpbot.2024.105877⟩</w:t>
+              <w:t xml:space="preserve">Ecological Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 39 (4), pp.411-415. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/1440-1703.12530⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04635634v1</w:t>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04771491v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Recent advances in the study of serpentine plants and ecosystems: Perspectives from the 10th International Conference on Serpentine Ecology, France: Part II</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Leaf elemental composition of species growing on contrasting soils in two adjacent rainforests: Serpentinized ultramafic versus volcano‐sedimentary rock</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tanguy Jaffré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Isnard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Ibanez</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ecological Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2024, 39 (4), pp.411-415. </w:t>
+              <w:t xml:space="preserve">, 2024, 39, pp.852-861. </w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/1440-1703.12530⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/1440-1703.12508⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04771491v1</w:t>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04664461v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Architectural traits underlie growth form diversity and polycarpic versus monocarpic life histories in Cerberiopsis (Apocynaceae)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Camille Salmon</w:t>
+                <w:t xml:space="preserve">The allopolyploid origin(s) and diversification of New Caledonian Grevillea (Proteaceae)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yohan Pillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Majourau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Gotty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Isnard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Fogliani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Botanical Journal of the Linnean Society</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/botlinnean/boad007⟩</w:t>
+              <w:t xml:space="preserve">Botany Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 170 (3), pp.425-438. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/23818107.2023.2187454⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04133610v1</w:t>
+                <w:t xml:space="preserve">hal-04055607v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The allopolyploid origin(s) and diversification of New Caledonian Grevillea (Proteaceae)</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Karine Gotty</w:t>
+                <w:t xml:space="preserve">Architectural traits underlie growth form diversity and polycarpic versus monocarpic life histories in Cerberiopsis (Apocynaceae)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Salmon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Isnard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bruno Fogliani</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Yves Caraglio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Heuret</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Botany Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 170 (3), pp.425-438. </w:t>
+              <w:t xml:space="preserve">Botanical Journal of the Linnean Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 202 (4), pp.510-528. </w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/23818107.2023.2187454⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1093/botlinnean/boad007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04055607v1</w:t>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04133610v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The vegetation on ultramafic rocks in New Caledonia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yohan Pillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Isnard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1724,90 +1724,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Contrasting nickel and manganese accumulation and localization in New Caledonian Cunoniaceae</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antony van Der Ent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yohan Pillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yohan Pillon</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Bruno Fogliani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vidiro Gei</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tanguy Jaffré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Plant and Soil</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 475, pp.515-534. </w:t>
@@ -1992,90 +1992,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Plantes hyperaccumulatrices et biovalorisation des métaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Burtet-Sarramegna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Fogliani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Grison</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Isnard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tanguy Jaffré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Géologues</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021</w:t>
@@ -2238,64 +2238,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Infertile landscapes on an old oceanic island: the biodiversity hotspot of New Caledonia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yohan Pillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tanguy Jaffré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Birnbaum</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2662,51 +2662,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrian Paul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Munzinger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Fogliani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Frontiers in Plant Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 11, </w:t>
@@ -2783,51 +2783,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vidiro Gei</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Isnard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Fogliani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Echevarria</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3064,51 +3064,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P.D. Erskine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Isnard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Fogliani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Plant and Soil</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 457, pp.293-320. </w:t>
@@ -3198,51 +3198,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peter Erskine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Echevarria</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Fogliani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Botanical Journal of the Linnean Society</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 194 (1), pp.1-22. </w:t>
@@ -3397,51 +3397,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Twenty years after Jaffré et al. (1998), is the system of protected areas now adequate in New Caledonia?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Ibanez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Birnbaum</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3583,51 +3583,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Burtet-Sarramegna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre de Kochko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Fogliani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annual Plant Reviews Online</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 3, pp.1 - 41. </w:t>
@@ -4080,51 +4080,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abundance, richness and composition of lianas in forest communities along an elevation gradient in New Caledonia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Bruy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Ibanez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Munzinger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4340,51 +4340,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent L'Huillier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Rigault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tanguy Jaffré</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Plant and Soil</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 403 (1-2), pp.53--76. </w:t>
             </w:r>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4825,295 +4825,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halsde-00992682v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bouldering : an alternative strategy to long-vertical climbing in root-climbing hortensias</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Major trends in stem anatomy and growth forms in the perianth-bearing Piperales, with special focus on Aristolochia.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah T Wagner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carolina Granados Mendoza</w:t>
+                <w:t xml:space="preserve">Linnea Hesse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Isnard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Tristan Charles-Dominique</w:t>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Stéphanie Samain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jan van den Bulcke</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Nick P Rowe</w:t>
+                <w:t xml:space="preserve">Jay Bolin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the Royal Society Interface</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 11 (99), pp.2014.0611. </w:t>
+              <w:t xml:space="preserve">Annals of Botany</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 113 (7), pp.1139-54. </w:t>
             </w:r>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1098/rsif.2014.0611⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1093/aob/mcu044⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ird-01100753v1</w:t>
+                <w:t xml:space="preserve">halsde-01022321v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Major trends in stem anatomy and growth forms in the perianth-bearing Piperales, with special focus on Aristolochia.</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Bouldering : an alternative strategy to long-vertical climbing in root-climbing hortensias</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Linnea Hesse</w:t>
+                <w:t xml:space="preserve">Carolina Granados Mendoza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Isnard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId169" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Marie-Stéphanie Samain</w:t>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tristan Charles-Dominique</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jay Bolin</w:t>
+                <w:t xml:space="preserve">Jan van den Bulcke</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nick P Rowe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annals of Botany</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 113 (7), pp.1139-54. </w:t>
+              <w:t xml:space="preserve">Journal of the Royal Society Interface</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 11 (99), pp.2014.0611. </w:t>
             </w:r>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/aob/mcu044⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1098/rsif.2014.0611⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halsde-01022321v1</w:t>
+                <w:t xml:space="preserve">ird-01100753v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Universal hydraulics of the flowering plants: vessel diameter scales with stem length across angiosperm lineages, habits and climates</w:t>
               </w:r>
@@ -6121,51 +6121,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Bruy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Munzinger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Fogliani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Fourdrain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -6809,51 +6809,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">What Makes New Caledonia’s Flora So Outstanding?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Isnard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tanguy Jaffré</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Matthias Kowasch; Simon P. J. Batterbury. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Geographies of New Caledonia-Kanaky : Environments, politics and cultures</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Springer Nature, pp.21 - 32, 2024, 978-3-031-49139-9. </w:t>
@@ -7568,51 +7568,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vanessa Hequet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Isnard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Ibanez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">IRD; Province Nord, Nouvelle-Calédonie. 2013, pp.37</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
@@ -7803,51 +7803,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05536457v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Isnard" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliana Prosperi" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Blanc" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Birgit Oelschl&#228;gel" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Santiago Trueba" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17550874.2026.2624119" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05311246v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yan Wang" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johannes Liesche" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alan Crivellaro" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ji&#345;&#237; Dole&#382;al" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Altman" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nph.70578" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05110977v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Salmon" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Heuret" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Hequet" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1071/BT25001" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04828697v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mirko Salinitro" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dennis Brueckner" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kathryn M. Spiers" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark G. M. Aarts" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/aob/mcae115" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04390151v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marilyne Laurans" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Munoz" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Charles-Dominique" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Fortunel" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tree.2023.11.011" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04702540v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antony van der Ent" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shota Sakaguchi" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Boyd" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nishanta Rajakaruna" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Joseph Pollard" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1440-1703.12499" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04664461v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tanguy Jaffr&#233;" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Ibanez" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1440-1703.12508" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04635634v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kathryn Spiers" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Irvine" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envexpbot.2024.105877" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04771491v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1440-1703.12530" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04133610v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Caraglio" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/botlinnean/boad007" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04055607v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yohan Pillon" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Majourau" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Gotty" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Fogliani" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/23818107.2023.2187454" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04203119v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydiane Mattio" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/23818107.2023.2234432" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04174105v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Bruy" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/23818107.2023.2234442" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03639816v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antony van Der Ent" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vidiro Gei" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11104-022-05388-3" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03601411v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrian L. D. Paul" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Brearley" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Echevarria" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alan J. M. Baker" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foreco.2022.120049" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03480909v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Burtet-Sarramegna" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Grison" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03356488v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Read" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gordon D. Sanson" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Burd" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kathryn Allen" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quan Hua" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0266467421000389" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03002846v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Birnbaum" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Cluzel" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/biolinnean/blaa146" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03255303v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Wawryk" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter D. Erskine" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/tpj.15362" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02277290v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Pouteau" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/aob/mcz131" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02940369v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent L&#8217;huillier" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrian Paul" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Munzinger" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2020.559059" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02908037v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/aob/mcaa112" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02907987v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark E. Olson" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julieta Rosell" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecilia Mart&#237;nez&#8208;p&#233;rez" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Calixto Le&#243;n&#8208;g&#243;mez" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex Fajardo" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ecm.1410" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02972020v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Echevarria" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.D. Erskine" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11104-020-04714-x" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02907973v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Erskine" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/botlinnean/boaa029" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02279487v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Delzon" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Lens" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/erz133" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02055527v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gildas G&#226;tebl&#233;" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10531-018-1659-y" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02291318v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Poncet" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre de Kochko" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781119312994.apr0689" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02107057v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom Hattermann" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Barrab&#233;" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Mouly" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Barth&#233;l&#233;my" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2018.01775" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02183759v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diana Soriano" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tommaso Anfodillo" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Donoghue" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1721728115" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605023v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taylor S. Feild" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/pce.12859" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01851491v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17550874.2018.1430186" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01606664v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/aobpla/plw068" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01444630v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent L'Huillier" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Rigault" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11104-016-2910-5" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02091233v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jbi.12581" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-TF17S6QX-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-01165012v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Santiago Trueba Sanchez" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nick P Rowe" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christoph Neinhuis" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Wanke" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah T Wagner" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1086/680595" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00992682v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavio Gonzalez" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salomo Karsten" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Symmank Lars" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-St&#233;phanie Samain" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jbi.12198" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-TTBVP4PR-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-01100753v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carolina Granados Mendoza" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan van den Bulcke" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rsif.2014.0611" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-01022321v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linnea Hesse" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jay Bolin" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/aob/mcu044" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02070515v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giai Petit" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ele.12302" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-QTV89XZX-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02958212v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taylor Feild" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1086/671808" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00757102v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1086/665821" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00751786v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3732/ajb.1200244" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00675523v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lena Frenzke" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Stoll" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1179/1743282011Y.0000000011" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00414497v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wendy K. Silk" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3732/ajb.0900045" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00414491v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander R. Cobb" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Michele Holbrook" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maciej Zwieniecki" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Dumais" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rspb.2009.0380" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00270750v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1469-8137.2007.02308.x" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05508323v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Lannuzel" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Fourdrain" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04876059v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jade Fambart" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Ruelle" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03733525v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03733768v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02798109v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain S. Delzon" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00881514v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04562811v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-49140-5_3" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03542790v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger Reeves" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alan Baker" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/book/10.1007/978-3-030-58904-2" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-58904-2_7" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02285289v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taylor S. T. S. Feild" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781118392409.ch17" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00081283v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Gallenm&#252;ller" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Speck" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://hal.archives-ouvertes.fr/hal-00081283" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03635095v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Dagostini" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Donnat" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacqueline Fambart-Tinel" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23708/herbier-nouvelle-caledonie" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-05052783v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Chambrey" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-05052787v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05536457v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Isnard" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliana Prosperi" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Blanc" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Birgit Oelschl&#228;gel" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Santiago Trueba" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17550874.2026.2624119" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05311246v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yan Wang" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johannes Liesche" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alan Crivellaro" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ji&#345;&#237; Dole&#382;al" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Altman" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nph.70578" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05110977v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Salmon" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Heuret" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Hequet" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1071/BT25001" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04828697v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mirko Salinitro" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dennis Brueckner" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kathryn M. Spiers" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark G. M. Aarts" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/aob/mcae115" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04390151v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marilyne Laurans" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Munoz" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Charles-Dominique" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Fortunel" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tree.2023.11.011" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04702540v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antony van der Ent" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shota Sakaguchi" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Boyd" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nishanta Rajakaruna" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Joseph Pollard" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1440-1703.12499" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04635634v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kathryn Spiers" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tanguy Jaffr&#233;" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Irvine" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envexpbot.2024.105877" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04771491v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1440-1703.12530" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04664461v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Ibanez" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1440-1703.12508" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04055607v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yohan Pillon" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Majourau" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Gotty" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Fogliani" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/23818107.2023.2187454" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04133610v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Caraglio" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/botlinnean/boad007" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04203119v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydiane Mattio" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/23818107.2023.2234432" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04174105v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Bruy" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/23818107.2023.2234442" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03639816v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antony van Der Ent" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vidiro Gei" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11104-022-05388-3" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03601411v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrian L. D. Paul" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Brearley" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Echevarria" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alan J. M. Baker" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foreco.2022.120049" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03480909v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Burtet-Sarramegna" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Grison" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03356488v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Read" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gordon D. Sanson" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Burd" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kathryn Allen" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quan Hua" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0266467421000389" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03002846v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Birnbaum" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Cluzel" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/biolinnean/blaa146" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03255303v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Wawryk" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter D. Erskine" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/tpj.15362" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02277290v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Pouteau" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/aob/mcz131" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02940369v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent L&#8217;huillier" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrian Paul" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Munzinger" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2020.559059" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02908037v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/aob/mcaa112" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02907987v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark E. Olson" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julieta Rosell" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecilia Mart&#237;nez&#8208;p&#233;rez" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Calixto Le&#243;n&#8208;g&#243;mez" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex Fajardo" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ecm.1410" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02972020v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Echevarria" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.D. Erskine" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11104-020-04714-x" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02907973v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Erskine" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/botlinnean/boaa029" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02279487v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Delzon" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Lens" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/erz133" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02055527v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gildas G&#226;tebl&#233;" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10531-018-1659-y" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02291318v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Poncet" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre de Kochko" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781119312994.apr0689" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02107057v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom Hattermann" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Barrab&#233;" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Mouly" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Barth&#233;l&#233;my" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2018.01775" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02183759v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diana Soriano" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tommaso Anfodillo" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Donoghue" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1721728115" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605023v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taylor S. Feild" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/pce.12859" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01851491v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17550874.2018.1430186" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01606664v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/aobpla/plw068" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01444630v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent L'Huillier" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Rigault" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11104-016-2910-5" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02091233v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jbi.12581" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-TF17S6QX-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-01165012v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Santiago Trueba Sanchez" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nick P Rowe" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christoph Neinhuis" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Wanke" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah T Wagner" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1086/680595" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00992682v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavio Gonzalez" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salomo Karsten" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Symmank Lars" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-St&#233;phanie Samain" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jbi.12198" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-TTBVP4PR-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-01022321v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linnea Hesse" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jay Bolin" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/aob/mcu044" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-01100753v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carolina Granados Mendoza" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan van den Bulcke" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rsif.2014.0611" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02070515v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giai Petit" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ele.12302" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-QTV89XZX-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02958212v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taylor Feild" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1086/671808" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00757102v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1086/665821" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00751786v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3732/ajb.1200244" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00675523v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lena Frenzke" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Stoll" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1179/1743282011Y.0000000011" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00414497v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wendy K. Silk" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3732/ajb.0900045" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00414491v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander R. Cobb" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Michele Holbrook" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maciej Zwieniecki" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Dumais" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rspb.2009.0380" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00270750v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1469-8137.2007.02308.x" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05508323v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Lannuzel" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Fourdrain" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04876059v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jade Fambart" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Ruelle" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03733525v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03733768v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02798109v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain S. Delzon" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00881514v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04562811v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-49140-5_3" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03542790v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger Reeves" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alan Baker" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/book/10.1007/978-3-030-58904-2" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-58904-2_7" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02285289v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taylor S. T. S. Feild" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781118392409.ch17" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00081283v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Gallenm&#252;ller" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Speck" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://hal.archives-ouvertes.fr/hal-00081283" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03635095v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Dagostini" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Donnat" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacqueline Fambart-Tinel" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23708/herbier-nouvelle-caledonie" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-05052783v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Chambrey" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-05052787v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>