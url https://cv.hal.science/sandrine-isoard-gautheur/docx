--- v0 (2026-03-21)
+++ v1 (2026-04-17)
@@ -483,555 +483,555 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05371269v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">What can sports psychology learn from work and organizational psychology? Benefits and pitfalls of applying theoretical models from one context to another</w:t>
+                <w:t xml:space="preserve">Keeping the Olympic Flame Burning”: Protecting Athletes from Burnout in Sport</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Isoard-Gautheur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Solène Lefebvre Du Grosriez</w:t>
+                <w:t xml:space="preserve">Henrik Gustafsson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jan de Jonge</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Philippe Sarrazin</w:t>
+                <w:t xml:space="preserve">Daniel Madigan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">New Ideas in Psychology</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">In Mind</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 6</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04848335v1</w:t>
+                <w:t xml:space="preserve">hal-04937856v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">De la spécialisation précoce au développement du burn-out chez les jeunes sportif·ves</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The role of others' presence in sport performance under pressure</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Chareyre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Isoard-Gautheur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Brevers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aïna Chalabaev</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">STAPS : Revue internationale des sciences du sport et de l'éducation physique</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">In Mind</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04945603v1</w:t>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04938017v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The adapted French version of the Academic and Athletic Identity Scale (AAIS-FR): Evidence of validity and reliability and relationships with sport well-being</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+                <w:t xml:space="preserve">What can sports psychology learn from work and organizational psychology? Benefits and pitfalls of applying theoretical models from one context to another</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Isoard-Gautheur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Balk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solène Lefebvre Du Grosriez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jan de Jonge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Sarrazin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0298872⟩</w:t>
+              <w:t xml:space="preserve">New Ideas in Psychology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 72 (5), pp.101057. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.newideapsych.2023.101057⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04719195v1</w:t>
+                <w:t xml:space="preserve">hal-04848335v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Keeping the Olympic Flame Burning”: Protecting Athletes from Burnout in Sport</w:t>
+                <w:t xml:space="preserve">De la spécialisation précoce au développement du burn-out chez les jeunes sportif·ves</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Isoard-Gautheur</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Daniel Madigan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">In Mind</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">STAPS : Revue internationale des sciences du sport et de l'éducation physique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, N° 143 (5), pp.61-77. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/sta.143.0061⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04937856v1</w:t>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04945603v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The role of others' presence in sport performance under pressure</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Laura Chareyre</w:t>
+                <w:t xml:space="preserve">The adapted French version of the Academic and Athletic Identity Scale (AAIS-FR): Evidence of validity and reliability and relationships with sport well-being</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Solène Lefebvre Du Grosriez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Isoard-Gautheur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Damien Brevers</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Aïna Chalabaev</w:t>
+                <w:t xml:space="preserve">Mariya Yukhymenko-Lescroart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Sarrazin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">In Mind</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 19 (5), pp.e0298872. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0298872⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04938017v1</w:t>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04719195v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Five unsolved issues concerning burnout in athletes: An expert perspective</w:t>
               </w:r>
@@ -1043,77 +1043,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Alvarez Pires</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Isoard-Gautheur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Madigan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alan Smith</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henrik Gustafsson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sports Psychiatry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 3 (1), pp.39-46. </w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1147,90 +1147,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Conflicting or enriching? Person-centered weekly follow-up of the relationships between student-athletes’ role interactions and well-being.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solène Lefebvre Du Grosriez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Isoard-Gautheur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Balk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Sarrazin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sport, Exercise, and Performance Psychology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 13 (3), pp.205-222. </w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1584,51 +1584,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Automaticity mediates the association between action planning and physical activity, especially when autonomous motivation is high</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Silvio Maltagliati</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Sarrazin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Isoard-Gautheur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1705,64 +1705,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Concilier études et sport de haut niveau : Un investissement et un défi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solène Lefebvre Du Grosriez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Sarrazin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Isoard-Gautheur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1947,51 +1947,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I Sit but I Don’t Know Why: Investigating the Multiple Precursors of Leisure-Time Sedentary Behaviors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Silvio Maltagliati</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Sarrazin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Isoard-Gautheur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2120,51 +2120,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Ginoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Isoard-Gautheur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Sarrazin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Frontiers in Psychology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 12, </w:t>
@@ -2254,51 +2254,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Ginoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Isoard-Gautheur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Sarrazin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Frontiers in Psychology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 12, pp.643109. </w:t>
@@ -2362,51 +2362,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Ginoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Isoard-Gautheur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Sarrazin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied Psychology: Health and Well-Being</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 13 (4), pp.798-816. </w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2492,51 +2492,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudia Teran-Escobar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Forestier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aïna Chalabaev</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Environmental Research and Public Health</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 18 (4), pp.1707. </w:t>
@@ -2734,51 +2734,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Ginoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Isoard-Gautheur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Sarrazin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">BMC Public Health</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 19, pp.289. </w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2851,51 +2851,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Ginoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Markus Gerber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Sarrazin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Workplace Health &amp; Safety</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, pp.216507991982949. </w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2923,161 +2923,161 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02076061v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">When Low Leisure-Time Physical Activity Meets Unsatisfied Psychological Needs: Insights From a Stress-Buffer Perspective</w:t>
+                <w:t xml:space="preserve">Usefulness of the Athlete Burnout Questionnaire (ABQ) as a screening tool for the detection of clinically relevant burnout symptoms among young elite athletes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Markus Gerber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Sandrine Isoard-Gautheur</w:t>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henrik Gustafsson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">René Schilling</w:t>
+                <w:t xml:space="preserve">Harald Seelig</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Michael Kellmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Sebastian Ludyga</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Serge Brand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Psychology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 9, pp.1-13. </w:t>
+              <w:t xml:space="preserve">Psychology of Sport and Exercise</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 39, pp.104-113. </w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3389/fpsyg.2018.02097⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.psychsport.2018.08.005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02042589v1</w:t>
+                <w:t xml:space="preserve">hal-02042597v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Development and evaluation of the psychometric properties of a new measure of athlete burnout: The Athlete Burnout Scale.</w:t>
               </w:r>
@@ -3249,51 +3249,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabienne Meerstetter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Isoard-Gautheur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henrik Gustafsson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Sport and Exercise Psychology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 40 (6), pp.312-324. </w:t>
@@ -3325,161 +3325,161 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02042594v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Usefulness of the Athlete Burnout Questionnaire (ABQ) as a screening tool for the detection of clinically relevant burnout symptoms among young elite athletes</w:t>
+                <w:t xml:space="preserve">When Low Leisure-Time Physical Activity Meets Unsatisfied Psychological Needs: Insights From a Stress-Buffer Perspective</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Markus Gerber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Henrik Gustafsson</w:t>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Isoard-Gautheur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Harald Seelig</w:t>
+                <w:t xml:space="preserve">René Schilling</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sebastian Ludyga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michael Kellmann</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Sebastian Ludyga</w:t>
+                <w:t xml:space="preserve">Serge Brand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Psychology of Sport and Exercise</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 39, pp.104-113. </w:t>
+              <w:t xml:space="preserve">Frontiers in Psychology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 9, pp.1-13. </w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.psychsport.2018.08.005⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3389/fpsyg.2018.02097⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02042597v1</w:t>
+                <w:t xml:space="preserve">hal-02042589v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effects of stress and mental toughness on burnout and depressive symptoms: A prospective study with young elite athletes</w:t>
               </w:r>
@@ -3517,51 +3517,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabienne Meerstetter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marco Walter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sebastian Ludyga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Science and Medicine in Sport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 21 (12), pp.1200-1205. </w:t>
@@ -3599,51 +3599,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Performance based self-esteem and athlete-identity in athlete burnout: A person-centered approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henrik Gustafsson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Martinent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3768,51 +3768,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Ginoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Isoard-Gautheur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Sarrazin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mental Health and Physical Activity</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 14, pp.47-51. </w:t>
             </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3975,51 +3975,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">How impulsivity shapes the interplay of impulsive and reflective processes involved in objective physical activity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boris Cheval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Sarrazin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Gautheur Isoard-Gautheur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4130,51 +4130,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Isoard-Gautheur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Trouilloud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henrik Gustafsson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emma Guillet-Descas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4259,51 +4259,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Isoard-Gautheur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emma Guillet-Descas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henrik Gustafsson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sport Psychologist</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 30 (2), pp.123-130. </w:t>
             </w:r>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4331,538 +4331,538 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02042627v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Development of Burnout Perceptions During Adolescence Among High-Level Athletes: A Developmental and Gendered Perspective</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Julien Chanal</w:t>
+                <w:t xml:space="preserve">Reflective and impulsive processes explain (in)effectiveness of messages promoting physical activity: A randomized controlled trial.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Boris Cheval</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Sarrazin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Gautheur Isoard-Gautheur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Radel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Malte Friese</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Sport and Exercise Psychology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1123/jsep.2014-0251⟩</w:t>
+              <w:t xml:space="preserve">Health Psychology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 34 (1), pp.10-19. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1037/hea0000102⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02042636v1</w:t>
+                <w:t xml:space="preserve">hal-02026025v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reflective and impulsive processes explain (in)effectiveness of messages promoting physical activity: A randomized controlled trial.</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Malte Friese</w:t>
+                <w:t xml:space="preserve">Development of Burnout Perceptions During Adolescence Among High-Level Athletes: A Developmental and Gendered Perspective</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Isoard-Gautheur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emma Guillet-Descas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Gaudreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Chanal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Health Psychology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 34 (1), pp.10-19. </w:t>
+              <w:t xml:space="preserve">Journal of Sport and Exercise Psychology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 37 (4), pp.436-448. </w:t>
             </w:r>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1037/hea0000102⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1123/jsep.2014-0251⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId137" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02026025v1</w:t>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02042636v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Athlete burnout and motivational dynamics: a multiple case follow-up study among elite BMX riders</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Evaluations of the Psychometric Properties of the Recovery-Stress Questionnaire for Athletes among a Sample of Young French Table Tennis Players</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Martinent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Claude Decret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edith Filaire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Isoard-Gautheur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Emma Guillet-Descas</w:t>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Ferrand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Human Sport and Exercise</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4100/jhse.2014.91.04⟩</w:t>
+              <w:t xml:space="preserve">Psychological Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 114 (2), pp.326-340. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2466/03.14.pr0.114k18w2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02042638v1</w:t>
+                <w:t xml:space="preserve">hal-02042641v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluations of the Psychometric Properties of the Recovery-Stress Questionnaire for Athletes among a Sample of Young French Table Tennis Players</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Athlete burnout and motivational dynamics: a multiple case follow-up study among elite BMX riders</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Isoard-Gautheur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Claude Ferrand</w:t>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emma Guillet-Descas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Psychological Reports</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 114 (2), pp.326-340. </w:t>
+              <w:t xml:space="preserve">Journal of Human Sport and Exercise</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 9 (1), pp.31-42. </w:t>
             </w:r>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.2466/03.14.pr0.114k18w2⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4100/jhse.2014.91.04⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId141" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02042641v1</w:t>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02042638v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A reciprocal effects model of the temporal ordering of motivation and burnout among youth table tennis players in intensive training settings</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Martinent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Claude Decret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emma Guillet-Descas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5115,217 +5115,217 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00904510v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Prospective Study of the Influence of Perceived Coaching Style on Burnout Propensity in High Level Young Athletes: Using a Self-Determination Theory Perspective</w:t>
+                <w:t xml:space="preserve">A prospective study of the influence of perceived coaching style on burnout propensity in elite adolescent athletes: using a self-determination theory perspective</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Isoard-Gautheur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Emma Guillet-Descas</w:t>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Guillet-Descas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre-Nicolas Lemyre</w:t>
+                <w:t xml:space="preserve">P. N. Lemyre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sport Psychologist</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 26, pp.282-298</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00904493v1</w:t>
+                <w:t xml:space="preserve">hal-00982708v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A prospective study of the influence of perceived coaching style on burnout propensity in elite adolescent athletes: using a self-determination theory perspective</w:t>
+                <w:t xml:space="preserve">A Prospective Study of the Influence of Perceived Coaching Style on Burnout Propensity in High Level Young Athletes: Using a Self-Determination Theory Perspective</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Isoard-Gautheur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId148" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">E. Guillet-Descas</w:t>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emma Guillet-Descas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. N. Lemyre</w:t>
+                <w:t xml:space="preserve">Pierre-Nicolas Lemyre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sport Psychologist</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 26, pp.282-298</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00982708v1</w:t>
+                <w:t xml:space="preserve">hal-00904493v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Garçons et Filles : une approche différente</w:t>
               </w:r>
@@ -5924,247 +5924,247 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05371248v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Trouver l'Équilibre : Comment les ressources compensent les exigences de l’entraînement et influencent le sommeil et le bien-être des athlètes de haut niveau</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Effet de la Présence des Autres sur la Performance : Exploration des Mécanismes de Stress, Eveil, Attention et Anxiété.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Chareyre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aïna Chalabaev</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Cignetti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elise Gemonet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Nougier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée d'Etudes de la Société Française de Psychologie du Sport (SFPS)</w:t>
+              <w:t xml:space="preserve">Journées d'Etude de la Société Française de Psychologie du sport (SFPS)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2024, LYON, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04920859v1</w:t>
+                <w:t xml:space="preserve">hal-04920821v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effet de la Présence des Autres sur la Performance : Exploration des Mécanismes de Stress, Eveil, Attention et Anxiété.</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Trouver l'Équilibre : Comment les ressources compensent les exigences de l’entraînement et influencent le sommeil et le bien-être des athlètes de haut niveau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathan Descôtes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Monique Mendelson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Isoard-Gautheur</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées d'Etude de la Société Française de Psychologie du sport (SFPS)</w:t>
+              <w:t xml:space="preserve">Journée d'Etudes de la Société Française de Psychologie du Sport (SFPS)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2024, LYON, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId171" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04920821v1</w:t>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04920859v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Unis sur la glace : Rôle de l’entraineur, des parents et des coéquipiers dans le bien-être et les performances sportives des adolescents-hockeyeurs au cours d’une saison sportive</w:t>
               </w:r>
@@ -6340,64 +6340,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Be an athlete and a student: Systematic review on the relationships between roles interactions and student-athlete well-being, mental &amp; physical health</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solène Lefebvre Du Grosriez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Sarrazin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Isoard-Gautheur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6498,1106 +6498,1106 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04951469v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Shaping Identities: Exploring the relationships between academic and athletic identities and well-being among French student-athletes</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+                <w:t xml:space="preserve">Conflicting or enriching? Weekly follow-up of the relationships between student-athletes' role interactions and well-being</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solène Lefebvre Du Grosriez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Isoard-Gautheur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Balk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Sarrazin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les Environnements de l'Activité Physique et Sportive</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 20ème congrès de l'Association des Chercheurs en Activités Physiques et Sportives, Oct 2023, Reims, France</w:t>
+              <w:t xml:space="preserve">28th Annual congress of the European College of Sport Science (ECSS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2023, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04290527v1</w:t>
+                <w:t xml:space="preserve">hal-04154988v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How to explain unexplained performance? Contribution of two key sport psychosocial theories: Choking Under Pressure &amp; Social Facilitation and Inhibition</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Bien-être vs. Burnout : la récupération mentale du sportif</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Isoard-Gautheur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Seminar series</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Louvain Experimental Psychopathology, Oct 2023, Louvain, Belgium</w:t>
+              <w:t xml:space="preserve">Fête de la Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université Grenoble Alpes, Oct 2023, Romans sur Isère, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04965656v1</w:t>
+                <w:t xml:space="preserve">hal-04937714v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Doping intention in cyclists: interaction effects of achievement goals and athlete burnout</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Activité physique, santé mentale et bien-être : que nous dit la science ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Isoard-Gautheur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Ginoux</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The 12th conference of Health-Enhancing Physical Activity</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2023, Leuven, Belgium</w:t>
+              <w:t xml:space="preserve">Fête de la Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université Grenoble Alpes, Oct 2023, Bourg les Valence, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04791717v1</w:t>
+                <w:t xml:space="preserve">hal-04937706v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Coach/peers/parents need supportive questionnaire (cpp-nsq-fr): preliminary validation, and relationships with adolescent athletes well-being</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">David Trouilloud</w:t>
+                <w:t xml:space="preserve">Effects of vigor at work between job stress and mental health: Is physical activity always beneficial?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Cortés-Denia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Isoard-Gautheur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manuel Pulido-Martos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Esther Lopez-Zafra</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">28th Annual Congress of the European College of Sport Science (ECSS)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2023, Paris, France</w:t>
+              <w:t xml:space="preserve">European Association of Work and Organizational Psychology (EAWOP)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2023, Katowice, Poland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId188" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04913580v1</w:t>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04913301v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Conflicting or enriching? Weekly follow-up of the relationships between student-athletes' role interactions and well-being</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Solène Lefebvre Du Grosriez</w:t>
+                <w:t xml:space="preserve">How to explain unexplained performance? Contribution of two key sport psychosocial theories: Choking Under Pressure &amp; Social Facilitation and Inhibition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Chareyre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aïna Chalabaev</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Isoard-Gautheur</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Philippe Sarrazin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">28th Annual congress of the European College of Sport Science (ECSS)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2023, Paris, France</w:t>
+              <w:t xml:space="preserve">Seminar series</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Louvain Experimental Psychopathology, Oct 2023, Louvain, Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId189" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04154988v1</w:t>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04965656v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Activité physique, santé mentale et bien-être : que nous dit la science ?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Shaping Identities: Exploring the relationships between academic and athletic identities and well-being among French student-athletes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Solène Lefebvre Du Grosriez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Isoard-Gautheur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Clément Ginoux</w:t>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mariya Yukhymenko-Lescroart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Sarrazin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Fête de la Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Université Grenoble Alpes, Oct 2023, Bourg les Valence, France</w:t>
+              <w:t xml:space="preserve">Les Environnements de l'Activité Physique et Sportive</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 20ème congrès de l'Association des Chercheurs en Activités Physiques et Sportives, Oct 2023, Reims, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId190" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04937706v1</w:t>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04290527v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bien-être vs. Burnout : la récupération mentale du sportif</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Doping intention in cyclists: interaction effects of achievement goals and athlete burnout</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Corrion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentine Filleul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vivier Emma</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Meinadier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacky Maillot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Fête de la Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Université Grenoble Alpes, Oct 2023, Romans sur Isère, France</w:t>
+              <w:t xml:space="preserve">The 12th conference of Health-Enhancing Physical Activity</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2023, Leuven, Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId191" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04937714v1</w:t>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04791717v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of vigor at work between job stress and mental health: Is physical activity always beneficial?</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Daniel Cortés-Denia</w:t>
+                <w:t xml:space="preserve">Coach/peers/parents need supportive questionnaire (cpp-nsq-fr): preliminary validation, and relationships with adolescent athletes well-being</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lisa Maj</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Trouilloud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Isoard-Gautheur</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Esther Lopez-Zafra</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Association of Work and Organizational Psychology (EAWOP)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2023, Katowice, Poland</w:t>
+              <w:t xml:space="preserve">28th Annual Congress of the European College of Sport Science (ECSS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2023, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId192" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04913301v1</w:t>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04913580v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Recovery, Fatigue and Performance: Psycho-Physiological Monitoring and Pre-testing of a Chatbot Intervention with High-level Ice Hockey Players</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Development and Validation of an Evaluation Tool of Others Presence in the Sports Context (ETOP-SC)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Chareyre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aïna Chalabaev</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Isoard-Gautheur</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">20ème Congrès International de l'Association des Chercheurs en Activités Physiques et Sportives (ACAPS)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2023, REIMS, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04913382v1</w:t>
+                <w:t xml:space="preserve">hal-04913284v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Development and Validation of an Evaluation Tool of Others Presence in the Sports Context (ETOP-SC)</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Recovery, Fatigue and Performance: Psycho-Physiological Monitoring and Pre-testing of a Chatbot Intervention with High-level Ice Hockey Players</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathan Descôtes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Balk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jerome Perez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Brugniaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Monique Mendelson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">20ème Congrès International de l'Association des Chercheurs en Activités Physiques et Sportives (ACAPS)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2023, REIMS, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId198" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04913284v1</w:t>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04913382v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Conflicting or enriching? Weekly follow-up of the relationships between student-athletes’ role interaction and Well-being</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solène Lefebvre Du Grosriez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Isoard-Gautheur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Balk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Sarrazin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">28th Annual Congress of the European College of Sport Science (ECSS)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2023, PARIS, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7622,103 +7622,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Intention de dopage chez les cyclistes : effets d'interaction des buts d’accomplissement et du burnout sportif</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Corrion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentine Filleul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vivier Emma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Meinadier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacky Maillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées d’étude de la Société Française de Psychologie du Sport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2023, Aix en provence, France</w:t>
@@ -7741,299 +7741,299 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04791689v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Systematic review of choking under pressure in motor performance</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Aïna Chalabaev</w:t>
+                <w:t xml:space="preserve">Profiles of Adolescent-athletes perceptions of supportive styles from coach, parents and peers, and associations with well-being</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lisa Maj</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Isoard-Gautheur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Trouilloud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">28th Annual Congress of the European College of Sport Science (ECSS)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2023, Paris, France</w:t>
+              <w:t xml:space="preserve">20ème Congrès International de l'Association des Chercheurs en Activités Physiques et Sportives (ACAPS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2023, REIMS, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04913242v1</w:t>
+                <w:t xml:space="preserve">hal-04913559v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Profiles of Adolescent-athletes perceptions of supportive styles from coach, parents and peers, and associations with well-being</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Lisa Maj</w:t>
+                <w:t xml:space="preserve">Systematic review of choking under pressure in motor performance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Chareyre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aïna Chalabaev</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Isoard-Gautheur</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">David Trouilloud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">20ème Congrès International de l'Association des Chercheurs en Activités Physiques et Sportives (ACAPS)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2023, REIMS, France</w:t>
+              <w:t xml:space="preserve">28th Annual Congress of the European College of Sport Science (ECSS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2023, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04913559v1</w:t>
+                <w:t xml:space="preserve">hal-04913242v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le rôle des buts d’accomplissement et du burnout dans les attitudes et intentions de dopage en sport chez les cyclistes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentine Filleul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabienne d'Arripe-Longueville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Bimes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Meinadier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacky Maillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">7ème Congrès International de la Société Française de Psychologie du Sport (SFPS)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2022, VICHY, France</w:t>
@@ -8131,51 +8131,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">When being an elite athlete conflicts or enriches with being a student and vice versa: Consequences on student-athlete well-being</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solène Lefebvre Du Grosriez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Isoard-Gautheur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8183,51 +8183,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérian Cece</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Martinent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Sarrazin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">16th European Congress of Sport &amp; Exercise Psychology (FEPSAC)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2022, Padova, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -8440,590 +8440,590 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04951437v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">InterMob: de la compréhension des facteurs influençant la mobilité active et durable à l’élaboration d’une intervention de changement de comportements ciblant le changement de mobilité</w:t>
+                <w:t xml:space="preserve">The protective role of usual healthy behaviour when self-control resources are lacking: the case of physical activity during the COVID-19 lockdown</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudia Teran-Escobar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId209" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Hélène Bouscasse</w:t>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Forestier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Ginoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Isoard-Gautheur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Boris Cheval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque international des doctorants « COP21 : 5 ans après »</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, L’association "Sorbonne Développement Durable" (SDD); https://www.edite-de-paris.fr/colloque-international-cop-21-5-ans-apres/, Apr 2021, Paris, France</w:t>
+              <w:t xml:space="preserve">19ème Congrès International de l’Association des Chercheurs en Activités Physiques et Sportives (ACAPS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2021, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04917044v1</w:t>
+                <w:t xml:space="preserve">halshs-04908757v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Promouvoir le bien-être professionnel par l'activité physique</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Clément Ginoux</w:t>
+                <w:t xml:space="preserve">From understanding the factors of active and sustainable mobility to developing a behavior change intervention</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudia Teran-Escobar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sonia Chardonnel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Duché</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Bouscasse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Isoard-Gautheur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès Français et francophone de Psychologie Positive (CFfPP)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2021, Congres en ligne, France</w:t>
+              <w:t xml:space="preserve"> Colloque international des doctorants « COP21 : 5 ans après »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2021, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04916335v1</w:t>
+                <w:t xml:space="preserve">hal-04965548v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spécialisation et développement de l’enfant : Le développement et la prévention du burnout chez les jeunes sportifs</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Self-control resources and past physical activity as predictors of the evolution of physical activity during COVID-19 lockdown</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudia Teran-Escobar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Forestier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Silvio Maltagliati</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Ginoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Boris Cheval</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Des critiques du sport. Controverses interdisciplinaires</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2021, Strasbourg, France</w:t>
+              <w:t xml:space="preserve">19ème Congrès International de l'Association des Chercheurs en Activités Physiques et Sportives (ACAPS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2021, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04951277v1</w:t>
+                <w:t xml:space="preserve">hal-04917021v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Self-control resources and past physical activity as predictors of the evolution of physical activity during COVID-19 lockdown</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Promouvoir le bien-être professionnel par l'activité physique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Ginoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Isoard-Gautheur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Sarrazin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">19ème Congrès International de l'Association des Chercheurs en Activités Physiques et Sportives (ACAPS)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2021, Montpellier, France</w:t>
+              <w:t xml:space="preserve">Congrès Français et francophone de Psychologie Positive (CFfPP)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2021, Congres en ligne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04917021v1</w:t>
+                <w:t xml:space="preserve">hal-04916335v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The protective role of usual healthy behaviour when self-control resources are lacking: the case of physical activity during the COVID-19 lockdown</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Spécialisation et développement de l’enfant : Le développement et la prévention du burnout chez les jeunes sportifs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Isoard-Gautheur</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">19ème Congrès International de l’Association des Chercheurs en Activités Physiques et Sportives (ACAPS)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2021, Montpellier, France</w:t>
+              <w:t xml:space="preserve">Des critiques du sport. Controverses interdisciplinaires</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2021, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-04908757v1</w:t>
+                <w:t xml:space="preserve">hal-04951277v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">From understanding the factors of active and sustainable mobility to developing a behavior change intervention</w:t>
+                <w:t xml:space="preserve">InterMob: de la compréhension des facteurs influençant la mobilité active et durable à l’élaboration d’une intervention de changement de comportements ciblant le changement de mobilité</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudia Teran-Escobar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sonia Chardonnel</w:t>
@@ -9058,194 +9058,198 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Isoard-Gautheur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve"> Colloque international des doctorants « COP21 : 5 ans après »</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2021, Paris, France</w:t>
+              <w:t xml:space="preserve">Colloque international des doctorants « COP21 : 5 ans après »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, L’association "Sorbonne Développement Durable" (SDD); https://www.edite-de-paris.fr/colloque-international-cop-21-5-ans-apres/, Apr 2021, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04965548v1</w:t>
+                <w:t xml:space="preserve">hal-04917044v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">When being an elite athlete conflicts or enriches with being a student and vice versa: Psychometric validation of inter-role interactions and consequences on well-being</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Solène Lefebvre Du Grosriez</w:t>
+                <w:t xml:space="preserve">InterMob: a randomized controlled intervention targeting a more active and sustainable mobility in France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudia Teran-Escobar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sonia Chardonnel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Duché</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Bouscasse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Isoard-Gautheur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...35 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">19ème Congrès International de l’Association des Chercheurs en Activités Physiques et Sportives (ACAPS)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2021, Montpellier, France</w:t>
+              <w:t xml:space="preserve"> 35th Annual Conference of the European Health Psychology Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2021, Virtual conference, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03814930v1</w:t>
+                <w:t xml:space="preserve">halshs-04910833v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Étude des liens entre l'activité physique, le détachement vis-à-vis des études, et le bien-être lié aux études chez des étudiants en situation de précarité alimentaire</w:t>
               </w:r>
@@ -9283,51 +9287,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Couturier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Isoard-Gautheur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Sarrazin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès International de la Société Française de Psychologie du Sport (SFPS)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2021, Brest, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -9365,51 +9369,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I sit but I don’t know why: investigating the multiple precursors of leisure-time sedentary behaviors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Silvio Maltagliati</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Sarrazin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Isoard-Gautheur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9471,152 +9475,148 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04910770v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">InterMob: a randomized controlled intervention targeting a more active and sustainable mobility in France</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Hélène Bouscasse</w:t>
+                <w:t xml:space="preserve">When being an elite athlete conflicts or enriches with being a student and vice versa: Psychometric validation of inter-role interactions and consequences on well-being</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Solène Lefebvre Du Grosriez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Isoard-Gautheur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérian Cece</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Martinent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Sarrazin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve"> 35th Annual Conference of the European Health Psychology Society</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2021, Virtual conference, France</w:t>
+              <w:t xml:space="preserve">19ème Congrès International de l’Association des Chercheurs en Activités Physiques et Sportives (ACAPS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2021, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-04910833v1</w:t>
+                <w:t xml:space="preserve">hal-03814930v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">“Workplace Physical Activity Program” (WOPAP) study: A four-arm randomized controlled trial intended to prevent burnout and promote vigor</w:t>
               </w:r>
@@ -9628,51 +9628,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Ginoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Isoard-Gautheur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Sarrazin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">19ème Congrès International de l'Association des Chercheurs en Activités Physiques et Sportives (ACAPS)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2021, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -9691,661 +9691,661 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04916280v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effets des expériences de récupération et des activités de loisirs sur le bien-être au travail</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Clément Ginoux</w:t>
+                <w:t xml:space="preserve">L’individu et le changement de mobilité en ville : au-délà des (bonnes) intentions et de la motivation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudia Teran-Escobar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sonia Chardonnel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Duché</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Bouscasse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Isoard-Gautheur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">18ème Congrès International de l'Association des Chercheurs en Activités Physiques et Sportives (ACAPS)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2019, Paris, France</w:t>
+              <w:t xml:space="preserve">Premières rencontres internationales de la mobilité durable</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2019, Saint-Tropez, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04914477v1</w:t>
+                <w:t xml:space="preserve">hal-04926553v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">InterMob : protocole d’une intervention contrôlée randomisée ciblant les leviers et les obstacles d’une mobilité plus active et plus durable</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Development of an intervention to change mobility behaviors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aina Chalabaev</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sonia Chardonnel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudia Teran-Escobar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId209" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Sandrine Isoard-Gatheur</w:t>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Duche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Helene Bouscasse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">18ème Congrès International de l’Association des Chercheurs en Activité Physiques et Sportives (ACAPS)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2019, Paris, France</w:t>
+              <w:t xml:space="preserve">Global Challenges Science Week</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université Grenoble Alpes, Jun 2019, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-04908186v1</w:t>
+                <w:t xml:space="preserve">hal-04965770v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quand les sportifs s'usent : vers une meilleure compréhension du burnout et de sa prévention en contexte sportif</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">WOrkplace Physical Activity Program” (WOPAP) study: A 4-arm RCT intended to prevent burnout and promote vigor</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Ginoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Isoard-Gautheur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Sarrazin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Autres facettes de la psychologie du sport </w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2019, Louvain la Neuve, Belgique</w:t>
+              <w:t xml:space="preserve">15th European Congress of Sport &amp; Exercise Psychology (FEPSAC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2019, Münster, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId227" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04951163v1</w:t>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04903120v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">WOrkplace Physical Activity Program” (WOPAP) study: A 4-arm RCT intended to prevent burnout and promote vigor</w:t>
+                <w:t xml:space="preserve">Effets des expériences de récupération et des activités de loisirs sur le bien-être au travail</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Ginoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Isoard-Gautheur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Sarrazin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">15th European Congress of Sport &amp; Exercise Psychology (FEPSAC)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2019, Münster, Germany</w:t>
+              <w:t xml:space="preserve">18ème Congrès International de l'Association des Chercheurs en Activités Physiques et Sportives (ACAPS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2019, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId228" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04903120v1</w:t>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04914477v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’individu et le changement de mobilité en ville : au-délà des (bonnes) intentions et de la motivation</w:t>
+                <w:t xml:space="preserve">InterMob : protocole d’une intervention contrôlée randomisée ciblant les leviers et les obstacles d’une mobilité plus active et plus durable</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudia Teran-Escobar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sonia Chardonnel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Bouscasse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Duché</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Sandrine Isoard-Gautheur</w:t>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Isoard-Gatheur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Premières rencontres internationales de la mobilité durable</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2019, Saint-Tropez, France</w:t>
+              <w:t xml:space="preserve">18ème Congrès International de l’Association des Chercheurs en Activité Physiques et Sportives (ACAPS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2019, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId229" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04926553v1</w:t>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04908186v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Development of an intervention to change mobility behaviors</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Quand les sportifs s'usent : vers une meilleure compréhension du burnout et de sa prévention en contexte sportif</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Isoard-Gautheur</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Global Challenges Science Week</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Université Grenoble Alpes, Jun 2019, Grenoble, France</w:t>
+              <w:t xml:space="preserve">Autres facettes de la psychologie du sport </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2019, Louvain la Neuve, Belgique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId230" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04965770v1</w:t>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04951163v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Examining the Interplay between Job Demands-Resources, Physical Activity, and Positive and Negative Well-Being Indicators: An Intra- and Inter-Individual Levels Analysis</w:t>
               </w:r>
@@ -10357,77 +10357,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Isoard-Gautheur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Ginoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aïna Chalabaev</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boris Cheval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Sarrazin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées nationales d’études de la Société Française de Psychologie du Sport, 13-14 juin (IFEPSA)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Journées nationales d’études de la Société Française de Psychologie du Sport (IFEPSA), Jun 2019, Angers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -10452,51 +10452,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Athlete burnout and the coach-athlete relationship</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henrik Gustafsson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Isoard-Gautheur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10711,51 +10711,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Isoard-Gautheur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Trouilloud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henrik Gustafsson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emma Guillet-Descas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -10901,64 +10901,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Isoard-Gautheur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emma Guillet-Descas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Chanal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Gaudreau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Congress of Sport Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2011, Liverpool, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -11691,683 +11691,683 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The mediating role of mental fatigue in the relationship between recovery and performance satisfaction among high level ice hockey players.</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Dual career and Triple roles: Understanding student-athletes' multiple roles and their interactions using a qualitative approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Solène Lefebvre Du Grosriez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Silvia Scotto Di Luzio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabienne D’arripe-Longueville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Sarrazin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Isoard-Gautheur</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">17th European Congress of Sport and Exercise Psychology (FEPSAC)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2024, Innsbruck, France</w:t>
+              <w:t xml:space="preserve">17th Congress of European Federation of Sport Psychology (FEPSAC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2024, Innsbruck, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04908797v1</w:t>
+                <w:t xml:space="preserve">hal-04664408v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bien-être au travail des personnes présentant une déficience intellectuelle : indicateurs, prédicteurs et pistes d'intervention.</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Clément Ginoux</w:t>
+                <w:t xml:space="preserve">Adolescents-athletes’ combined perceptions of the behaviors and attitudes of coaches, parents and peers toward their competitive sport: A scoping review</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lisa Maj</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Isoard-Gautheur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Trouilloud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées d’Etudes Francophones en Activité Physique Adaptée (JEFAPA)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2024, Besançon, France</w:t>
+              <w:t xml:space="preserve">17th European Congress of Sport and Exercise Psychology (FEPSAC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2024, Innsbruck, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId251" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04921371v1</w:t>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04913955v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Performing under pressure: Role of others' presence in sport performance</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Aïna Chalabaev</w:t>
+                <w:t xml:space="preserve">Biomarkers of athlete burnout: A novel investigation with student-athlete rowers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lee Moore</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rachel Arnold</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthew Dobson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Isoard-Gautheur</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henrik Gustafsson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">17th European Congress of Sport and Exercise Psychology (FEPSAC)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2024, Innsbruck, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId252" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04913732v1</w:t>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04914082v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Biomarkers of athlete burnout: A novel investigation with student-athlete rowers</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Henrik Gustafsson</w:t>
+                <w:t xml:space="preserve">The mediating role of mental fatigue in the relationship between recovery and performance satisfaction among high level ice hockey players.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathan Descôtes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Balk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Perez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Brugniaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Monique Mendelson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">17th European Congress of Sport and Exercise Psychology (FEPSAC)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Jul 2024, Innsbruck, Austria</w:t>
+              <w:t xml:space="preserve">, Jul 2024, Innsbruck, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId253" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04914082v1</w:t>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04908797v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId257" w:history="1">
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adolescents-athletes’ combined perceptions of the behaviors and attitudes of coaches, parents and peers toward their competitive sport: A scoping review</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Lisa Maj</w:t>
+                <w:t xml:space="preserve">Performing under pressure: Role of others' presence in sport performance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Chareyre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aïna Chalabaev</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Isoard-Gautheur</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">David Trouilloud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">17th European Congress of Sport and Exercise Psychology (FEPSAC)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2024, Innsbruck, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId257" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04913955v1</w:t>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04913732v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId258" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dual career and Triple roles: Understanding student-athletes' multiple roles and their interactions using a qualitative approach</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Philippe Sarrazin</w:t>
+                <w:t xml:space="preserve">Bien-être au travail des personnes présentant une déficience intellectuelle : indicateurs, prédicteurs et pistes d'intervention.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elodie Leclerc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Ginoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Isoard-Gautheur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">17th Congress of European Federation of Sport Psychology (FEPSAC)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2024, Innsbruck, Austria</w:t>
+              <w:t xml:space="preserve">Journées d’Etudes Francophones en Activité Physique Adaptée (JEFAPA)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2024, Besançon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId258" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04664408v1</w:t>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04921371v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The mediating role of mental fatigue in the relationship between recovery and performance satisfaction among high level ice hockey players</w:t>
               </w:r>
@@ -12379,51 +12379,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathan Descôtes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Balk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jerome Perez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monique Mendelson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12491,64 +12491,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Gère ta double carrière » : Développement d’un cours en ligne destiné à accompagner les étudiant·e·s-athlètes de haut niveau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Isoard-Gautheur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solène Lefebvre Du Grosriez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Sarrazin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée des publics empêchés : « Publics empêchés : le sur-mesure accessible à tous ? Contraintes, opportunités et solutions »</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2023, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -12573,51 +12573,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Du laboratoire au terrain, une évaluation multiple du stress pour mieux comprendre les effets de facilitation et d'inhibition sociale sur la performance sportive : Protocole d'étude longitudinale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Chareyre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Isoard-Gautheur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12917,109 +12917,122 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03080097v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New directions in the conceptualisations of athlete burnout</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Athlete Burnout: relationships between Behavorial regulation , perfectionism and satisfaction and thwarting of psychological needs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emma Guillet-Descas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Moiret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Isoard-Gautheur</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Emma Guillet-Descas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congress of Sport Sciences (ECSS)</w:t>
+              <w:t xml:space="preserve">European Congress of Sport Science (ECSS)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2012, Bruges, Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03081863v1</w:t>
+                <w:t xml:space="preserve">hal-03079126v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Athlete Burnout : relationships between Behavorial regulation, perfectionism and satisfaction and thwarting of psychological needs.</w:t>
               </w:r>
@@ -13094,122 +13107,109 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03681594v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Athlete Burnout: relationships between Behavorial regulation , perfectionism and satisfaction and thwarting of psychological needs</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">New directions in the conceptualisations of athlete burnout</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Isoard-Gautheur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emma Guillet-Descas</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Sandrine Isoard-Gautheur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Congress of Sport Science (ECSS)</w:t>
+              <w:t xml:space="preserve">Congress of Sport Sciences (ECSS)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2012, Bruges, Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03079126v1</w:t>
+                <w:t xml:space="preserve">hal-03081863v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">News directions in the conceptualisations of athlete burnout</w:t>
               </w:r>
@@ -13271,191 +13271,191 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03681664v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Process of athlete burnout : influence of coach style, psychological needs, motivation, vitality and intentions to dropout.</w:t>
+                <w:t xml:space="preserve">Est ce que les variations motivationnelles augmentent la vulnérabilité psychologique et physique de l'athlète de haut niveau ? Une étude de cas en BMX</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Isoard-Gautheur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emma Guillet-Descas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4th International SDT conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2010, GHENT, Belgium</w:t>
+              <w:t xml:space="preserve">Journée d'étude de la SFPS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2010, LYON, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03681745v1</w:t>
+                <w:t xml:space="preserve">hal-03682038v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Est ce que les variations motivationnelles augmentent la vulnérabilité psychologique et physique de l'athlète de haut niveau ? Une étude de cas en BMX</w:t>
+                <w:t xml:space="preserve">Process of athlete burnout : influence of coach style, psychological needs, motivation, vitality and intentions to dropout.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Isoard-Gautheur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emma Guillet-Descas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée d'étude de la SFPS</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2010, LYON, France</w:t>
+              <w:t xml:space="preserve">4th International SDT conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2010, GHENT, Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03682038v1</w:t>
+                <w:t xml:space="preserve">hal-03681745v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Process of athlete burnout: influence of coach style, psychological needs, motivation, vitality and intentions to dropout</w:t>
               </w:r>
@@ -13650,64 +13650,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Être sportif de haut niveau et réussir ses études : au-delà du conflit potentiel entre les deux domaines, une expérience enrichissante ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Isoard-Gautheur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solène Lefebvre Du Grosriez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Sarrazin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">C. Martin-Krumm; C. Tarquinio. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Psychologie positive des activités physiques et sportives. Corps, santé mentale et bien-être</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dunod, 2024, 978-2100849604</w:t>
@@ -13762,51 +13762,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Isoard-Gautheur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Ginoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Sarrazin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">C. Martin-Krumm; C. Tarquinio. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le grand manuel de la psychologie positive : Fondements, théories et champs d’intervention</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dunod, 2021, 9782100822133</w:t>
@@ -13848,51 +13848,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le burnout : états des connaissances et perspectives de prévention dans le milieu sportif</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Isoard-Gautheur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Nicolas Lemyre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emma Guillet-Descas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -13930,51 +13930,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La théorie de l'autodétermination : un cadre pour comprendre et nourrir la motivation dans le domaine de l’activité physique pour la santé et du sport</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Sarrazin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boris Cheval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -14312,51 +14312,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="EF2D5EA4"/>
+    <w:nsid w:val="11A19DF2"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -14543,51 +14543,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/sandrine-isoard-gautheur" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-1019-3371" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/172801869" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05506932v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Leclerc" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Ginoux" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Isoard&#8208;gautheur" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jppi.70047" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05371269v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan Desc&#244;tes" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Balk" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Perez" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Brugniaux" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Mendelson" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejsc.70035" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04848335v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Isoard-Gautheur" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sol&#232;ne Lefebvre Du Grosriez" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan de Jonge" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Sarrazin" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.newideapsych.2023.101057" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04945603v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/sta.143.0061" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04719195v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariya Yukhymenko-Lescroart" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0298872" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04937856v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henrik Gustafsson" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Madigan" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04938017v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Chareyre" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Brevers" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A&#239;na Chalabaev" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04883631v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Alvarez Pires" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alan Smith" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1024/2674-0052/a000074" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04848004v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1037/spy0000344" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04388497v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Trouilloud" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Roux" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1123/jcsp.2021-0014" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04138699v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Petit" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viviane Clavier" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dulce Dias" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/sms.14361" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04937875v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04847915v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvio Maltagliati" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Pelletier" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meredith Rocchi" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/08870446.2023.2188886" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04927418v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03781415v2" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Teran-Escobar" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Duch&#233;" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Bouscasse" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Juen" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12889-022-14099-4" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04840931v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ryan Rhodes" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Boisgontier" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02701367.2021.1877246" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-05024703v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Forestier" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2021.816463" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03171891v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2021.643109" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04833276v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/aphw.12272" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03139483v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Gautheur Isoard-Gautheur" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijerph18041707" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02331982v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Heuz&#233;" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Tessier" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1027/1015-5759/a000518" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02076052v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12889-019-6598-3" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02076061v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Markus Gerber" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/2165079919829497" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02042589v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Schilling" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian Ludyga" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Brand" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2018.02097" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02042619v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Martinent" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Guillet-Descas" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rian Cece" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1037/str0000083" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02042594v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Best" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Meerstetter" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1123/jsep.2018-0083" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02042597v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harald Seelig" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Kellmann" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.psychsport.2018.08.005" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02042607v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Walter" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsams.2018.05.018" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02042604v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Hassm&#233;n" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.psychsport.2018.05.017" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02076057v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Scotto-Di-Luzio" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mhpa.2018.01.002" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02042623v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Ferrand" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/sm/2016006" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/80W-C8WFDS5B-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02026006v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Cheval" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Radel" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malte Friese" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.paid.2016.02.067" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GD01P797-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02042631v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.psychsport.2015.08.003" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MRMSHKXH-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02042627v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1123/tsp.2014-0140" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02042636v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Gaudreau" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Chanal" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1123/jsep.2014-0251" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02026025v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1037/hea0000102" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02042638v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4100/jhse.2014.91.04" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02042641v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Decret" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edith Filaire" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2466/03.14.pr0.114k18w2" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02042649v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02640414.2014.912757" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00982707v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Guillet-Descas" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Duda" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00904510v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joan L. Duda" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.psychsport.2012.08.001" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00904493v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Nicolas Lemyre" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00982708v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. N. Lemyre" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00982709v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02042660v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Guillet" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.psychsport.2009.05.001" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-V9QNXD2J-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00904458v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Oger" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Martin-Krumm" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1027/1015-5759/a000027" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02345231v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02042581v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05371248v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Chauveau" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04920859v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04920821v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Cignetti" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Gemonet" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Nougier" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04921245v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Maj" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04908622v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04664479v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04951469v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04290527v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04965656v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04791717v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Corrion" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentine Filleul" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vivier Emma" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Meinadier" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacky Maillot" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04913580v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04154988v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04937706v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04937714v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04913301v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Cort&#233;s-Denia" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Pulido-Martos" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esther Lopez-Zafra" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04913382v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Perez" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04913284v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04913547v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04791689v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04913242v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04913559v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04917272v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne d'Arripe-Longueville" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Bimes" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04951408v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03865799v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04911500v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Chardonnel" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04951437v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04917044v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04916335v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04951277v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04917021v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04908757v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04965548v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03814930v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04916083v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Couturier" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04910770v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu P Boisgontier" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04910833v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04916280v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04914477v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04908186v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Isoard-Gatheur" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04951163v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04903120v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04926553v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04965770v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aina Chalabaev" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Duche" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene Bouscasse" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04914534v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02950605v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Podlog" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02950946v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Moiret" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02950648v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02971195v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02971206v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02969584v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02971161v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02971136v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02969558v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02969565v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02971148v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03681232v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03675994v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04908797v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04921371v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04913732v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04914082v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lee Moore" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Arnold" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew Dobson" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04913955v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04664408v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia Scotto Di Luzio" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne D&#8217;arripe-Longueville" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04913758v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04965714v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04910614v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Campagne" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Boutet" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Godin" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.2.17630.51526" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03682028v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03080097v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03081863v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03681594v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03079126v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03681664v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03681745v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03682038v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03080288v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03080028v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04885426v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04885392v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02042670v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02029581v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00842944v2" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2010LYO10235" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/tel-04923435v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/sandrine-isoard-gautheur" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-1019-3371" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/172801869" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05506932v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Leclerc" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Ginoux" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Isoard&#8208;gautheur" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jppi.70047" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05371269v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan Desc&#244;tes" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Balk" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Perez" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Brugniaux" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Mendelson" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejsc.70035" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04937856v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Isoard-Gautheur" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henrik Gustafsson" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Madigan" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04938017v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Chareyre" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Brevers" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A&#239;na Chalabaev" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04848335v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sol&#232;ne Lefebvre Du Grosriez" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan de Jonge" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Sarrazin" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.newideapsych.2023.101057" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04945603v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/sta.143.0061" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04719195v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariya Yukhymenko-Lescroart" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0298872" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04883631v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Alvarez Pires" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alan Smith" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1024/2674-0052/a000074" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04848004v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1037/spy0000344" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04388497v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Trouilloud" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Roux" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1123/jcsp.2021-0014" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04138699v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Petit" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viviane Clavier" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dulce Dias" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/sms.14361" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04937875v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04847915v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvio Maltagliati" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Pelletier" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meredith Rocchi" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/08870446.2023.2188886" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04927418v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03781415v2" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Teran-Escobar" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Duch&#233;" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Bouscasse" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Juen" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12889-022-14099-4" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04840931v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ryan Rhodes" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Boisgontier" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02701367.2021.1877246" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-05024703v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Forestier" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2021.816463" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03171891v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2021.643109" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04833276v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/aphw.12272" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03139483v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Gautheur Isoard-Gautheur" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijerph18041707" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02331982v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Heuz&#233;" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Tessier" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1027/1015-5759/a000518" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02076052v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12889-019-6598-3" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02076061v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Markus Gerber" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/2165079919829497" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02042597v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harald Seelig" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Kellmann" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian Ludyga" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.psychsport.2018.08.005" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02042619v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Martinent" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Guillet-Descas" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rian Cece" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1037/str0000083" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02042594v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Best" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Meerstetter" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1123/jsep.2018-0083" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02042589v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Schilling" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Brand" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2018.02097" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02042607v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Walter" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsams.2018.05.018" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02042604v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Hassm&#233;n" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.psychsport.2018.05.017" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02076057v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Scotto-Di-Luzio" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mhpa.2018.01.002" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02042623v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Ferrand" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/sm/2016006" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/80W-C8WFDS5B-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02026006v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Cheval" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Radel" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malte Friese" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.paid.2016.02.067" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GD01P797-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02042631v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.psychsport.2015.08.003" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MRMSHKXH-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02042627v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1123/tsp.2014-0140" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02026025v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1037/hea0000102" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02042636v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Gaudreau" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Chanal" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1123/jsep.2014-0251" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02042641v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Decret" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edith Filaire" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2466/03.14.pr0.114k18w2" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02042638v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4100/jhse.2014.91.04" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02042649v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02640414.2014.912757" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00982707v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Guillet-Descas" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Duda" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00904510v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joan L. Duda" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.psychsport.2012.08.001" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00982708v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. N. Lemyre" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00904493v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Nicolas Lemyre" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00982709v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02042660v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Guillet" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.psychsport.2009.05.001" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-V9QNXD2J-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00904458v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Oger" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Martin-Krumm" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1027/1015-5759/a000027" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02345231v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02042581v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05371248v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Chauveau" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04920821v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Cignetti" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Gemonet" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Nougier" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04920859v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04921245v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Maj" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04908622v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04664479v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04951469v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04154988v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04937714v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04937706v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04913301v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Cort&#233;s-Denia" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Pulido-Martos" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esther Lopez-Zafra" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04965656v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04290527v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04791717v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Corrion" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentine Filleul" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vivier Emma" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Meinadier" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacky Maillot" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04913580v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04913284v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04913382v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Perez" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04913547v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04791689v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04913559v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04913242v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04917272v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne d'Arripe-Longueville" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Bimes" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04951408v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03865799v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04911500v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Chardonnel" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04951437v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04908757v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04965548v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04917021v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04916335v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04951277v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04917044v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04910833v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04916083v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Couturier" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04910770v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu P Boisgontier" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03814930v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04916280v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04926553v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04965770v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aina Chalabaev" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Duche" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene Bouscasse" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04903120v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04914477v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04908186v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Isoard-Gatheur" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04951163v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04914534v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02950605v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Podlog" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02950946v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Moiret" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02950648v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02971195v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02971206v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02969584v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02971161v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02971136v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02969558v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02969565v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02971148v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03681232v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03675994v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04664408v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia Scotto Di Luzio" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne D&#8217;arripe-Longueville" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04913955v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04914082v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lee Moore" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Arnold" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew Dobson" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04908797v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04913732v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04921371v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04913758v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04965714v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04910614v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Campagne" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Boutet" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Godin" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.2.17630.51526" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03682028v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03080097v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03079126v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03681594v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03081863v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03681664v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03682038v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03681745v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03080288v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03080028v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04885426v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04885392v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02042670v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02029581v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00842944v2" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2010LYO10235" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/tel-04923435v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>