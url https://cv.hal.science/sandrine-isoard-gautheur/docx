--- v1 (2026-04-17)
+++ v2 (2026-05-24)
@@ -686,352 +686,352 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04938017v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">What can sports psychology learn from work and organizational psychology? Benefits and pitfalls of applying theoretical models from one context to another</w:t>
+                <w:t xml:space="preserve">De la spécialisation précoce au développement du burn-out chez les jeunes sportif·ves</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Isoard-Gautheur</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Philippe Sarrazin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">New Ideas in Psychology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.newideapsych.2023.101057⟩</w:t>
+              <w:t xml:space="preserve">STAPS : Revue internationale des sciences du sport et de l'éducation physique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, N° 143 (5), pp.61-77. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/sta.143.0061⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04848335v1</w:t>
+                <w:t xml:space="preserve">hal-04945603v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">De la spécialisation précoce au développement du burn-out chez les jeunes sportif·ves</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The adapted French version of the Academic and Athletic Identity Scale (AAIS-FR): Evidence of validity and reliability and relationships with sport well-being</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Solène Lefebvre Du Grosriez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Isoard-Gautheur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mariya Yukhymenko-Lescroart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Sarrazin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">STAPS : Revue internationale des sciences du sport et de l'éducation physique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, N° 143 (5), pp.61-77. </w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 19 (5), pp.e0298872. </w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/sta.143.0061⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0298872⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04945603v1</w:t>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04719195v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The adapted French version of the Academic and Athletic Identity Scale (AAIS-FR): Evidence of validity and reliability and relationships with sport well-being</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId31" w:history="1">
+                <w:t xml:space="preserve">What can sports psychology learn from work and organizational psychology? Benefits and pitfalls of applying theoretical models from one context to another</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Isoard-Gautheur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Balk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solène Lefebvre Du Grosriez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mariya Yukhymenko-Lescroart</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId33" w:history="1">
+                <w:t xml:space="preserve">Jan de Jonge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Sarrazin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 19 (5), pp.e0298872. </w:t>
+              <w:t xml:space="preserve">New Ideas in Psychology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 72 (5), pp.101057. </w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0298872⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.newideapsych.2023.101057⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04719195v1</w:t>
+                <w:t xml:space="preserve">hal-04848335v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Five unsolved issues concerning burnout in athletes: An expert perspective</w:t>
               </w:r>
@@ -1147,90 +1147,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Conflicting or enriching? Person-centered weekly follow-up of the relationships between student-athletes’ role interactions and well-being.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solène Lefebvre Du Grosriez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Isoard-Gautheur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Balk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Sarrazin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sport, Exercise, and Performance Psychology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 13 (3), pp.205-222. </w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1584,51 +1584,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Automaticity mediates the association between action planning and physical activity, especially when autonomous motivation is high</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Silvio Maltagliati</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Sarrazin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Isoard-Gautheur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1705,64 +1705,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Concilier études et sport de haut niveau : Un investissement et un défi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solène Lefebvre Du Grosriez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Sarrazin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Isoard-Gautheur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1947,51 +1947,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I Sit but I Don’t Know Why: Investigating the Multiple Precursors of Leisure-Time Sedentary Behaviors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Silvio Maltagliati</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Sarrazin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Isoard-Gautheur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2120,51 +2120,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Ginoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Isoard-Gautheur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Sarrazin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Frontiers in Psychology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 12, </w:t>
@@ -2254,51 +2254,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Ginoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Isoard-Gautheur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Sarrazin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Frontiers in Psychology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 12, pp.643109. </w:t>
@@ -2362,51 +2362,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Ginoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Isoard-Gautheur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Sarrazin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied Psychology: Health and Well-Being</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 13 (4), pp.798-816. </w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2734,51 +2734,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Ginoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Isoard-Gautheur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Sarrazin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">BMC Public Health</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 19, pp.289. </w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2851,51 +2851,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Ginoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Markus Gerber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Sarrazin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Workplace Health &amp; Safety</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, pp.216507991982949. </w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3768,51 +3768,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Ginoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Isoard-Gautheur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Sarrazin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mental Health and Physical Activity</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 14, pp.47-51. </w:t>
             </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3975,51 +3975,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">How impulsivity shapes the interplay of impulsive and reflective processes involved in objective physical activity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boris Cheval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Sarrazin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Gautheur Isoard-Gautheur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4350,51 +4350,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reflective and impulsive processes explain (in)effectiveness of messages promoting physical activity: A randomized controlled trial.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boris Cheval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Sarrazin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Gautheur Isoard-Gautheur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5924,480 +5924,480 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05371248v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effet de la Présence des Autres sur la Performance : Exploration des Mécanismes de Stress, Eveil, Attention et Anxiété.</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Unis sur la glace : Rôle de l’entraineur, des parents et des coéquipiers dans le bien-être et les performances sportives des adolescents-hockeyeurs au cours d’une saison sportive</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fabien Cignetti</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Lisa Maj</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Trouilloud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Isoard-Gautheur</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées d'Etude de la Société Française de Psychologie du sport (SFPS)</w:t>
+              <w:t xml:space="preserve">Journées d'Etudes de la Société Française de Psychologie du sport (SFPS)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2024, LYON, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04920821v1</w:t>
+                <w:t xml:space="preserve">hal-04921245v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Trouver l'Équilibre : Comment les ressources compensent les exigences de l’entraînement et influencent le sommeil et le bien-être des athlètes de haut niveau</w:t>
+                <w:t xml:space="preserve">Trouver l'équilibre : Comment les ressources compensent les exigences de l'entraînement et influencent le sommeil et le bienêtre des athlètes de haut niveau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathan Descôtes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monique Mendelson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Isoard-Gautheur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée d'Etudes de la Société Française de Psychologie du Sport (SFPS)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2024, LYON, France</w:t>
+              <w:t xml:space="preserve">Société Française de Psychologie du Sport : Colloque sur les Recherches et Interventions en Psychologie du Sport en France et en Europe</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2024, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId174" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04920859v1</w:t>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04908622v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Unis sur la glace : Rôle de l’entraineur, des parents et des coéquipiers dans le bien-être et les performances sportives des adolescents-hockeyeurs au cours d’une saison sportive</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Effet de la Présence des Autres sur la Performance : Exploration des Mécanismes de Stress, Eveil, Attention et Anxiété.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Chareyre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aïna Chalabaev</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Cignetti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elise Gemonet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lisa Maj</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Vincent Nougier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées d'Etudes de la Société Française de Psychologie du sport (SFPS)</w:t>
+              <w:t xml:space="preserve">Journées d'Etude de la Société Française de Psychologie du sport (SFPS)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2024, LYON, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId175" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04921245v1</w:t>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04920821v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Trouver l'équilibre : Comment les ressources compensent les exigences de l'entraînement et influencent le sommeil et le bienêtre des athlètes de haut niveau</w:t>
+                <w:t xml:space="preserve">Trouver l'Équilibre : Comment les ressources compensent les exigences de l’entraînement et influencent le sommeil et le bien-être des athlètes de haut niveau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathan Descôtes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monique Mendelson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Isoard-Gautheur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Société Française de Psychologie du Sport : Colloque sur les Recherches et Interventions en Psychologie du Sport en France et en Europe</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2024, Lyon, France</w:t>
+              <w:t xml:space="preserve">Journée d'Etudes de la Société Française de Psychologie du Sport (SFPS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2024, LYON, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04908622v1</w:t>
+                <w:t xml:space="preserve">hal-04920859v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Be an athlete and a student: Systematic review on the relationships between roles interactions and student-athlete well-being, mental &amp; physical health</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solène Lefebvre Du Grosriez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Sarrazin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Isoard-Gautheur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6498,204 +6498,204 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04951469v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Conflicting or enriching? Weekly follow-up of the relationships between student-athletes' role interactions and well-being</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Bien-être vs. Burnout : la récupération mentale du sportif</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Isoard-Gautheur</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Philippe Sarrazin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">28th Annual congress of the European College of Sport Science (ECSS)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2023, Paris, France</w:t>
+              <w:t xml:space="preserve">Fête de la Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université Grenoble Alpes, Oct 2023, Romans sur Isère, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04154988v1</w:t>
+                <w:t xml:space="preserve">hal-04937714v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bien-être vs. Burnout : la récupération mentale du sportif</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Conflicting or enriching? Weekly follow-up of the relationships between student-athletes' role interactions and well-being</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Solène Lefebvre Du Grosriez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Isoard-Gautheur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Balk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Sarrazin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Fête de la Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Université Grenoble Alpes, Oct 2023, Romans sur Isère, France</w:t>
+              <w:t xml:space="preserve">28th Annual congress of the European College of Sport Science (ECSS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2023, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04937714v1</w:t>
+                <w:t xml:space="preserve">hal-04154988v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Activité physique, santé mentale et bien-être : que nous dit la science ?</w:t>
               </w:r>
@@ -6865,450 +6865,450 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04913301v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How to explain unexplained performance? Contribution of two key sport psychosocial theories: Choking Under Pressure &amp; Social Facilitation and Inhibition</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Doping intention in cyclists: interaction effects of achievement goals and athlete burnout</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Corrion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentine Filleul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vivier Emma</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Meinadier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacky Maillot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Seminar series</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Louvain Experimental Psychopathology, Oct 2023, Louvain, Belgium</w:t>
+              <w:t xml:space="preserve">The 12th conference of Health-Enhancing Physical Activity</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2023, Leuven, Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04965656v1</w:t>
+                <w:t xml:space="preserve">hal-04791717v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Shaping Identities: Exploring the relationships between academic and athletic identities and well-being among French student-athletes</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Solène Lefebvre Du Grosriez</w:t>
+                <w:t xml:space="preserve">Coach/peers/parents need supportive questionnaire (cpp-nsq-fr): preliminary validation, and relationships with adolescent athletes well-being</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lisa Maj</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Trouilloud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Isoard-Gautheur</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Philippe Sarrazin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les Environnements de l'Activité Physique et Sportive</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 20ème congrès de l'Association des Chercheurs en Activités Physiques et Sportives, Oct 2023, Reims, France</w:t>
+              <w:t xml:space="preserve">28th Annual Congress of the European College of Sport Science (ECSS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2023, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId188" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04290527v1</w:t>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04913580v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Doping intention in cyclists: interaction effects of achievement goals and athlete burnout</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">How to explain unexplained performance? Contribution of two key sport psychosocial theories: Choking Under Pressure &amp; Social Facilitation and Inhibition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Chareyre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aïna Chalabaev</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Isoard-Gautheur</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The 12th conference of Health-Enhancing Physical Activity</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2023, Leuven, Belgium</w:t>
+              <w:t xml:space="preserve">Seminar series</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Louvain Experimental Psychopathology, Oct 2023, Louvain, Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId189" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04791717v1</w:t>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04965656v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Coach/peers/parents need supportive questionnaire (cpp-nsq-fr): preliminary validation, and relationships with adolescent athletes well-being</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">David Trouilloud</w:t>
+                <w:t xml:space="preserve">Shaping Identities: Exploring the relationships between academic and athletic identities and well-being among French student-athletes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Solène Lefebvre Du Grosriez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Isoard-Gautheur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mariya Yukhymenko-Lescroart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Sarrazin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">28th Annual Congress of the European College of Sport Science (ECSS)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2023, Paris, France</w:t>
+              <w:t xml:space="preserve">Les Environnements de l'Activité Physique et Sportive</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 20ème congrès de l'Association des Chercheurs en Activités Physiques et Sportives, Oct 2023, Reims, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04913580v1</w:t>
+                <w:t xml:space="preserve">hal-04290527v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Development and Validation of an Evaluation Tool of Others Presence in the Sports Context (ETOP-SC)</w:t>
               </w:r>
@@ -7514,90 +7514,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Conflicting or enriching? Weekly follow-up of the relationships between student-athletes’ role interaction and Well-being</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solène Lefebvre Du Grosriez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Isoard-Gautheur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Balk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Sarrazin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">28th Annual Congress of the European College of Sport Science (ECSS)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2023, PARIS, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7622,103 +7622,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Intention de dopage chez les cyclistes : effets d'interaction des buts d’accomplissement et du burnout sportif</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Corrion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentine Filleul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Karine Corrion</w:t>
+                <w:t xml:space="preserve">Vivier Emma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Valentine Filleul</w:t>
+                <w:t xml:space="preserve">Eric Meinadier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId192" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacky Maillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées d’étude de la Société Française de Psychologie du Sport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2023, Aix en provence, France</w:t>
@@ -7747,51 +7747,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Profiles of Adolescent-athletes perceptions of supportive styles from coach, parents and peers, and associations with well-being</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lisa Maj</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Isoard-Gautheur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7931,342 +7931,342 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04913242v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le rôle des buts d’accomplissement et du burnout dans les attitudes et intentions de dopage en sport chez les cyclistes</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Promotion du bien-être au travail : Apports de l’activité physique et de la motivation à pratiquer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Isoard-Gautheur</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7ème Congrès International de la Société Française de Psychologie du Sport (SFPS)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2022, VICHY, France</w:t>
+              <w:t xml:space="preserve">Séminaire L-VIS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2022, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04917272v1</w:t>
+                <w:t xml:space="preserve">hal-04951408v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Promotion du bien-être au travail : Apports de l’activité physique et de la motivation à pratiquer</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">When being an elite athlete conflicts or enriches with being a student and vice versa: Consequences on student-athlete well-being</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Solène Lefebvre Du Grosriez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Isoard-Gautheur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérian Cece</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Martinent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Sarrazin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire L-VIS</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2022, Lyon, France</w:t>
+              <w:t xml:space="preserve">16th European Congress of Sport &amp; Exercise Psychology (FEPSAC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2022, Padova, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId206" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04951408v1</w:t>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03865799v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">When being an elite athlete conflicts or enriches with being a student and vice versa: Consequences on student-athlete well-being</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Le rôle des buts d’accomplissement et du burnout dans les attitudes et intentions de dopage en sport chez les cyclistes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentine Filleul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabienne d'Arripe-Longueville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Bimes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Meinadier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacky Maillot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">16th European Congress of Sport &amp; Exercise Psychology (FEPSAC)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2022, Padova, Italy</w:t>
+              <w:t xml:space="preserve">7ème Congrès International de la Société Française de Psychologie du Sport (SFPS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2022, VICHY, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId207" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03865799v1</w:t>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04917272v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An interdisciplinary intervention to reduce car use</w:t>
               </w:r>
@@ -8440,691 +8440,691 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04951437v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The protective role of usual healthy behaviour when self-control resources are lacking: the case of physical activity during the COVID-19 lockdown</w:t>
+                <w:t xml:space="preserve">From understanding the factors of active and sustainable mobility to developing a behavior change intervention</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudia Teran-Escobar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Clément Ginoux</w:t>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sonia Chardonnel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Duché</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Bouscasse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Isoard-Gautheur</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Boris Cheval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">19ème Congrès International de l’Association des Chercheurs en Activités Physiques et Sportives (ACAPS)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2021, Montpellier, France</w:t>
+              <w:t xml:space="preserve"> Colloque international des doctorants « COP21 : 5 ans après »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2021, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-04908757v1</w:t>
+                <w:t xml:space="preserve">hal-04965548v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">From understanding the factors of active and sustainable mobility to developing a behavior change intervention</w:t>
+                <w:t xml:space="preserve">The protective role of usual healthy behaviour when self-control resources are lacking: the case of physical activity during the COVID-19 lockdown</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudia Teran-Escobar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId209" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Hélène Bouscasse</w:t>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Forestier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Ginoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Isoard-Gautheur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Boris Cheval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve"> Colloque international des doctorants « COP21 : 5 ans après »</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2021, Paris, France</w:t>
+              <w:t xml:space="preserve">19ème Congrès International de l’Association des Chercheurs en Activités Physiques et Sportives (ACAPS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2021, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04965548v1</w:t>
+                <w:t xml:space="preserve">halshs-04908757v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Self-control resources and past physical activity as predictors of the evolution of physical activity during COVID-19 lockdown</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Promouvoir le bien-être professionnel par l'activité physique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Ginoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Isoard-Gautheur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Sarrazin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">19ème Congrès International de l'Association des Chercheurs en Activités Physiques et Sportives (ACAPS)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2021, Montpellier, France</w:t>
+              <w:t xml:space="preserve">Congrès Français et francophone de Psychologie Positive (CFfPP)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2021, Congres en ligne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04917021v1</w:t>
+                <w:t xml:space="preserve">hal-04916335v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Promouvoir le bien-être professionnel par l'activité physique</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Spécialisation et développement de l’enfant : Le développement et la prévention du burnout chez les jeunes sportifs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Isoard-Gautheur</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Philippe Sarrazin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès Français et francophone de Psychologie Positive (CFfPP)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2021, Congres en ligne, France</w:t>
+              <w:t xml:space="preserve">Des critiques du sport. Controverses interdisciplinaires</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2021, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04916335v1</w:t>
+                <w:t xml:space="preserve">hal-04951277v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spécialisation et développement de l’enfant : Le développement et la prévention du burnout chez les jeunes sportifs</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">InterMob: de la compréhension des facteurs influençant la mobilité active et durable à l’élaboration d’une intervention de changement de comportements ciblant le changement de mobilité</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudia Teran-Escobar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sonia Chardonnel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Duché</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Bouscasse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Isoard-Gautheur</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Des critiques du sport. Controverses interdisciplinaires</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2021, Strasbourg, France</w:t>
+              <w:t xml:space="preserve">Colloque international des doctorants « COP21 : 5 ans après »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, L’association "Sorbonne Développement Durable" (SDD); https://www.edite-de-paris.fr/colloque-international-cop-21-5-ans-apres/, Apr 2021, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04951277v1</w:t>
+                <w:t xml:space="preserve">hal-04917044v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">InterMob: de la compréhension des facteurs influençant la mobilité active et durable à l’élaboration d’une intervention de changement de comportements ciblant le changement de mobilité</w:t>
+                <w:t xml:space="preserve">Self-control resources and past physical activity as predictors of the evolution of physical activity during COVID-19 lockdown</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudia Teran-Escobar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId209" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Sandrine Isoard-Gautheur</w:t>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Forestier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Silvio Maltagliati</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Ginoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Boris Cheval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque international des doctorants « COP21 : 5 ans après »</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, L’association "Sorbonne Développement Durable" (SDD); https://www.edite-de-paris.fr/colloque-international-cop-21-5-ans-apres/, Apr 2021, Paris, France</w:t>
+              <w:t xml:space="preserve">19ème Congrès International de l'Association des Chercheurs en Activités Physiques et Sportives (ACAPS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2021, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04917044v1</w:t>
+                <w:t xml:space="preserve">hal-04917021v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">InterMob: a randomized controlled intervention targeting a more active and sustainable mobility in France</w:t>
               </w:r>
@@ -9287,51 +9287,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Couturier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Isoard-Gautheur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Sarrazin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès International de la Société Française de Psychologie du Sport (SFPS)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2021, Brest, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -9369,51 +9369,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I sit but I don’t know why: investigating the multiple precursors of leisure-time sedentary behaviors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Silvio Maltagliati</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Sarrazin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Isoard-Gautheur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9481,51 +9481,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">When being an elite athlete conflicts or enriches with being a student and vice versa: Psychometric validation of inter-role interactions and consequences on well-being</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solène Lefebvre Du Grosriez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Isoard-Gautheur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9533,51 +9533,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérian Cece</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Martinent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Sarrazin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">19ème Congrès International de l’Association des Chercheurs en Activités Physiques et Sportives (ACAPS)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2021, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -9628,51 +9628,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Ginoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Isoard-Gautheur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Sarrazin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">19ème Congrès International de l'Association des Chercheurs en Activités Physiques et Sportives (ACAPS)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2021, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -9973,51 +9973,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Ginoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Isoard-Gautheur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Sarrazin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">15th European Congress of Sport &amp; Exercise Psychology (FEPSAC)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2019, Münster, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -10068,51 +10068,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Ginoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Isoard-Gautheur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Sarrazin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">18ème Congrès International de l'Association des Chercheurs en Activités Physiques et Sportives (ACAPS)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2019, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -10383,51 +10383,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aïna Chalabaev</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boris Cheval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Sarrazin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées nationales d’études de la Société Française de Psychologie du Sport, 13-14 juin (IFEPSA)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Journées nationales d’études de la Société Française de Psychologie du Sport (IFEPSA), Jun 2019, Angers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -11167,191 +11167,191 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02971161v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Relations causales entre les trois dimensions du burnout sportif et l’autodétermination : une étude longitudinale</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Can teenage female athletes light up in a high competitive sport context without burning out?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emma Guillet-Descas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Isoard-Gautheur</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Emma Guillet-Descas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès International de Psychologie du Sport (CIPS)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2009, Vincennes, France</w:t>
+              <w:t xml:space="preserve">European Congress of Sport Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2009, Oslo, Norway</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02971136v1</w:t>
+                <w:t xml:space="preserve">hal-02969558v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Can teenage female athletes light up in a high competitive sport context without burning out?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Relations causales entre les trois dimensions du burnout sportif et l’autodétermination : une étude longitudinale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Isoard-Gautheur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emma Guillet-Descas</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sandrine Isoard-Gautheur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Congress of Sport Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2009, Oslo, Norway</w:t>
+              <w:t xml:space="preserve">Congrès International de Psychologie du Sport (CIPS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2009, Vincennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02969558v1</w:t>
+                <w:t xml:space="preserve">hal-02971136v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">How can the frustration of fundamental needs explain the process of burning out?</w:t>
               </w:r>
@@ -11697,90 +11697,90 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dual career and Triple roles: Understanding student-athletes' multiple roles and their interactions using a qualitative approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solène Lefebvre Du Grosriez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Silvia Scotto Di Luzio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabienne D’arripe-Longueville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Sarrazin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Isoard-Gautheur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -11818,51 +11818,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adolescents-athletes’ combined perceptions of the behaviors and attitudes of coaches, parents and peers toward their competitive sport: A scoping review</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lisa Maj</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Isoard-Gautheur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12032,342 +12032,342 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04914082v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The mediating role of mental fatigue in the relationship between recovery and performance satisfaction among high level ice hockey players.</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Performing under pressure: Role of others' presence in sport performance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Chareyre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aïna Chalabaev</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Isoard-Gautheur</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">17th European Congress of Sport and Exercise Psychology (FEPSAC)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Jul 2024, Innsbruck, France</w:t>
+              <w:t xml:space="preserve">, Jul 2024, Innsbruck, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04908797v1</w:t>
+                <w:t xml:space="preserve">hal-04913732v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Performing under pressure: Role of others' presence in sport performance</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Aïna Chalabaev</w:t>
+                <w:t xml:space="preserve">Bien-être au travail des personnes présentant une déficience intellectuelle : indicateurs, prédicteurs et pistes d'intervention.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elodie Leclerc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Ginoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Isoard-Gautheur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">17th European Congress of Sport and Exercise Psychology (FEPSAC)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2024, Innsbruck, Austria</w:t>
+              <w:t xml:space="preserve">Journées d’Etudes Francophones en Activité Physique Adaptée (JEFAPA)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2024, Besançon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04913732v1</w:t>
+                <w:t xml:space="preserve">hal-04921371v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bien-être au travail des personnes présentant une déficience intellectuelle : indicateurs, prédicteurs et pistes d'intervention.</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">The mediating role of mental fatigue in the relationship between recovery and performance satisfaction among high level ice hockey players.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathan Descôtes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Balk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Perez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Brugniaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Monique Mendelson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées d’Etudes Francophones en Activité Physique Adaptée (JEFAPA)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2024, Besançon, France</w:t>
+              <w:t xml:space="preserve">17th European Congress of Sport and Exercise Psychology (FEPSAC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2024, Innsbruck, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04921371v1</w:t>
+                <w:t xml:space="preserve">hal-04908797v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The mediating role of mental fatigue in the relationship between recovery and performance satisfaction among high level ice hockey players</w:t>
               </w:r>
@@ -12491,64 +12491,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Gère ta double carrière » : Développement d’un cours en ligne destiné à accompagner les étudiant·e·s-athlètes de haut niveau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Isoard-Gautheur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solène Lefebvre Du Grosriez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Sarrazin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée des publics empêchés : « Publics empêchés : le sur-mesure accessible à tous ? Contraintes, opportunités et solutions »</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2023, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -13650,64 +13650,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Être sportif de haut niveau et réussir ses études : au-delà du conflit potentiel entre les deux domaines, une expérience enrichissante ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Isoard-Gautheur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solène Lefebvre Du Grosriez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Sarrazin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">C. Martin-Krumm; C. Tarquinio. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Psychologie positive des activités physiques et sportives. Corps, santé mentale et bien-être</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dunod, 2024, 978-2100849604</w:t>
@@ -13762,51 +13762,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Isoard-Gautheur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Ginoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Sarrazin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">C. Martin-Krumm; C. Tarquinio. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le grand manuel de la psychologie positive : Fondements, théories et champs d’intervention</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dunod, 2021, 9782100822133</w:t>
@@ -13930,51 +13930,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La théorie de l'autodétermination : un cadre pour comprendre et nourrir la motivation dans le domaine de l’activité physique pour la santé et du sport</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Sarrazin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boris Cheval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -14312,51 +14312,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="11A19DF2"/>
+    <w:nsid w:val="A53A2674"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -14543,51 +14543,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/sandrine-isoard-gautheur" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-1019-3371" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/172801869" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05506932v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Leclerc" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Ginoux" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Isoard&#8208;gautheur" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jppi.70047" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05371269v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan Desc&#244;tes" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Balk" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Perez" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Brugniaux" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Mendelson" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejsc.70035" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04937856v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Isoard-Gautheur" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henrik Gustafsson" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Madigan" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04938017v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Chareyre" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Brevers" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A&#239;na Chalabaev" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04848335v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sol&#232;ne Lefebvre Du Grosriez" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan de Jonge" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Sarrazin" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.newideapsych.2023.101057" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04945603v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/sta.143.0061" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04719195v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariya Yukhymenko-Lescroart" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0298872" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04883631v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Alvarez Pires" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alan Smith" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1024/2674-0052/a000074" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04848004v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1037/spy0000344" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04388497v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Trouilloud" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Roux" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1123/jcsp.2021-0014" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04138699v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Petit" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viviane Clavier" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dulce Dias" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/sms.14361" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04937875v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04847915v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvio Maltagliati" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Pelletier" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meredith Rocchi" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/08870446.2023.2188886" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04927418v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03781415v2" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Teran-Escobar" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Duch&#233;" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Bouscasse" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Juen" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12889-022-14099-4" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04840931v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ryan Rhodes" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Boisgontier" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02701367.2021.1877246" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-05024703v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Forestier" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2021.816463" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03171891v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2021.643109" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04833276v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/aphw.12272" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03139483v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Gautheur Isoard-Gautheur" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijerph18041707" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02331982v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Heuz&#233;" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Tessier" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1027/1015-5759/a000518" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02076052v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12889-019-6598-3" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02076061v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Markus Gerber" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/2165079919829497" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02042597v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harald Seelig" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Kellmann" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian Ludyga" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.psychsport.2018.08.005" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02042619v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Martinent" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Guillet-Descas" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rian Cece" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1037/str0000083" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02042594v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Best" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Meerstetter" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1123/jsep.2018-0083" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02042589v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Schilling" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Brand" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2018.02097" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02042607v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Walter" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsams.2018.05.018" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02042604v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Hassm&#233;n" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.psychsport.2018.05.017" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02076057v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Scotto-Di-Luzio" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mhpa.2018.01.002" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02042623v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Ferrand" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/sm/2016006" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/80W-C8WFDS5B-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02026006v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Cheval" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Radel" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malte Friese" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.paid.2016.02.067" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GD01P797-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02042631v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.psychsport.2015.08.003" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MRMSHKXH-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02042627v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1123/tsp.2014-0140" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02026025v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1037/hea0000102" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02042636v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Gaudreau" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Chanal" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1123/jsep.2014-0251" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02042641v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Decret" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edith Filaire" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2466/03.14.pr0.114k18w2" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02042638v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4100/jhse.2014.91.04" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02042649v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02640414.2014.912757" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00982707v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Guillet-Descas" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Duda" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00904510v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joan L. Duda" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.psychsport.2012.08.001" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00982708v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. N. Lemyre" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00904493v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Nicolas Lemyre" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00982709v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02042660v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Guillet" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.psychsport.2009.05.001" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-V9QNXD2J-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00904458v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Oger" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Martin-Krumm" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1027/1015-5759/a000027" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02345231v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02042581v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05371248v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Chauveau" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04920821v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Cignetti" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Gemonet" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Nougier" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04920859v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04921245v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Maj" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04908622v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04664479v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04951469v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04154988v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04937714v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04937706v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04913301v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Cort&#233;s-Denia" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Pulido-Martos" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esther Lopez-Zafra" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04965656v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04290527v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04791717v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Corrion" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentine Filleul" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vivier Emma" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Meinadier" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacky Maillot" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04913580v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04913284v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04913382v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Perez" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04913547v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04791689v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04913559v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04913242v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04917272v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne d'Arripe-Longueville" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Bimes" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04951408v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03865799v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04911500v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Chardonnel" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04951437v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04908757v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04965548v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04917021v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04916335v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04951277v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04917044v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04910833v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04916083v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Couturier" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04910770v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu P Boisgontier" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03814930v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04916280v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04926553v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04965770v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aina Chalabaev" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Duche" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene Bouscasse" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04903120v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04914477v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04908186v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Isoard-Gatheur" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04951163v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04914534v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02950605v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Podlog" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02950946v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Moiret" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02950648v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02971195v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02971206v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02969584v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02971161v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02971136v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02969558v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02969565v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02971148v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03681232v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03675994v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04664408v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia Scotto Di Luzio" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne D&#8217;arripe-Longueville" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04913955v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04914082v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lee Moore" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Arnold" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew Dobson" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04908797v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04913732v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04921371v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04913758v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04965714v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04910614v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Campagne" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Boutet" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Godin" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.2.17630.51526" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03682028v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03080097v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03079126v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03681594v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03081863v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03681664v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03682038v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03681745v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03080288v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03080028v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04885426v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04885392v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02042670v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02029581v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00842944v2" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2010LYO10235" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/tel-04923435v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/sandrine-isoard-gautheur" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-1019-3371" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/172801869" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05506932v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Leclerc" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Ginoux" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Isoard&#8208;gautheur" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jppi.70047" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05371269v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan Desc&#244;tes" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Balk" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Perez" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Brugniaux" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Mendelson" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejsc.70035" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04937856v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Isoard-Gautheur" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henrik Gustafsson" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Madigan" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04938017v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Chareyre" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Brevers" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A&#239;na Chalabaev" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04945603v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/sta.143.0061" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04719195v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sol&#232;ne Lefebvre Du Grosriez" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariya Yukhymenko-Lescroart" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Sarrazin" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0298872" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04848335v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan de Jonge" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.newideapsych.2023.101057" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04883631v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Alvarez Pires" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alan Smith" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1024/2674-0052/a000074" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04848004v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1037/spy0000344" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04388497v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Trouilloud" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Roux" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1123/jcsp.2021-0014" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04138699v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Petit" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viviane Clavier" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dulce Dias" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/sms.14361" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04937875v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04847915v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvio Maltagliati" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Pelletier" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meredith Rocchi" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/08870446.2023.2188886" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04927418v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03781415v2" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Teran-Escobar" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Duch&#233;" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Bouscasse" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Juen" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12889-022-14099-4" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04840931v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ryan Rhodes" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Boisgontier" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02701367.2021.1877246" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-05024703v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Forestier" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2021.816463" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03171891v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2021.643109" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04833276v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/aphw.12272" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03139483v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Gautheur Isoard-Gautheur" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijerph18041707" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02331982v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Heuz&#233;" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Tessier" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1027/1015-5759/a000518" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02076052v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12889-019-6598-3" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02076061v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Markus Gerber" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/2165079919829497" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02042597v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harald Seelig" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Kellmann" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian Ludyga" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.psychsport.2018.08.005" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02042619v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Martinent" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Guillet-Descas" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rian Cece" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1037/str0000083" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02042594v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Best" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Meerstetter" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1123/jsep.2018-0083" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02042589v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Schilling" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Brand" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2018.02097" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02042607v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Walter" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsams.2018.05.018" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02042604v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Hassm&#233;n" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.psychsport.2018.05.017" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02076057v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Scotto-Di-Luzio" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mhpa.2018.01.002" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02042623v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Ferrand" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/sm/2016006" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/80W-C8WFDS5B-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02026006v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Cheval" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Radel" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malte Friese" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.paid.2016.02.067" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GD01P797-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02042631v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.psychsport.2015.08.003" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MRMSHKXH-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02042627v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1123/tsp.2014-0140" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02026025v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1037/hea0000102" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02042636v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Gaudreau" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Chanal" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1123/jsep.2014-0251" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02042641v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Decret" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edith Filaire" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2466/03.14.pr0.114k18w2" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02042638v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4100/jhse.2014.91.04" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02042649v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02640414.2014.912757" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00982707v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Guillet-Descas" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Duda" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00904510v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joan L. Duda" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.psychsport.2012.08.001" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00982708v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. N. Lemyre" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00904493v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Nicolas Lemyre" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00982709v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02042660v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Guillet" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.psychsport.2009.05.001" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-V9QNXD2J-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00904458v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Oger" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Martin-Krumm" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1027/1015-5759/a000027" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02345231v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02042581v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05371248v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Chauveau" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04921245v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Maj" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04908622v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04920821v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Cignetti" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Gemonet" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Nougier" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04920859v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04664479v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04951469v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04937714v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04154988v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04937706v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04913301v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Cort&#233;s-Denia" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Pulido-Martos" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esther Lopez-Zafra" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04791717v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Corrion" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentine Filleul" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vivier Emma" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Meinadier" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacky Maillot" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04913580v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04965656v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04290527v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04913284v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04913382v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Perez" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04913547v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04791689v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04913559v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04913242v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04951408v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03865799v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04917272v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne d'Arripe-Longueville" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Bimes" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04911500v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Chardonnel" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04951437v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04965548v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04908757v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04916335v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04951277v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04917044v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04917021v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04910833v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04916083v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Couturier" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04910770v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu P Boisgontier" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03814930v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04916280v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04926553v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04965770v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aina Chalabaev" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Duche" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene Bouscasse" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04903120v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04914477v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04908186v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Isoard-Gatheur" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04951163v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04914534v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02950605v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Podlog" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02950946v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Moiret" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02950648v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02971195v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02971206v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02969584v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02971161v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02969558v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02971136v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02969565v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02971148v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03681232v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03675994v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04664408v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia Scotto Di Luzio" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne D&#8217;arripe-Longueville" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04913955v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04914082v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lee Moore" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Arnold" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew Dobson" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04913732v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04921371v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04908797v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04913758v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04965714v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04910614v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Campagne" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Boutet" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Godin" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.2.17630.51526" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03682028v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03080097v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03079126v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03681594v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03081863v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03681664v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03682038v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03681745v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03080288v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03080028v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04885426v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04885392v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02042670v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02029581v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00842944v2" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2010LYO10235" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/tel-04923435v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>