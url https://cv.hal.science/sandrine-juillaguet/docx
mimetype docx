--- v0 (2026-03-17)
+++ v1 (2026-04-07)
@@ -2718,546 +2718,546 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00655907v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of Inter-Well Coupling between 3C and 6H in-Grown Stacking Faults in 4H-SiC Epitaxial Layers</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Splitting of type-I (N-B, P-Al) and type-II (N-Al, N-Ga) donor-acceptor pair spectra in 3C-SiC</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jianwu Sun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Teddy Robert</w:t>
+                <w:t xml:space="preserve">Ivan Gueorguiev Ivanov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Juillaguet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maya Marinova</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Jean Camassel</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Materials Science Forum</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4028/www.scientific.net/MSF.679-680.314⟩</w:t>
+              <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 83, pp.195201. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevB.83.195201⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02507811v1</w:t>
+                <w:t xml:space="preserve">hal-00653305v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of Post-Growth Annealing on the Defects Nature and Distribution in VLS Grown (111) 3C-SiC Layers</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId126" w:history="1">
+                <w:t xml:space="preserve">Effect of Inter-Well Coupling between 3C and 6H in-Grown Stacking Faults in 4H-SiC Epitaxial Layers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Teddy Robert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maya Marinova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Juillaguet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ariadne Andreadou</w:t>
+                <w:t xml:space="preserve">Anne Henry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jian Wu Sun</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Alkyoni Mantzari</w:t>
+                <w:t xml:space="preserve">Efstathios K. Polychroniadis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Materials Science Forum</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2011, Materials Science Forum, 679-680, pp.241-244. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4028/www.scientific.net/MSF.679-680.241⟩</w:t>
+              <w:t xml:space="preserve">, 2011, Materials Science Forum, 679-680, pp.314-317. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4028/www.scientific.net/MSF.679-680.314⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId130" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02511264v1</w:t>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02507811v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of initial substrate conditions on growth of cubic silicon carbide</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Influence of Post-Growth Annealing on the Defects Nature and Distribution in VLS Grown (111) 3C-SiC Layers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maya Marinova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ariadne Andreadou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jian Wu Sun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">R. Vasiliauskas</w:t>
+                <w:t xml:space="preserve">Jean Lorenzzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Marinova</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Georgios Zoulis</w:t>
+                <w:t xml:space="preserve">Alkyoni Mantzari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Crystal Growth</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jcrysgro.2011.03.024⟩</w:t>
+              <w:t xml:space="preserve">Materials Science Forum</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, Materials Science Forum, 679-680, pp.241-244. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4028/www.scientific.net/MSF.679-680.241⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId136" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00653277v1</w:t>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02511264v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Splitting of type-I (N-B, P-Al) and type-II (N-Al, N-Ga) donor-acceptor pair spectra in 3C-SiC</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jianwu Sun</w:t>
+                <w:t xml:space="preserve">Effect of initial substrate conditions on growth of cubic silicon carbide</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Vasiliauskas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Marinova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Syvajarvi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ivan Gueorguiev Ivanov</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Sandrine Juillaguet</w:t>
+                <w:t xml:space="preserve">R. Liljedahl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean Camassel</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Georgios Zoulis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, 83, pp.195201. </w:t>
+              <w:t xml:space="preserve">Journal of Crystal Growth</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 324, pp.7-14. </w:t>
             </w:r>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevB.83.195201⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jcrysgro.2011.03.024⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId142" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00653305v1</w:t>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00653277v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Combined effects of Ga, N, and Al codoping in solution grown 3C-SiC</w:t>
               </w:r>
@@ -3519,51 +3519,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optical properties of as-grown and process-induced stacking faults in 4H-SiC</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Camassel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Juillaguet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4008,51 +4008,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Screening the built-in electric field in 4H silicon carbide stacking faults</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Juillaguet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Camassel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Albrecht</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4112,51 +4112,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optical investigation methods for SiC device development: application to stacking faults diagnostic in active epitaxial layers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Camassel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Juillaguet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4241,51 +4241,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Juillaguet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Albrecht</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Camassel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Chassagne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4344,51 +4344,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Application of LTPL investigation methods to CVD-grown SiC</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Camassel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Juillaguet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4784,51 +4784,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Souliere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Sartel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Camassel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physica Status Solidi A (applications and materials science)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, 202, pp.593-597. </w:t>
@@ -5743,51 +5743,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hexamethyldisilane/propane versus silane/propane precursors: application to the growth of high-quality 3C-SiC on Si</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Ferro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Camassel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Juillaguet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9301,77 +9301,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Seeding layer influence on the low temperature photoluminescence intensity of 3C-SiC grown on 6H-SiC by sublimation epitaxy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georgios Zoulis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Sun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Vasiliauskas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Lorenzzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9582,51 +9582,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence of the C∕Si Ratio on the Dopant Concentration and Defects in CVD Grown 3C-SiC Homoepitaxial Layers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Jegenyes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Marinova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Zoulis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9703,64 +9703,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Low Doped 3C-SiC Layers Deposited by the Vapour-Liquid-Solid Mechanism on 6H-SiC Substrates</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Lorenzzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georgios Zoulis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Kim-Hak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9831,333 +9831,333 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02864825v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">LTPL investigation of N-Ga and N-Al donor-acceptor pair spectra in 3C-SiC layers grown by VLS on 6H-SiC substrates</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">N. Jegenyes</w:t>
+                <w:t xml:space="preserve">Effects of Growth Conditions on the Low Temperature Photoluminescence Spectra of (111) 3C-SiC Layers Grown by Chemical Vapor Deposition on 3C-SiC Seeds grown by the Vapor-Liquid-Solid Technique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Georgios Zoulis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jianwu Sun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId345" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nikoletta Jegenyes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Lorenzzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Juillaguet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">13th International Conference on Silicon Carbide and Related Materials</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2009, Nurnberg (GERMANY), France. pp.415-418</w:t>
+              <w:t xml:space="preserve">Conference of the E-MRS Symposium F</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2010, Strasbourg, France. pp.119-122</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00543685v1</w:t>
+                <w:t xml:space="preserve">hal-00653311v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of Growth Conditions on the Low Temperature Photoluminescence Spectra of (111) 3C-SiC Layers Grown by Chemical Vapor Deposition on 3C-SiC Seeds grown by the Vapor-Liquid-Solid Technique</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Jean Lorenzzi</w:t>
+                <w:t xml:space="preserve">LTPL investigation of N-Ga and N-Al donor-acceptor pair spectra in 3C-SiC layers grown by VLS on 6H-SiC substrates</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. W. Sun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Zoulis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId334" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Lorenzzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Jegenyes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Juillaguet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conference of the E-MRS Symposium F</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2010, Strasbourg, France. pp.119-122</w:t>
+              <w:t xml:space="preserve">13th International Conference on Silicon Carbide and Related Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2009, Nurnberg (GERMANY), France. pp.415-418</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00653311v1</w:t>
+                <w:t xml:space="preserve">hal-00543685v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Splitting of close N-Al donor-acceptor-pair spectra in 3C-SiC</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jianwu Sun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georgios Zoulis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Lorenzzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nikoletta Jegenyes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10221,64 +10221,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">6H-type zigzag faults in low-doped 4H-SiC expitaxial layers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Teddy Robert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Marinova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Juillaguet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10385,51 +10385,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Sun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Beshkova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Vasiliauskas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Juillaguet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -10471,90 +10471,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Observation of 3C zigzag faults in low-doped 4H-SiC epitaxial layers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Teddy Robert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maya Marinova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Juillaguet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Henry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Efsthatios Polychroniadis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -10609,64 +10609,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optical investigations of stacking faults in silicon carbide</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Juillaguet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Teddy Robert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Camassel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">9th Expert Evaluation &amp; Control of Compound Semiconductor Materials &amp; Technologies 2008</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2008, lodz, Poland. pp.5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -10704,64 +10704,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O19. Optical investigations techniques used for stacking faults characterization in SiC</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Juillaguet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Camassel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Teddy Robert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International workshop on 3C-SiC hetero-epitaxy (HeteroSiC '09) Catania (Italy), May 6th-7th, 2009</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2009, catane, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -10780,247 +10780,247 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00814450v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of growth parameters on the surface morphology of 3C-SiC homoepitaxial layers grown by chemical vapor deposition</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Optical investigation of stacking faults in 4H-SiC epitaxial layers: Comparison of 3C and 8H polytypes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Juillaguet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Teddy Robert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Camassel</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International workshop on 3C-SiC hetero-epitaxy (HeteroSiC '09)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, Catane, Italy</w:t>
+              <w:t xml:space="preserve">9th International Workshop on Expert Evaluation and Control Compound Semiconductor Materials and Technologies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2008, Lodz (POLAND), France. pp.5-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00390782v1</w:t>
+                <w:t xml:space="preserve">hal-00543702v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId362" w:history="1">
+            <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optical investigation of stacking faults in 4H-SiC epitaxial layers: Comparison of 3C and 8H polytypes</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Teddy Robert</w:t>
+                <w:t xml:space="preserve">Effect of growth parameters on the surface morphology of 3C-SiC homoepitaxial layers grown by chemical vapor deposition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Jegenyes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId361" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Lorenzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean Camassel</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Georgios Zoulis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Soulière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId362" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Dazord</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9th International Workshop on Expert Evaluation and Control Compound Semiconductor Materials and Technologies</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2008, Lodz (POLAND), France. pp.5-8</w:t>
+              <w:t xml:space="preserve">International workshop on 3C-SiC hetero-epitaxy (HeteroSiC '09)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, Catane, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId362" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00543702v1</w:t>
+            <w:hyperlink r:id="rId360" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00390782v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Photoluminescence-topography of the p-type Doped SiC Wafers for Determination of Doping Inhomogeneity</w:t>
               </w:r>
@@ -11166,51 +11166,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I.-G. Galben</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Zoulis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Teddy Robert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Chaussende</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -11252,77 +11252,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId370" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Defect-induced polytype transformations in LPE grown SiC epilayers on (111) 3C-SiC seeds grown by VLS on 6H-SiC</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maya Marinova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georgios Zoulis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Teddy Robert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId371" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Mercier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11377,64 +11377,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId373" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Combined structural and optical studies of stacking faults in 4H-SiC layers grown by chemical vapour deposition</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maya Marinova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Teddy Robert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Juillaguet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11502,77 +11502,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId376" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">8H Stacking Faults in a 4H-SiC matrix: Simple Unit Cell or Double 3C Quantum Well?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Teddy Robert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Juillaguet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Marinova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Chassagne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11627,77 +11627,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId378" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Low temperature photoluminescence investigations of 3C-SiC quasi-substrates grown on hexagonal 6H-SiC seeds</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georgios Zoulis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId360" w:history="1">
+            <w:hyperlink r:id="rId361" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Lorenzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Vasiliauskas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Jegenyes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11877,64 +11877,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId380" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Growth and characterization of low doped 3C-SiC layers deposited by the VLS technique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId360" w:history="1">
+            <w:hyperlink r:id="rId361" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Lorenzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georgios Zoulis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId381" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Kim-Hak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12002,77 +12002,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId382" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Recent aspects of in-grown stacking faults in 4H-SiC</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Camassel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Juillaguet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Teddy Robert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">17th European Heterostructure Technology Workshop, HETECH 2008, in Venice, Italy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2008, Venice, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -12261,51 +12261,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Albrecht</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId385" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renata Lewandowska</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Camassel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Chassagne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -12636,51 +12636,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Guillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId397" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Bardoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Camassel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Chassagne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -13492,359 +13492,359 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00389901v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId413" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Specific aspects of type II heteropolytype stacking faults in SiC</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Excitation power dependence of Al-related features in the LTPL spectra of 4H-SiC</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Zielinski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Balloud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Juillaguet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId144" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId414" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Boyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Souliere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">5th European Conference on Silicon Carbide and Related Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Aug 2004, Bologna (ITALY), France. pp.335-340</w:t>
+              <w:t xml:space="preserve">, Aug 2004, Bologna (ITALY), France. pp.449-452</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId413" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00541645v1</w:t>
+                <w:t xml:space="preserve">hal-00541649v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId414" w:history="1">
+            <w:hyperlink r:id="rId415" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Excitation power dependence of Al-related features in the LTPL spectra of 4H-SiC</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">M. Zielinski</w:t>
+                <w:t xml:space="preserve">Comparative evaluation of free-standing 3C-SiC crystals</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId416" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Polychroniadis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Balloud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Juillaguet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId415" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">V. Souliere</w:t>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Ferro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId417" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Monteil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">5th European Conference on Silicon Carbide and Related Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Aug 2004, Bologna (ITALY), France. pp.449-452</w:t>
+              <w:t xml:space="preserve">, Aug 2004, Bologna (ITALY), France. pp.229-232</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId414" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00541649v1</w:t>
+            <w:hyperlink r:id="rId415" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00541639v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId416" w:history="1">
+            <w:hyperlink r:id="rId418" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparative evaluation of free-standing 3C-SiC crystals</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Specific aspects of type II heteropolytype stacking faults in SiC</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Juillaguet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId245" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Camassel</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">5th European Conference on Silicon Carbide and Related Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Aug 2004, Bologna (ITALY), France. pp.229-232</w:t>
+              <w:t xml:space="preserve">, Aug 2004, Bologna (ITALY), France. pp.335-340</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId416" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00541639v1</w:t>
+            <w:hyperlink r:id="rId418" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00541645v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId419" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evaluation of p-type doping for (1,1,-2,0) epitaxial layers grown on alpha-cut (1,1,-2,0) 4H-SiC substrates</w:t>
               </w:r>
@@ -13955,51 +13955,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId420" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Intensity ratio of the doublet signature of excitons bound to 3C-SiC stacking faults in a 4H-SiC matrix</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Camassel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Juillaguet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -14156,320 +14156,320 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01796894v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId426" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparative studies of (0001) 4H-SiC layers grown with either Silane or HexaMethylDiSilane Propane precursor systems.</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">V. Souliere</w:t>
+                <w:t xml:space="preserve">Effect of SiN treatment on GaN epilayer quality</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Z. Benzarti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Halidou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Boufaden</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. El Jani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Juillaguet</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">J. Dazord</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10th International Conferece on Silicon Carbide and Related Materials 2003 (ICSCRM 2003)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2003, Lyon (FRANCE), France. pp.217-220</w:t>
+              <w:t xml:space="preserve">8th International Conference on Optics of Excitons in Confined Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2003, Lecce (ITALY), France. pp.502-508</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId426" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00543747v1</w:t>
+                <w:t xml:space="preserve">hal-00543761v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId428" w:history="1">
+            <w:hyperlink r:id="rId427" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of SiN treatment on GaN epilayer quality</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">B. El Jani</w:t>
+                <w:t xml:space="preserve">Comparative studies of (0001) 4H-SiC layers grown with either Silane or HexaMethylDiSilane Propane precursor systems.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Sartel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Balloud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Souliere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Juillaguet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId428" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Dazord</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8th International Conference on Optics of Excitons in Confined Systems</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2003, Lecce (ITALY), France. pp.502-508</w:t>
+              <w:t xml:space="preserve">10th International Conferece on Silicon Carbide and Related Materials 2003 (ICSCRM 2003)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2003, Lyon (FRANCE), France. pp.217-220</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId428" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00543761v1</w:t>
+            <w:hyperlink r:id="rId427" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00543747v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId429" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Potential of HMDS/C3H8 precursor system for the growth of state of the art heteroepitaxial 3C-SiC layers on Si(100)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Ferro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Camassel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Juillaguet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -14973,51 +14973,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Souliere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Juillaguet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId418" w:history="1">
+            <w:hyperlink r:id="rId417" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Monteil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10th International Conferece on Silicon Carbide and Related Materials 2003 (ICSCRM 2003)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2003, Lyon (FRANCE), France. pp.237-240</w:t>
@@ -15482,51 +15482,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Juillaguet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId446" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Vicente</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Camassel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">4th Euopean Conference on Silicon Carbide and Related Materials (ECSCRM 2002)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2002, LINKOPING (SWEDEN), France. pp.115-118</w:t>
@@ -15581,51 +15581,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Robert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Contreras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Camassel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId432" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Pernot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -15680,51 +15680,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId449" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optical assessment of purity improvement effects in bulk 6H and 4H-SiC wafers grown by physical vapor transport</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Camassel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Juillaguet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -15831,51 +15831,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hw Kunert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Juillaguet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Camassel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId454" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jb Malherbe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -16232,51 +16232,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Juillaguet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId448" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Robert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Camassel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">7th International Conference on Silicon Carbide, III-Nitrides and Related Materials (ICSCIII-N 97)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 1997, STOCKHOLM (SWEDEN), France. pp.725-728</w:t>
@@ -16344,51 +16344,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Lefebvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Juillaguet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Camassel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId467" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wojciech Knap</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -17561,51 +17561,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="2D3850E6"/>
+    <w:nsid w:val="F7D5023D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -17792,51 +17792,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/sandrine-juillaguet" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-5382-1967" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05055579v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Arifa Hassan" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aboubacar Almoustapha" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Halidou Ibrahim" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Briot" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Juillaguet" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.9734/ajopacs/2025/v13i2247" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-05295706v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassan Amadou Arifa" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herve Peyre" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Fraisse" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0271678" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05201892v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chiara Mastropasqua" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed El Alouani" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Paillet" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Portail" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Koudia" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41699-025-00554-4" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04734922v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Asti&#233;" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felipe Wasem Klein" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Houssin Makhlouf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Roch Huntzinger" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D4CP00603H" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04665123v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Bassaler" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jash Mehta" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Idriss Abid" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leszek Konczewicz" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/aelm.202400069" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04747945v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Voiry" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Parret" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3762/bjnano.15.26" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04313143v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdoul-Razak Moussa Tankari" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Medjnoun" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Nouiri" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Juillaguet" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matlet.2023.135230" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04248758v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcin Zajac" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elzbieta Litwin-Staszewska" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Al Khalfioui" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pssa.202200769" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03845953v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Konczewicz" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Litwin-Staszewska" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Zajac" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Turski" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Bockowski" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6641/ac5e01" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03864839v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malgorzata Iwinska" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henryk Turski" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ma15207069" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03939599v2" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colin Avogadri" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastian Gebert" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergey Krishtopenko" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivanovitch Castillo Arvelo" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Consejo" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/physrevresearch.4.l042042" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03416929v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maciej Zajac" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Iwinska" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Kucharski" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0038524" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02931592v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Konczewicz" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Litwin-Staszewska" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Piotrzkowski" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Peyre" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5140561" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01440539v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Sledziewski" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Vivona" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Alassaad" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pawel Kwasnicki" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Arvinte" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4967301" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01407865v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Jayasakthi" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Baskar" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.spmi.2016.08.053" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01200762v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bouhafs" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Darakchieva" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. L. Persson" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Tiberj" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. O. A. Persson" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4908216" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01023271v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kassem Alassaad" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Souli&#232;re" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Cauwet" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Peyre" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davy Carole" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actamat.2014.04.057" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01936279v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabrielle Regula" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryse Lancin" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Pichaud" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Neisius" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachid Daineche" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14786435.2012.745018" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00655907v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jianwu Sun" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Khranovskyy" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Mexis" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Eriksson" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Syvajarvi" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jlumin.2011.08.015" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FJKP935D-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02507811v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teddy Robert" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maya Marinova" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Henry" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Efstathios K. Polychroniadis" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/MSF.679-680.314" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02511264v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariadne Andreadou" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jian Wu Sun" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Lorenzzi" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alkyoni Mantzari" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/MSF.679-680.241" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00653277v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Vasiliauskas" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Marinova" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Liljedahl" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georgios Zoulis" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcrysgro.2011.03.024" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00653305v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Gueorguiev Ivanov" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Camassel" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.83.195201" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00536664v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. W. Sun" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Zoulis" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. C. Lorenzzi" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Jegenyes" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3455999" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00389307v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Zielinski" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Portail" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Chassagne" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcrysgro.2008.03.022" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7HXZR5G1-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00539644v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pssb.200844055" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00539808v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Stoehr" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Marshall" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. G. Wen" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3000463" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00174181v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Chaussende" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric J. Mercier" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Boulle" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florine Conchon" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maher Soueidan" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcrysgro.2007.11.140" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00539643v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Zawadzki" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bonifacie" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Chaubet" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andre Raymond" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.75.245319" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00541628v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Albrecht" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2713169" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00389851v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0022-3727/40/20/S11" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/0T8-Z84WRB2R-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00539641v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pssa.200675469" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-JD4WQ3N2-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00389876v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcin Zielinski" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Balloud" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cvde.200606472" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-SG96M72B-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00389882v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Ferro" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Nsouli" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamad Roumie" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Efsthatios Polychroniadis" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/cg0603523" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00394389v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Latu-Romain" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Chaussende" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Balloud" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Rapenne" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00541643v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Souliere" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Sartel" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pssa.200460435" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-L0P4WVB3-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00329299v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Al Asmar" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-P. Atanas" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ajataka" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Zaatar" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Ferblantier" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcrysgro.2005.02.035" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-D8GCZG8N-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00541634v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ramonda" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Giani" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Combette" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcrysgro.2004.12.034" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KJKL43J3-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00541644v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Blanc" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Tournier" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Contreras" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pssa.200460473" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-H50F9GMN-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00330454v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Boufaden" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Matoussi" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Guermazi" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Toureille" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pssa.200306740" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00543759v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Halidou" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Benzarti" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. El Jani" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mseb.2004.02.002" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7D2SD6X0-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00417942v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Auvray" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Baillet" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/0-87849-943-1.91" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00543763v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Ferro" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ek Polychroniadis" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00543765v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ym Meziani" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.68.165330" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00543773v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Elmezouar" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ml Sadowski" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02042715v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Alsina" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Massone" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Camassel" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0169-4332(93)90085-P" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/281B2CDA1D0A26C19D1E0D840C5BD1D44C0668A2/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/jpa-00251604v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Schwedler" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Wolter" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Baumann" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jp4:1993518" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/EFC2D803F6B7C4C0797792E8F560C4B016416AA5/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02042603v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Kohl" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Fraisse" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Royo" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05398228v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04829298v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tomasz Sochacki" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.A. Zajac" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04209570v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Asti&#233;" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Brun" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Coillot" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Decams" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03428625v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Bantignies" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Bardet" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Barnaud" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Ca&#241;adas" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Chenaud" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01935564v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roxana Arvinte" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Chassagne" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01540938v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pssa.201600679" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01935164v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Moret" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/864/1/012021" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01935556v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Michon" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01935176v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Al Khalfioui" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/864/1/012018" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01936580v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/MSF.858.249" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01936467v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Zielinski" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/MSF.858.137" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01935527v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gediminas Liaugaudas" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Donatas Dargis" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01936649v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikolaos Tsavdaris" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kanaparin Ariyawong" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Valle" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/MSF.821-823.60" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01936601v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/MSF.821-823.237" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02025329v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01936637v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Florentin" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joan Marc Rafi" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Chevalier" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Soler" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/MSF.821-823.717" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01936666v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/MSF.806.51" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01936293v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Beljakowa" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/MSF.778-780.261" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01936275v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valdas Jokubavicius" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rositsa Yakimova" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/MSF.778-780.243" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01936612v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/MSF.806.45" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00803766v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/MSF.740-742.357" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00655917v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Sun" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Lorenzzi" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/MSF.711.149" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00655897v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jude Guelfucci" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Hassan" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/MSF.711.164" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02875519v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Andreadou" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3518304" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02864825v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Kim-Hak" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikoletta Jegenyes" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/MSF.645-648.171" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00543685v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00653311v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00653310v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3518273" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00543650v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Henry" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. K. Polychroniadis" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00543642v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Beshkova" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00390779v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00814002v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00814450v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00390782v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Lorenzi" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Dazord" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00543702v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00389394v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felix Oehlschlaeger" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Calmassel" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter J. Wellmann" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00390466v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Eid" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I.-G. Galben" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00543681v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Mercier" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alkioni Mantzari" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00543707v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioannis Tsiaoussis" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikolaos Frangis" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00390453v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Tsiaoussis" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00390772v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00389376v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00390727v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Kim-Hak" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00390823v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00389884v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Ndiaye" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renata Lewandowska" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00389886v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pssc.200674133" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-JBV4TQ8N-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00541647v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yeon-Suk Jang" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sakwe A. Sakwe" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00390472v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.M. Kyaw" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.G. Wen" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00541635v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Guillet" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Bardoux" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00543731v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00285924v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Mercier" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Soueidan" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00536296v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00140124v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Stoemenos" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00541637v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/MSF.527-529.99" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00389901v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Haas" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Mank" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Leycuras" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pssa.200460415" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-56N9SV2K-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00541645v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00541649v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Boyer" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00541639v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Polychroniadis" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Monteil" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00541640v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00541642v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01796894v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roy Al Asmar" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Sauvajol" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Pascal-Delannoy" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Combette" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00543747v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Dazord" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00543761v1" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00543751v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00543756v1" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00543755v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Pernot" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00543738v1" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Kalliakos" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Bretagnon" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Lefebvre" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Taliercio" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pssb.200404996" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00543749v1" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00543762v1" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00389899v1" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Arcade" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00543736v1" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pssc.200303270" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00543767v1" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Vicente" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00543769v1" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Robert" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00543777v1" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Planes" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Grosse" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00543770v1" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hw Kunert" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jb Malherbe" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rq Odendaal" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00543776v1" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Neyret" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jm Bluet" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Jaussaud" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00543778v1" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Namavar" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pc Colter" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00543782v1" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Thomas" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00543785v1" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Allegre" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wojciech Knap" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00543779v1" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Chourou" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Anikin" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Lauer" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Guillot" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/MSF.264-268.17" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00543787v1" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Couzinet" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iel Mezouar" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Kamalsaadi" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02042639v1" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04829444v1" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harmke van Dijk" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oc&#233;ane F&#233;vrier" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Contreras" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04204671v1" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Arnould" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilham Bentaleb" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03144975v1" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P&#233;rine Landois" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Nanot" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Jouault" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dilek Cakiroglu" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01937531v1" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01937537v1" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Brault" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Leroux" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Matta" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Damilano" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/sandrine-juillaguet" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-5382-1967" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05055579v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Arifa Hassan" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aboubacar Almoustapha" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Halidou Ibrahim" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Briot" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Juillaguet" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.9734/ajopacs/2025/v13i2247" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-05295706v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassan Amadou Arifa" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herve Peyre" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Fraisse" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0271678" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05201892v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chiara Mastropasqua" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed El Alouani" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Paillet" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Portail" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Koudia" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41699-025-00554-4" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04734922v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Asti&#233;" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felipe Wasem Klein" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Houssin Makhlouf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Roch Huntzinger" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D4CP00603H" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04665123v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Bassaler" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jash Mehta" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Idriss Abid" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leszek Konczewicz" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/aelm.202400069" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04747945v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Voiry" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Parret" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3762/bjnano.15.26" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04313143v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdoul-Razak Moussa Tankari" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Medjnoun" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Nouiri" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Juillaguet" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matlet.2023.135230" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04248758v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcin Zajac" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elzbieta Litwin-Staszewska" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Al Khalfioui" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pssa.202200769" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03845953v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Konczewicz" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Litwin-Staszewska" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Zajac" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Turski" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Bockowski" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6641/ac5e01" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03864839v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malgorzata Iwinska" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henryk Turski" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ma15207069" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03939599v2" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colin Avogadri" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastian Gebert" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergey Krishtopenko" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivanovitch Castillo Arvelo" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Consejo" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/physrevresearch.4.l042042" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03416929v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maciej Zajac" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Iwinska" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Kucharski" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0038524" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02931592v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Konczewicz" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Litwin-Staszewska" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Piotrzkowski" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Peyre" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5140561" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01440539v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Sledziewski" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Vivona" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Alassaad" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pawel Kwasnicki" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Arvinte" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4967301" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01407865v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Jayasakthi" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Baskar" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.spmi.2016.08.053" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01200762v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bouhafs" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Darakchieva" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. L. Persson" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Tiberj" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. O. A. Persson" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4908216" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01023271v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kassem Alassaad" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Souli&#232;re" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Cauwet" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Peyre" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davy Carole" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actamat.2014.04.057" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01936279v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabrielle Regula" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryse Lancin" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Pichaud" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Neisius" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachid Daineche" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14786435.2012.745018" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00655907v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jianwu Sun" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Khranovskyy" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Mexis" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Eriksson" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Syvajarvi" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jlumin.2011.08.015" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FJKP935D-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00653305v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Gueorguiev Ivanov" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Camassel" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.83.195201" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02507811v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teddy Robert" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maya Marinova" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Henry" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Efstathios K. Polychroniadis" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/MSF.679-680.314" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02511264v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariadne Andreadou" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jian Wu Sun" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Lorenzzi" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alkyoni Mantzari" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/MSF.679-680.241" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00653277v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Vasiliauskas" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Marinova" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Liljedahl" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georgios Zoulis" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcrysgro.2011.03.024" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00536664v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. W. Sun" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Zoulis" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. C. Lorenzzi" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Jegenyes" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3455999" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00389307v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Zielinski" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Portail" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Chassagne" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcrysgro.2008.03.022" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7HXZR5G1-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00539644v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pssb.200844055" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00539808v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Stoehr" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Marshall" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. G. Wen" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3000463" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00174181v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Chaussende" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric J. Mercier" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Boulle" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florine Conchon" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maher Soueidan" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcrysgro.2007.11.140" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00539643v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Zawadzki" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bonifacie" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Chaubet" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andre Raymond" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.75.245319" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00541628v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Albrecht" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2713169" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00389851v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0022-3727/40/20/S11" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/0T8-Z84WRB2R-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00539641v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pssa.200675469" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-JD4WQ3N2-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00389876v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcin Zielinski" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Balloud" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cvde.200606472" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-SG96M72B-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00389882v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Ferro" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Nsouli" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamad Roumie" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Efsthatios Polychroniadis" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/cg0603523" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00394389v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Latu-Romain" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Chaussende" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Balloud" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Rapenne" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00541643v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Souliere" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Sartel" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pssa.200460435" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-L0P4WVB3-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00329299v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Al Asmar" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-P. Atanas" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ajataka" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Zaatar" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Ferblantier" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcrysgro.2005.02.035" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-D8GCZG8N-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00541634v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ramonda" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Giani" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Combette" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcrysgro.2004.12.034" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KJKL43J3-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00541644v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Blanc" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Tournier" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Contreras" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pssa.200460473" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-H50F9GMN-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00330454v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Boufaden" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Matoussi" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Guermazi" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Toureille" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pssa.200306740" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00543759v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Halidou" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Benzarti" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. El Jani" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mseb.2004.02.002" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7D2SD6X0-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00417942v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Auvray" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Baillet" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/0-87849-943-1.91" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00543763v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Ferro" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ek Polychroniadis" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00543765v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ym Meziani" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.68.165330" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00543773v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Elmezouar" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ml Sadowski" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02042715v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Alsina" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Massone" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Camassel" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0169-4332(93)90085-P" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/281B2CDA1D0A26C19D1E0D840C5BD1D44C0668A2/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/jpa-00251604v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Schwedler" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Wolter" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Baumann" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jp4:1993518" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/EFC2D803F6B7C4C0797792E8F560C4B016416AA5/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02042603v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Kohl" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Fraisse" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Royo" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05398228v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04829298v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tomasz Sochacki" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.A. Zajac" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04209570v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Asti&#233;" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Brun" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Coillot" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Decams" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03428625v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Bantignies" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Bardet" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Barnaud" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Ca&#241;adas" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Chenaud" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01935564v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roxana Arvinte" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Chassagne" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01540938v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pssa.201600679" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01935164v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Moret" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/864/1/012021" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01935556v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Michon" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01935176v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Al Khalfioui" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/864/1/012018" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01936580v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/MSF.858.249" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01936467v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Zielinski" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/MSF.858.137" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01935527v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gediminas Liaugaudas" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Donatas Dargis" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01936649v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikolaos Tsavdaris" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kanaparin Ariyawong" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Valle" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/MSF.821-823.60" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01936601v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/MSF.821-823.237" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02025329v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01936637v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Florentin" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joan Marc Rafi" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Chevalier" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Soler" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/MSF.821-823.717" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01936666v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/MSF.806.51" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01936293v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Beljakowa" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/MSF.778-780.261" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01936275v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valdas Jokubavicius" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rositsa Yakimova" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/MSF.778-780.243" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01936612v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/MSF.806.45" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00803766v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/MSF.740-742.357" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00655917v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Sun" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Lorenzzi" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/MSF.711.149" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00655897v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jude Guelfucci" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Hassan" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/MSF.711.164" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02875519v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Andreadou" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3518304" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02864825v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Kim-Hak" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikoletta Jegenyes" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/MSF.645-648.171" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00653311v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00543685v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00653310v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3518273" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00543650v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Henry" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. K. Polychroniadis" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00543642v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Beshkova" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00390779v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00814002v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00814450v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00543702v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00390782v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Lorenzi" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Dazord" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00389394v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felix Oehlschlaeger" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Calmassel" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter J. Wellmann" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00390466v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Eid" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I.-G. Galben" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00543681v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Mercier" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alkioni Mantzari" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00543707v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioannis Tsiaoussis" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikolaos Frangis" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00390453v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Tsiaoussis" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00390772v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00389376v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00390727v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Kim-Hak" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00390823v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00389884v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Ndiaye" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renata Lewandowska" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00389886v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pssc.200674133" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-JBV4TQ8N-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00541647v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yeon-Suk Jang" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sakwe A. Sakwe" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00390472v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.M. Kyaw" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.G. Wen" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00541635v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Guillet" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Bardoux" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00543731v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00285924v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Mercier" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Soueidan" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00536296v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00140124v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Stoemenos" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00541637v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/MSF.527-529.99" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00389901v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Haas" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Mank" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Leycuras" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pssa.200460415" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-56N9SV2K-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00541649v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Boyer" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00541639v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Polychroniadis" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Monteil" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00541645v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00541640v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00541642v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01796894v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roy Al Asmar" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Sauvajol" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Pascal-Delannoy" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Combette" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00543761v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00543747v1" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Dazord" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00543751v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00543756v1" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00543755v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Pernot" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00543738v1" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Kalliakos" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Bretagnon" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Lefebvre" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Taliercio" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pssb.200404996" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00543749v1" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00543762v1" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00389899v1" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Arcade" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00543736v1" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pssc.200303270" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00543767v1" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Vicente" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00543769v1" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Robert" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00543777v1" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Planes" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Grosse" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00543770v1" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hw Kunert" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jb Malherbe" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rq Odendaal" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00543776v1" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Neyret" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jm Bluet" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Jaussaud" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00543778v1" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Namavar" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pc Colter" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00543782v1" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Thomas" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00543785v1" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Allegre" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wojciech Knap" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00543779v1" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Chourou" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Anikin" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Lauer" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Guillot" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/MSF.264-268.17" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00543787v1" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Couzinet" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iel Mezouar" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Kamalsaadi" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02042639v1" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04829444v1" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harmke van Dijk" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oc&#233;ane F&#233;vrier" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Contreras" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04204671v1" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Arnould" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilham Bentaleb" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03144975v1" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P&#233;rine Landois" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Nanot" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Jouault" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dilek Cakiroglu" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01937531v1" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01937537v1" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Brault" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Leroux" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Matta" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Damilano" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>