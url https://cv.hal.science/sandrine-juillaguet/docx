--- v1 (2026-04-07)
+++ v2 (2026-05-01)
@@ -160,831 +160,831 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structural and Optical Analysis of Chemically Deposited ZnS Thin Films for Optoelectronic Devices Applications</w:t>
+                <w:t xml:space="preserve">Effect of the growth temperature on the crystal quality and optical properties in ZnS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Arifa Hassan</w:t>
+                <w:t xml:space="preserve">Hassan Amadou Arifa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aboubacar Almoustapha</w:t>
+                <w:t xml:space="preserve">Olivier Briot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Halidou Ibrahim</w:t>
+                <w:t xml:space="preserve">Sandrine Juillaguet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivier Briot</w:t>
+                <w:t xml:space="preserve">Herve Peyre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sandrine Juillaguet</w:t>
+                <w:t xml:space="preserve">Bernard Fraisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Asian Journal of Physical and Chemical Sciences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 13 (2), pp.56-64. </w:t>
+              <w:t xml:space="preserve">Journal of Applied Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 138 (11), </w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.9734/ajopacs/2025/v13i2247⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1063/5.0271678⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05055579v1</w:t>
+                <w:t xml:space="preserve">hal-05295706v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of the growth temperature on the crystal quality and optical properties in ZnS</w:t>
+                <w:t xml:space="preserve">Self-limited monolayer graphene growth on SiC with propane-hydrogen CVD</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hassan Amadou Arifa</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Sandrine Juillaguet</w:t>
+                <w:t xml:space="preserve">Chiara Mastropasqua</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Herve Peyre</w:t>
+                <w:t xml:space="preserve">Ahmed El Alouani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bernard Fraisse</w:t>
+                <w:t xml:space="preserve">Matthieu Paillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Portail</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Koudia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Applied Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/5.0271678⟩</w:t>
+              <w:t xml:space="preserve">npj 2D Materials and Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 9 (1), pp.32. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41699-025-00554-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05295706v1</w:t>
+                <w:t xml:space="preserve">hal-05201892v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Self-limited monolayer graphene growth on SiC with propane-hydrogen CVD</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Structural and Optical Analysis of Chemically Deposited ZnS Thin Films for Optoelectronic Devices Applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Matthieu Paillet</w:t>
+                <w:t xml:space="preserve">A. Arifa Hassan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marc Portail</w:t>
+                <w:t xml:space="preserve">Aboubacar Almoustapha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mathieu Koudia</w:t>
+                <w:t xml:space="preserve">Halidou Ibrahim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Briot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Juillaguet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">npj 2D Materials and Applications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 9 (1), pp.32. </w:t>
+              <w:t xml:space="preserve">Asian Journal of Physical and Chemical Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 13 (2), pp.56-64. </w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s41699-025-00554-4⟩</w:t>
+                <w:t xml:space="preserve">⟨10.9734/ajopacs/2025/v13i2247⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05201892v1</w:t>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05055579v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Direct liquid injection pulsed-pressure MOCVD of large area MoS 2 on Si/SiO 2</w:t>
+                <w:t xml:space="preserve">Determining by Raman spectroscopy the average thickness and N -layer-specific surface coverages of MoS 2 thin films with domains much smaller than the laser spot size</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Felipe Wasem Klein</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Roch Huntzinger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Vincent Astié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...37 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Roch Huntzinger</w:t>
+                <w:t xml:space="preserve">Damien Voiry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Parret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/D4CP00603H⟩</w:t>
+              <w:t xml:space="preserve">Beilstein Journal of Nanotechnology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 15, pp.279-296. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3762/bjnano.15.26⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04734922v1</w:t>
+                <w:t xml:space="preserve">hal-04747945v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Al‐Rich AlGaN Channel High Electron Mobility Transistors on Silicon: A Relevant Approach for High Temperature Stability of Electron Mobility</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Julien Bassaler</w:t>
+                <w:t xml:space="preserve">Direct liquid injection pulsed-pressure MOCVD of large area MoS 2 on Si/SiO 2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Astié</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Felipe Wasem Klein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jash Mehta</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Sandrine Juillaguet</w:t>
+                <w:t xml:space="preserve">Houssin Makhlouf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Paillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Roch Huntzinger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advanced Electronic Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/aelm.202400069⟩</w:t>
+              <w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 26 (40), pp.25772-25779. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/D4CP00603H⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04665123v1</w:t>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04734922v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Determining by Raman spectroscopy the average thickness and N -layer-specific surface coverages of MoS 2 thin films with domains much smaller than the laser spot size</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Vincent Astié</w:t>
+                <w:t xml:space="preserve">Al‐Rich AlGaN Channel High Electron Mobility Transistors on Silicon: A Relevant Approach for High Temperature Stability of Electron Mobility</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Bassaler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jash Mehta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Damien Voiry</w:t>
+                <w:t xml:space="preserve">Idriss Abid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Romain Parret</w:t>
+                <w:t xml:space="preserve">Leszek Konczewicz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Juillaguet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Beilstein Journal of Nanotechnology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 15, pp.279-296. </w:t>
+              <w:t xml:space="preserve">Advanced Electronic Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 11 (1), pp.2400069. </w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3762/bjnano.15.26⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/aelm.202400069⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04747945v1</w:t>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04665123v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Synthesis and characterization of aluminum doped zinc oxide nanoparticles via a novel and low cost aqueous chemical process</w:t>
               </w:r>
@@ -1009,51 +1009,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Medjnoun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Nouiri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Briot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Juillaguet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -1104,64 +1104,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Low‐Temperature Electrical Transport Properties of Molecular Beam Epitaxy‐Grown Mg‐Doped GaN Subjected to a High‐Temperature Annealing Process</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leszek Konczewicz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Juillaguet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marcin Zajac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1232,472 +1232,472 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04248758v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Electrical Transport Properties of Highly Doped N-Type GaN Materials</w:t>
+                <w:t xml:space="preserve">Large inverted band gap in strained three-layer InAs/GaInSb quantum wells</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L Konczewicz</w:t>
+                <w:t xml:space="preserve">Colin Avogadri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">E Litwin-Staszewska</w:t>
+                <w:t xml:space="preserve">Sébastian Gebert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M Zajac</w:t>
+                <w:t xml:space="preserve">Sergey Krishtopenko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">H Turski</w:t>
+                <w:t xml:space="preserve">Ivanovitch Castillo Arvelo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M Bockowski</w:t>
+                <w:t xml:space="preserve">Christophe Consejo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Semiconductor Science and Technology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 37 (5), pp.055012. </w:t>
+              <w:t xml:space="preserve">Physical Review Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 4 (4), pp.L042042. </w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1088/1361-6641/ac5e01⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/physrevresearch.4.l042042⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03845953v1</w:t>
+                <w:t xml:space="preserve">hal-03939599v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Negative Magnetoresistivity in Highly Doped n-Type GaN</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Electrical Transport Properties of Highly Doped N-Type GaN Materials</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Malgorzata Iwinska</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Marcin Zajac</w:t>
+                <w:t xml:space="preserve">L Konczewicz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Henryk Turski</w:t>
+                <w:t xml:space="preserve">E Litwin-Staszewska</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M Zajac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H Turski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M Bockowski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/ma15207069⟩</w:t>
+              <w:t xml:space="preserve">Semiconductor Science and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 37 (5), pp.055012. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/1361-6641/ac5e01⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03864839v1</w:t>
+                <w:t xml:space="preserve">hal-03845953v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Large inverted band gap in strained three-layer InAs/GaInSb quantum wells</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Sergey Krishtopenko</w:t>
+                <w:t xml:space="preserve">Negative Magnetoresistivity in Highly Doped n-Type GaN</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leszek Konczewicz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ivanovitch Castillo Arvelo</w:t>
+                <w:t xml:space="preserve">Malgorzata Iwinska</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elzbieta Litwin-Staszewska</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marcin Zajac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christophe Consejo</w:t>
+                <w:t xml:space="preserve">Henryk Turski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 4 (4), pp.L042042. </w:t>
+              <w:t xml:space="preserve">Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 15 (20), pp.7069. </w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/physrevresearch.4.l042042⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/ma15207069⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03939599v2</w:t>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03864839v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">p-type conductivity in GaN:Zn monocrystals grown by ammonothermal method</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maciej Zajac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leszek Konczewicz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elzbieta Litwin-Staszewska</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2055,77 +2055,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence of AlN thickness on AlGaN epilayer grown by MOCVD</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Jayasakthi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Juillaguet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Herve Peyre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leszek Konczewicz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Baskar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2718,546 +2718,546 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00655907v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Splitting of type-I (N-B, P-Al) and type-II (N-Al, N-Ga) donor-acceptor pair spectra in 3C-SiC</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Effect of Inter-Well Coupling between 3C and 6H in-Grown Stacking Faults in 4H-SiC Epitaxial Layers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ivan Gueorguiev Ivanov</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Teddy Robert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maya Marinova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Juillaguet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Henry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Efstathios K. Polychroniadis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevB.83.195201⟩</w:t>
+              <w:t xml:space="preserve">Materials Science Forum</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, Materials Science Forum, 679-680, pp.314-317. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4028/www.scientific.net/MSF.679-680.314⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00653305v1</w:t>
+                <w:t xml:space="preserve">hal-02507811v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of Inter-Well Coupling between 3C and 6H in-Grown Stacking Faults in 4H-SiC Epitaxial Layers</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId130" w:history="1">
+                <w:t xml:space="preserve">Influence of Post-Growth Annealing on the Defects Nature and Distribution in VLS Grown (111) 3C-SiC Layers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maya Marinova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne Henry</w:t>
+                <w:t xml:space="preserve">Ariadne Andreadou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Efstathios K. Polychroniadis</w:t>
+                <w:t xml:space="preserve">Jian Wu Sun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Lorenzzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alkyoni Mantzari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Materials Science Forum</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2011, Materials Science Forum, 679-680, pp.314-317. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4028/www.scientific.net/MSF.679-680.314⟩</w:t>
+              <w:t xml:space="preserve">, 2011, Materials Science Forum, 679-680, pp.241-244. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4028/www.scientific.net/MSF.679-680.241⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId128" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02507811v1</w:t>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02511264v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of Post-Growth Annealing on the Defects Nature and Distribution in VLS Grown (111) 3C-SiC Layers</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Effect of initial substrate conditions on growth of cubic silicon carbide</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean Lorenzzi</w:t>
+                <w:t xml:space="preserve">R. Vasiliauskas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alkyoni Mantzari</w:t>
+                <w:t xml:space="preserve">M. Marinova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Syvajarvi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Liljedahl</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Georgios Zoulis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Materials Science Forum</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4028/www.scientific.net/MSF.679-680.241⟩</w:t>
+              <w:t xml:space="preserve">Journal of Crystal Growth</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 324, pp.7-14. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jcrysgro.2011.03.024⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId134" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02511264v1</w:t>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00653277v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of initial substrate conditions on growth of cubic silicon carbide</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">M. Syvajarvi</w:t>
+                <w:t xml:space="preserve">Splitting of type-I (N-B, P-Al) and type-II (N-Al, N-Ga) donor-acceptor pair spectra in 3C-SiC</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jianwu Sun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">R. Liljedahl</w:t>
+                <w:t xml:space="preserve">Ivan Gueorguiev Ivanov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Juillaguet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Georgios Zoulis</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Jean Camassel</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Crystal Growth</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, 324, pp.7-14. </w:t>
+              <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 83, pp.195201. </w:t>
             </w:r>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jcrysgro.2011.03.024⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevB.83.195201⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId140" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00653277v1</w:t>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00653305v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Combined effects of Ga, N, and Al codoping in solution grown 3C-SiC</w:t>
               </w:r>
@@ -3295,51 +3295,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. C. Lorenzzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Jegenyes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Herve Peyre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Applied Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 108, pp.013503. </w:t>
@@ -3519,64 +3519,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optical properties of as-grown and process-induced stacking faults in 4H-SiC</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Camassel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Juillaguet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">physica status solidi (b)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 245, pp.1337-1355. </w:t>
             </w:r>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3623,51 +3623,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quantum confinement effect of ZnO nanocrystallites embedded in In2O3 films</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Stoehr</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Juillaguet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Marshall</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3887,51 +3887,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">W. Zawadzki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Bonifacie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Juillaguet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Chaubet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3995,64 +3995,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Screening the built-in electric field in 4H silicon carbide stacking faults</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Juillaguet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Camassel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Albrecht</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4106,302 +4106,302 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00541628v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optical investigation methods for SiC device development: application to stacking faults diagnostic in active epitaxial layers</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId126" w:history="1">
+                <w:t xml:space="preserve">Cathodoluminescence investigation of stacking faults extension in 4H-SiC</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Juillaguet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Albrecht</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Camassel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Sandrine Juillaguet</w:t>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Chassagne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physics D: Applied Physics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, 40 (20), pp.6264-6277. </w:t>
+              <w:t xml:space="preserve">Physica Status Solidi A (applications and materials science)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 204, pp.2222-2228. </w:t>
             </w:r>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1088/0022-3727/40/20/S11⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/pssa.200675469⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00389851v1</w:t>
+                <w:t xml:space="preserve">hal-00539641v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cathodoluminescence investigation of stacking faults extension in 4H-SiC</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Optical investigation methods for SiC device development: application to stacking faults diagnostic in active epitaxial layers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Camassel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Juillaguet</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">T. Chassagne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physica Status Solidi A (applications and materials science)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, 204, pp.2222-2228. </w:t>
+              <w:t xml:space="preserve">Journal of Physics D: Applied Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 40 (20), pp.6264-6277. </w:t>
             </w:r>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/pssa.200675469⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1088/0022-3727/40/20/S11⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00539641v1</w:t>
+                <w:t xml:space="preserve">hal-00389851v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Application of LTPL investigation methods to CVD-grown SiC</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Camassel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Juillaguet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marcin Zielinski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4732,51 +4732,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Control of epitaxial layers grown on 4H-SiC: from 3C microcrystalline inclusions to type II quantum well structures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Juillaguet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Balloud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4784,51 +4784,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Souliere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Sartel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Camassel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physica Status Solidi A (applications and materials science)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, 202, pp.593-597. </w:t>
@@ -5018,599 +5018,599 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00329299v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fabrication and characterization of high quality undoped and Ga2O3-doped ZnO thin films by reactive electron beam co-evaporation technique</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Technical aspects of &amp;lt; 1120 &amp;gt; 4H-SiC MOSFET processing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Blanc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Tournier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Souliere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Juillaguet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId217" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. Combette</w:t>
+                <w:t xml:space="preserve">Sylvie Contreras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Crystal Growth</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2005, 275 (3-4), pp.512-520. </w:t>
+              <w:t xml:space="preserve">Physica Status Solidi A (applications and materials science)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 202, pp.680-685. </w:t>
             </w:r>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jcrysgro.2004.12.034⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/pssa.200460473⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00541634v1</w:t>
+                <w:t xml:space="preserve">hal-00541644v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Technical aspects of &amp;lt; 1120 &amp;gt; 4H-SiC MOSFET processing</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Fabrication and characterization of high quality undoped and Ga2O3-doped ZnO thin films by reactive electron beam co-evaporation technique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Al Asmar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Juillaguet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caroline Blanc</w:t>
+                <w:t xml:space="preserve">M. Ramonda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D. Tournier</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Sandrine Juillaguet</w:t>
+                <w:t xml:space="preserve">Alain Giani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sylvie Contreras</w:t>
+                <w:t xml:space="preserve">P. Combette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physica Status Solidi A (applications and materials science)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2005, 202, pp.680-685. </w:t>
+              <w:t xml:space="preserve">Journal of Crystal Growth</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 275 (3-4), pp.512-520. </w:t>
             </w:r>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/pssa.200460473⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jcrysgro.2004.12.034⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00541644v1</w:t>
+                <w:t xml:space="preserve">hal-00541634v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optical properties of GaN grown on porous silicon substrate</w:t>
+                <w:t xml:space="preserve">Influence of silane flow on MOVPE grown GaN on sapphire substrate by an in situ SiN treatment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">I. Halidou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Z. Benzarti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">T. Boufaden</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId230" w:history="1">
-[...37 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Toureille</w:t>
+                <w:t xml:space="preserve">B. El Jani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Juillaguet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physica Status Solidi A (applications and materials science)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2004, 201 (3), pp.582-587. </w:t>
+              <w:t xml:space="preserve">Materials Science and Engineering: B</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 110, pp.251-255. </w:t>
             </w:r>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/pssa.200306740⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.mseb.2004.02.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00330454v1</w:t>
+                <w:t xml:space="preserve">hal-00543759v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of silane flow on MOVPE grown GaN on sapphire substrate by an in situ SiN treatment</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">I. Halidou</w:t>
+                <w:t xml:space="preserve">Optical properties of GaN grown on porous silicon substrate</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Boufaden</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Z. Benzarti</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">T. Boufaden</w:t>
+                <w:t xml:space="preserve">A. Matoussi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">B. El Jani</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Sandrine Juillaguet</w:t>
+                <w:t xml:space="preserve">S. Guermazi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Juillaguet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Toureille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Materials Science and Engineering: B</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.mseb.2004.02.002⟩</w:t>
+              <w:t xml:space="preserve">Physica Status Solidi A (applications and materials science)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 201 (3), pp.582-587. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/pssa.200306740⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId239" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00543759v1</w:t>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00330454v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Characterization of thick 2-inch 4H-SiC layers grown by the Continuous Feed - Physical Vapor Transport method</w:t>
               </w:r>
@@ -5743,64 +5743,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hexamethyldisilane/propane versus silane/propane precursors: application to the growth of high-quality 3C-SiC on Si</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Ferro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Camassel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Juillaguet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Balloud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5881,51 +5881,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Bonifacie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ym Meziani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Juillaguet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Chaubet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6002,51 +6002,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oscillations of 2D electron density in GaAs/Ga0.67Al0.33As heterostructures in the QHE regime</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andre Raymond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Juillaguet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I. Elmezouar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6108,319 +6108,319 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00543773v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optical tools for intermixing diagnostic: application to InGaAs/InGaAsP microstructures</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Morphology of InGaAs/InP QWs : from excitonic spectroscopy to HR-TEM analyses</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F. Alsina</w:t>
+                <w:t xml:space="preserve">J. Camassel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Juillaguet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">E. Massone</w:t>
+                <w:t xml:space="preserve">R. Schwedler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Camassel</w:t>
+                <w:t xml:space="preserve">K. Wolter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Baumann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Surface Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/0169-4332(93)90085-P⟩</w:t>
+              <w:t xml:space="preserve">Journal de Physique IV Proceedings</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1993, 03 (C5), pp.C5-99-C5-106. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/jp4:1993518⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId258" w:history="1">
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02042715v1</w:t>
+                <w:t xml:space="preserve">jpa-00251604v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId259" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Morphology of InGaAs/InP QWs : from excitonic spectroscopy to HR-TEM analyses</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId256" w:history="1">
+                <w:t xml:space="preserve">Optical tools for intermixing diagnostic: application to InGaAs/InGaAsP microstructures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Peyre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Alsina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Juillaguet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Massone</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Camassel</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">F. Baumann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal de Physique IV Proceedings</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1993, 03 (C5), pp.C5-99-C5-106. </w:t>
+              <w:t xml:space="preserve">Applied Surface Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1993, 63 (1-4), pp.177-181. </w:t>
             </w:r>
             <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/jp4:1993518⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/0169-4332(93)90085-P⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId259" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">jpa-00251604v1</w:t>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02042715v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Growth and characterization of In0.53Ga0.47As/InxGa1−xAs strained-layer superlattices</w:t>
               </w:r>
@@ -6445,51 +6445,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Juillaguet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Fraisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId260" w:history="1">
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Schwedler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Royo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -6563,103 +6563,103 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">AlGaN channel high electron mobility transistors on Si for power electronics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Bassaler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jash Mehta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Idriss Abid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leszek Konczewicz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Juillaguet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Symposium de Génie Électrique SGE 2025</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, CNRS, Jul 2025, Toulouse, France</w:t>
@@ -6714,64 +6714,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tomasz Sochacki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.A. Zajac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Paillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Juillaguet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Kucharski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -6852,51 +6852,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Brun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Coillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Contreras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.M. Decams</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -7057,761 +7057,761 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03428625v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparative study of p-type 4H-SiC grown on n-type and semi insulating 4H-SiC substrates</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId225" w:history="1">
+                <w:t xml:space="preserve">High Temperature Annealing of MBE-grown Mg-doped GaN</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Contreras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leszek Konczewicz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Herve Peyre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Juillaguet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Roxana Arvinte</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Thierry Chassagne</w:t>
+                <w:t xml:space="preserve">M. Al Khalfioui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11th European Conference on Silicon Carbide and Related Materials</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">33RD INTERNATIONAL CONFERENCE ON THE PHYSICS OF SEMICONDUCTORS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, Peking, China. pp.UNSP 012018, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/1742-6596/864/1/012018⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01935564v1</w:t>
+                <w:t xml:space="preserve">hal-01935176v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Electrical transport properties of p-type 4H-SiC</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId225" w:history="1">
+                <w:t xml:space="preserve">Comparative study of p-type 4H-SiC grown on n-type and semi insulating 4H-SiC substrates</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Contreras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leszek Konczewicz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId285" w:history="1">
+            <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roxana Arvinte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Herve Peyre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId286" w:history="1">
+            <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Chassagne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">E-MRS : Wide bandgap materials for electron devices</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">11th European Conference on Silicon Carbide and Related Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2016, Thessaloniki, Greece. pp.275</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01540938v1</w:t>
+                <w:t xml:space="preserve">hal-01935564v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId289" w:history="1">
+            <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optical investigations and strain effect in AlGaN/GaN epitaxial layers</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Electrical transport properties of p-type 4H-SiC</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Contreras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leszek Konczewicz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roxana Arvinte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Herve Peyre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Matthieu Moret</w:t>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Chassagne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">33RD INTERNATIONAL CONFERENCE ON THE PHYSICS OF SEMICONDUCTORS</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, PEKIN, China. pp.UNSP 012021, </w:t>
+              <w:t xml:space="preserve">E-MRS : Wide bandgap materials for electron devices</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2016, Lille, France. pp.1600679, </w:t>
             </w:r>
             <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1088/1742-6596/864/1/012021⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/pssa.201600679⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId289" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01935164v1</w:t>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01540938v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of Growth Temperature on Site Competition Effects During Chemical Vapor Deposition of 4H-SiC Layers</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Roxana Arvinte</w:t>
+                <w:t xml:space="preserve">Optical investigations and strain effect in AlGaN/GaN epitaxial layers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Jayasakthi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Juillaguet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Herve Peyre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leszek Konczewicz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adrien Michon</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Marc Portail</w:t>
+                <w:t xml:space="preserve">Matthieu Moret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11th European Conference on Silicon Carbide and Related Materials</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">33RD INTERNATIONAL CONFERENCE ON THE PHYSICS OF SEMICONDUCTORS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, PEKIN, China. pp.UNSP 012021, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId294" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/1742-6596/864/1/012021⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01935556v1</w:t>
+                <w:t xml:space="preserve">hal-01935164v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId294" w:history="1">
+            <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High Temperature Annealing of MBE-grown Mg-doped GaN</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">M. Al Khalfioui</w:t>
+                <w:t xml:space="preserve">Influence of Growth Temperature on Site Competition Effects During Chemical Vapor Deposition of 4H-SiC Layers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marcin Zielinski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Chassagne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roxana Arvinte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId296" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Michon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Portail</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">33RD INTERNATIONAL CONFERENCE ON THE PHYSICS OF SEMICONDUCTORS</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">11th European Conference on Silicon Carbide and Related Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2016, Thessaloniki, Greece. pp.79</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId294" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01935176v1</w:t>
+            <w:hyperlink r:id="rId295" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01935556v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Electrical Transport Properties of Highly Aluminum Doped p-Type 4H-SiC</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Contreras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leszek Konczewicz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pawel Kwasnicki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId285" w:history="1">
+            <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roxana Arvinte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Herve Peyre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">16th International Conference on Silicon Carbide and Related Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2015, Catane, Italy. pp.249 - 252, </w:t>
@@ -7862,90 +7862,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">p-Type Doping of 4H- and 3C-SiC Epitaxial Layers with Aluminum</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Zielinski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId285" w:history="1">
+            <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roxana Arvinte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId286" w:history="1">
+            <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Chassagne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId293" w:history="1">
+            <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Michon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Portail</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ICSCRM</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2015, Giardini Naxos, France. pp.137 - 142, </w:t>
@@ -8022,64 +8022,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Donatas Dargis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pawel Kwasnicki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Herve Peyre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId285" w:history="1">
+            <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roxana Arvinte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ECSCRM</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2014, Miyasaki, Japan. pp.249-252</w:t>
@@ -8160,51 +8160,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kanaparin Ariyawong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Valle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Herve Peyre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ECSCRM</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2014, Grenoble, France. pp.60 - 63, </w:t>
@@ -8255,90 +8255,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparative Study of n-Type 4H-SiC: Raman vs Photoluminescence Spectroscopy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pawel Kwasnicki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId285" w:history="1">
+            <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roxana Arvinte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Herve Peyre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marcin Zielinski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Juillaguet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10th European Conference on Silicon Carbide and Related Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2014, Grenoble, France. pp.237 - 240, </w:t>
             </w:r>
             <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
@@ -8372,103 +8372,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence of Site Competition Effects on Dopant Incorporation during Chemical Vapor Deposition of 4H-SiC Epitaxial Layers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId285" w:history="1">
+            <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roxana Arvinte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marcin Zielinski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId286" w:history="1">
+            <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Chassagne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Portail</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId293" w:history="1">
+            <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Michon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10th European Conference on Silicon Carbide and Related Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2014, Grenoble, France. pp.149-152</w:t>
@@ -8549,51 +8549,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Chevalier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Victor Soler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leszek Konczewicz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10th European Conference on Silicon Carbide and Related Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2014, Grenoble, France. pp.717 - 720, </w:t>
@@ -8625,161 +8625,161 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01936637v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Raman Investigation of Heavily Al Doped 4H-SiC Layers Grown by CVD</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId285" w:history="1">
+                <w:t xml:space="preserve">Investigation of Aluminum Incorporation in 4H-SiC Epitaxial Layers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roxana Arvinte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Leszek Konczewicz</w:t>
+            <w:hyperlink r:id="rId300" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Zielinski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Chassagne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Portail</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId296" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Michon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">HETEROSIC 2013</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Jun 2013, nice, France. pp.51 - 55, </w:t>
+              <w:t xml:space="preserve">, Jun 2013, Nice, France. pp.45 - 50, </w:t>
             </w:r>
             <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4028/www.scientific.net/MSF.806.51⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4028/www.scientific.net/MSF.806.45⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01936666v1</w:t>
+                <w:t xml:space="preserve">hal-01936612v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Characterization of Ge-doped homoepitaxial layers grown by chemical vapor deposition</w:t>
               </w:r>
@@ -9027,243 +9027,243 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01936275v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Investigation of Aluminum Incorporation in 4H-SiC Epitaxial Layers</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId285" w:history="1">
+                <w:t xml:space="preserve">Raman Investigation of Heavily Al Doped 4H-SiC Layers Grown by CVD</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pawel Kwasnicki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roxana Arvinte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId300" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Adrien Michon</w:t>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Herve Peyre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marcin Zielinski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leszek Konczewicz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">HETEROSIC 2013</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Jun 2013, Nice, France. pp.45 - 50, </w:t>
+              <w:t xml:space="preserve">, Jun 2013, nice, France. pp.51 - 55, </w:t>
             </w:r>
             <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4028/www.scientific.net/MSF.806.45⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4028/www.scientific.net/MSF.806.51⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01936612v1</w:t>
+                <w:t xml:space="preserve">hal-01936666v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raman investigation of aluminum-doped 4H-SiC</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Juillaguet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pawel Kwasnicki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Herve Peyre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leszek Konczewicz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Contreras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ECSCRM 2012</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2012, Saint-Petersburg, Russia. pp.357-360, </w:t>
@@ -9301,77 +9301,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Seeding layer influence on the low temperature photoluminescence intensity of 3C-SiC grown on 6H-SiC by sublimation epitaxy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georgios Zoulis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Sun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Vasiliauskas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Lorenzzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9474,51 +9474,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jianwu Sun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jude Guelfucci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Juillaguet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Hassan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -9582,51 +9582,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence of the C∕Si Ratio on the Dopant Concentration and Defects in CVD Grown 3C-SiC Homoepitaxial Layers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Jegenyes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Marinova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Zoulis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9703,64 +9703,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Low Doped 3C-SiC Layers Deposited by the Vapour-Liquid-Solid Mechanism on 6H-SiC Substrates</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Lorenzzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georgios Zoulis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Kim-Hak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9831,467 +9831,467 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02864825v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of Growth Conditions on the Low Temperature Photoluminescence Spectra of (111) 3C-SiC Layers Grown by Chemical Vapor Deposition on 3C-SiC Seeds grown by the Vapor-Liquid-Solid Technique</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId144" w:history="1">
+                <w:t xml:space="preserve">Splitting of close N-Al donor-acceptor-pair spectra in 3C-SiC</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jianwu Sun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georgios Zoulis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jianwu Sun</w:t>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Lorenzzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nikoletta Jegenyes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId137" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Juillaguet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Conference of the E-MRS Symposium F</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Jun 2010, Strasbourg, France. pp.119-122</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, Oct 2010, Strasbourg, France. pp.111-114, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId348" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.3518273⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00653311v1</w:t>
+                <w:t xml:space="preserve">hal-00653310v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId348" w:history="1">
+            <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">LTPL investigation of N-Ga and N-Al donor-acceptor pair spectra in 3C-SiC layers grown by VLS on 6H-SiC substrates</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Effects of Growth Conditions on the Low Temperature Photoluminescence Spectra of (111) 3C-SiC Layers Grown by Chemical Vapor Deposition on 3C-SiC Seeds grown by the Vapor-Liquid-Solid Technique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Georgios Zoulis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jianwu Sun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId345" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nikoletta Jegenyes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Lorenzzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Juillaguet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">13th International Conference on Silicon Carbide and Related Materials</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2009, Nurnberg (GERMANY), France. pp.415-418</w:t>
+              <w:t xml:space="preserve">Conference of the E-MRS Symposium F</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2010, Strasbourg, France. pp.119-122</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId348" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00543685v1</w:t>
+            <w:hyperlink r:id="rId349" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00653311v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId349" w:history="1">
+            <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Splitting of close N-Al donor-acceptor-pair spectra in 3C-SiC</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">LTPL investigation of N-Ga and N-Al donor-acceptor pair spectra in 3C-SiC layers grown by VLS on 6H-SiC substrates</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. W. Sun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Zoulis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId334" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Lorenzzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Jegenyes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Juillaguet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conference of the E-MRS Symposium F</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">13th International Conference on Silicon Carbide and Related Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2009, Nurnberg (GERMANY), France. pp.415-418</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1063/1.3518273⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00653310v1</w:t>
+                <w:t xml:space="preserve">hal-00543685v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">6H-type zigzag faults in low-doped 4H-SiC expitaxial layers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Teddy Robert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Marinova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Juillaguet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Henry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10385,64 +10385,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Sun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Beshkova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Vasiliauskas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Juillaguet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">13th International Conference on Silicon Carbide and Related Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2009, Nurnberg (GERMANY), France. pp.179-182</w:t>
@@ -10465,1614 +10465,1614 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00543642v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Observation of 3C zigzag faults in low-doped 4H-SiC epitaxial layers</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Growth and characterization of low doped 3C-SiC layers deposited by the VLS technique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId357" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Lorenzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Georgios Zoulis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId358" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Kim-Hak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Juillaguet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId131" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Efsthatios Polychroniadis</w:t>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriel Ferro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International workshop on 3C-SiC hetero-epitaxy (HeteroSiC '09)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2009, France</w:t>
+              <w:t xml:space="preserve">, 2009, Catane, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00390779v1</w:t>
+                <w:t xml:space="preserve">hal-00390727v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId357" w:history="1">
+            <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optical investigations of stacking faults in silicon carbide</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Observation of 3C zigzag faults in low-doped 4H-SiC epitaxial layers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Teddy Robert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maya Marinova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Juillaguet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Henry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Efsthatios Polychroniadis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9th Expert Evaluation &amp; Control of Compound Semiconductor Materials &amp; Technologies 2008</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2008, lodz, Poland. pp.5</w:t>
+              <w:t xml:space="preserve">International workshop on 3C-SiC hetero-epitaxy (HeteroSiC '09)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId357" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00814002v1</w:t>
+            <w:hyperlink r:id="rId359" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00390779v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId358" w:history="1">
+            <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O19. Optical investigations techniques used for stacking faults characterization in SiC</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Juillaguet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Camassel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Teddy Robert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International workshop on 3C-SiC hetero-epitaxy (HeteroSiC '09) Catania (Italy), May 6th-7th, 2009</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2009, catane, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId358" w:history="1">
+            <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00814450v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId359" w:history="1">
+            <w:hyperlink r:id="rId361" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optical investigation of stacking faults in 4H-SiC epitaxial layers: Comparison of 3C and 8H polytypes</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Optical investigations of stacking faults in silicon carbide</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Juillaguet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Teddy Robert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Camassel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9th International Workshop on Expert Evaluation and Control Compound Semiconductor Materials and Technologies</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2008, Lodz (POLAND), France. pp.5-8</w:t>
+              <w:t xml:space="preserve">9th Expert Evaluation &amp; Control of Compound Semiconductor Materials &amp; Technologies 2008</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2008, lodz, Poland. pp.5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId359" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00543702v1</w:t>
+            <w:hyperlink r:id="rId361" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00814002v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId360" w:history="1">
+            <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of growth parameters on the surface morphology of 3C-SiC homoepitaxial layers grown by chemical vapor deposition</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Jegenyes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId361" w:history="1">
+            <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Lorenzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georgios Zoulis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Soulière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId362" w:history="1">
+            <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Dazord</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International workshop on 3C-SiC hetero-epitaxy (HeteroSiC '09)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, Catane, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId360" w:history="1">
+            <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00390782v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId363" w:history="1">
+            <w:hyperlink r:id="rId364" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Photoluminescence-topography of the p-type Doped SiC Wafers for Determination of Doping Inhomogeneity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId364" w:history="1">
+            <w:hyperlink r:id="rId365" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Felix Oehlschlaeger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Juillaguet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Herve Peyre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId365" w:history="1">
+            <w:hyperlink r:id="rId366" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Calmassel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId366" w:history="1">
+            <w:hyperlink r:id="rId367" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peter J. Wellmann</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">7th European Conference on Silicon Carbide and Related Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2008, Barcelona (SPAIN), Spain. pp.259-262</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId363" w:history="1">
+            <w:hyperlink r:id="rId364" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00389394v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId367" w:history="1">
+            <w:hyperlink r:id="rId368" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nitrogen Doping of 3C-SiC Single Crystals Grown by CF-PVT</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId129" w:history="1">
+                <w:t xml:space="preserve">Optical investigation of stacking faults in 4H-SiC epitaxial layers: Comparison of 3C and 8H polytypes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Juillaguet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Teddy Robert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId200" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Camassel</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7th European Conference on Silicon Carbide and Related Materials</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2008, Barcelona (SPAIN), Spain. pp.45-48</w:t>
+              <w:t xml:space="preserve">9th International Workshop on Expert Evaluation and Control Compound Semiconductor Materials and Technologies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2008, Lodz (POLAND), France. pp.5-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId367" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00390466v1</w:t>
+            <w:hyperlink r:id="rId368" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00543702v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId370" w:history="1">
+            <w:hyperlink r:id="rId369" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Defect-induced polytype transformations in LPE grown SiC epilayers on (111) 3C-SiC seeds grown by VLS on 6H-SiC</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId129" w:history="1">
+                <w:t xml:space="preserve">Nitrogen Doping of 3C-SiC Single Crystals Grown by CF-PVT</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId370" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Eid</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId371" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I.-G. Galben</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Zoulis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Teddy Robert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId371" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Alkioni Mantzari</w:t>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Chaussende</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">25th International Conference on Defects in Semiconductors</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2009, St Petersburg (RUSSIA), France. pp.4727-4730</w:t>
+              <w:t xml:space="preserve">7th European Conference on Silicon Carbide and Related Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2008, Barcelona (SPAIN), Spain. pp.45-48</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId370" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00543681v1</w:t>
+            <w:hyperlink r:id="rId369" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00390466v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId373" w:history="1">
+            <w:hyperlink r:id="rId372" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Combined structural and optical studies of stacking faults in 4H-SiC layers grown by chemical vapour deposition</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId130" w:history="1">
+                <w:t xml:space="preserve">Defect-induced polytype transformations in LPE grown SiC epilayers on (111) 3C-SiC seeds grown by VLS on 6H-SiC</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maya Marinova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Georgios Zoulis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Teddy Robert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Sandrine Juillaguet</w:t>
+            <w:hyperlink r:id="rId373" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederic Mercier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId374" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ioannis Tsiaoussis</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Nikolaos Frangis</w:t>
+                <w:t xml:space="preserve">Alkioni Mantzari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9th Biennial Conference on High Resolution X-Ray Diffraction and Imaging</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2008, Linz (AUSTRIA), France. pp.1924-1930</w:t>
+              <w:t xml:space="preserve">25th International Conference on Defects in Semiconductors</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2009, St Petersburg (RUSSIA), France. pp.4727-4730</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId373" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00543707v1</w:t>
+            <w:hyperlink r:id="rId372" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00543681v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId376" w:history="1">
+            <w:hyperlink r:id="rId375" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">8H Stacking Faults in a 4H-SiC matrix: Simple Unit Cell or Double 3C Quantum Well?</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId129" w:history="1">
+                <w:t xml:space="preserve">Combined structural and optical studies of stacking faults in 4H-SiC layers grown by chemical vapour deposition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maya Marinova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Teddy Robert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Juillaguet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId142" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">T. Chassagne</w:t>
+            <w:hyperlink r:id="rId376" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ioannis Tsiaoussis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId377" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">I. Tsiaoussis</w:t>
+                <w:t xml:space="preserve">Nikolaos Frangis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7th European Conference on Silicon Carbide and Related Materials</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2008, Barcelona (SPAIN), Spain. pp.339-342</w:t>
+              <w:t xml:space="preserve">9th Biennial Conference on High Resolution X-Ray Diffraction and Imaging</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2008, Linz (AUSTRIA), France. pp.1924-1930</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId376" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00390453v1</w:t>
+            <w:hyperlink r:id="rId375" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00543707v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId378" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Low temperature photoluminescence investigations of 3C-SiC quasi-substrates grown on hexagonal 6H-SiC seeds</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">M. Beshkova</w:t>
+                <w:t xml:space="preserve">8H Stacking Faults in a 4H-SiC matrix: Simple Unit Cell or Double 3C Quantum Well?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Teddy Robert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Juillaguet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Marinova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Chassagne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId379" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Tsiaoussis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International workshop on 3C-SiC hetero-epitaxy (HeteroSiC '09)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, Catane, Italy</w:t>
+              <w:t xml:space="preserve">7th European Conference on Silicon Carbide and Related Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2008, Barcelona (SPAIN), Spain. pp.339-342</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId378" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00390772v1</w:t>
+                <w:t xml:space="preserve">hal-00390453v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId379" w:history="1">
+            <w:hyperlink r:id="rId380" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Advances in Liquid Phase Conversion of (100) and (111) Oriented Si Wafers into Self-standing 3C-SiC</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Herve Peyre</w:t>
+                <w:t xml:space="preserve">Low temperature photoluminescence investigations of 3C-SiC quasi-substrates grown on hexagonal 6H-SiC seeds</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Georgios Zoulis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId357" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Lorenzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Vasiliauskas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Jegenyes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId355" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Beshkova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7th European Conference on Silicon Carbide and Related Materials</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2008, Barcelona (SPAIN), Spain. pp.49-52</w:t>
+              <w:t xml:space="preserve">International workshop on 3C-SiC hetero-epitaxy (HeteroSiC '09)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, Catane, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId379" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00389376v1</w:t>
+            <w:hyperlink r:id="rId380" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00390772v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId380" w:history="1">
+            <w:hyperlink r:id="rId381" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Growth and characterization of low doped 3C-SiC layers deposited by the VLS technique</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Advances in Liquid Phase Conversion of (100) and (111) Oriented Si Wafers into Self-standing 3C-SiC</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Zielinski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Portail</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Chassagne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Juillaguet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId193" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Gabriel Ferro</w:t>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Herve Peyre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International workshop on 3C-SiC hetero-epitaxy (HeteroSiC '09)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, Catane, Italy</w:t>
+              <w:t xml:space="preserve">7th European Conference on Silicon Carbide and Related Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2008, Barcelona (SPAIN), Spain. pp.49-52</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId380" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00390727v1</w:t>
+            <w:hyperlink r:id="rId381" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00389376v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId382" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Recent aspects of in-grown stacking faults in 4H-SiC</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Camassel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Juillaguet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Teddy Robert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">17th European Heterostructure Technology Workshop, HETECH 2008, in Venice, Italy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2008, Venice, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -12091,980 +12091,980 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00390823v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId383" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Strain and wafer curvature of 3C-SiC films on silicon : influence of the growth conditions</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marcin Zielinski</w:t>
+                <w:t xml:space="preserve">Prospects for 3C-SiC bulk crystal growth</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Chaussende</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId384" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Ndiaye</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Sandrine Juillaguet</w:t>
+                <w:t xml:space="preserve">Florian Mercier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Boulle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florine Conchon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId385" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Renata Lewandowska</w:t>
+                <w:t xml:space="preserve">M. Soueidan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Workshop on Expert Evaluation &amp; Control of Compound Semiconductor Materials &amp; Technologies (EXMATEC'06) No8</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2006, Cádiz, Spain. pp.981-986</w:t>
+              <w:t xml:space="preserve">E-MRS 2007 Spring Meeting, Symposium G, Strasbourg</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2007, Starsbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId383" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00389884v1</w:t>
+                <w:t xml:space="preserve">hal-00285924v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId386" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Photoluminescence, cathodo-luminescence and micro-Raman spectroscopy of as-grown stacking faults in 4H-SiC</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Strain and wafer curvature of 3C-SiC films on silicon : influence of the growth conditions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marcin Zielinski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId387" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Ndiaye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Chassagne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Juillaguet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId179" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId385" w:history="1">
+            <w:hyperlink r:id="rId388" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renata Lewandowska</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8th International Workshop on Expert Evaluation and Control of Compound Semiconductor Materials and Technologies</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">International Workshop on Expert Evaluation &amp; Control of Compound Semiconductor Materials &amp; Technologies (EXMATEC'06) No8</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2006, Cádiz, Spain. pp.981-986</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId388" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId386" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00389886v1</w:t>
+                <w:t xml:space="preserve">hal-00389884v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId389" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Growth and characterization of C-13 enriched 4H-SiC for fundamental materials studies</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Photoluminescence, cathodo-luminescence and micro-Raman spectroscopy of as-grown stacking faults in 4H-SiC</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Juillaguet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Albrecht</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId388" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renata Lewandowska</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Camassel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Chassagne</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6th European Conference on Silicon Carbide and Related Materials</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">8th International Workshop on Expert Evaluation and Control of Compound Semiconductor Materials and Technologies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2006, Cadiz (SPAIN), Spain. pp.1513-1516, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId390" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/pssc.200674133⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId391" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId389" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00541647v1</w:t>
+                <w:t xml:space="preserve">hal-00389886v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId392" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dopant effect of the optical properties of ZnO nanostructures</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Growth and characterization of C-13 enriched 4H-SiC for fundamental materials studies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId393" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yeon-Suk Jang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId394" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sakwe A. Sakwe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId367" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peter J. Wellmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Juillaguet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId393" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Herve Peyre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8th International Workshop on Expert Evaluation and Control of Compound Semiconductor Materials and Technologies (EXMATEC2006)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, Cadiz, Spain. pp.1432</w:t>
+              <w:t xml:space="preserve">6th European Conference on Silicon Carbide and Related Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2006, Newcastle upon Tyne (ENGLAND), France. pp.13-16</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId392" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00390472v1</w:t>
+                <w:t xml:space="preserve">hal-00541647v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId395" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Electric-field screening effects in the micro-photolurninescence spectra of as-grown stacking faults in 4H-SiC</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Dopant effect of the optical properties of ZnO nanostructures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Stoehr</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Juillaguet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId396" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thierry Guillet</w:t>
+                <w:t xml:space="preserve">T.M. Kyaw</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId397" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Richard Bardoux</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">T. Chassagne</w:t>
+                <w:t xml:space="preserve">J.G. Wen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6th European Conference on Silicon Carbide and Related Materials</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2006, Newcastle upon Tyne (ENGLAND), France. pp.351-354</w:t>
+              <w:t xml:space="preserve">8th International Workshop on Expert Evaluation and Control of Compound Semiconductor Materials and Technologies (EXMATEC2006)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, Cadiz, Spain. pp.1432</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId395" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00541635v1</w:t>
+                <w:t xml:space="preserve">hal-00390472v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId398" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Strain and wafer curvature of 3C-SiC films on silicon: influence of the growth conditions</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">S. Ndiaye</w:t>
+                <w:t xml:space="preserve">Electric-field screening effects in the micro-photolurninescence spectra of as-grown stacking faults in 4H-SiC</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Juillaguet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId399" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Guillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId400" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard Bardoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Camassel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Chassagne</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5th Brazo;oam/German Workshop on Applied Surface Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2006, Mangaratiba (BRAZIL), France. pp.981-986</w:t>
+              <w:t xml:space="preserve">6th European Conference on Silicon Carbide and Related Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2006, Newcastle upon Tyne (ENGLAND), France. pp.351-354</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId398" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00543731v1</w:t>
+                <w:t xml:space="preserve">hal-00541635v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId399" w:history="1">
+            <w:hyperlink r:id="rId401" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Prospects for 3C-SiC bulk crystal growth</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">M. Soueidan</w:t>
+                <w:t xml:space="preserve">Strain and wafer curvature of 3C-SiC films on silicon: influence of the growth conditions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Zielinski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId387" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Ndiaye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Chassagne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Juillaguet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId388" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renata Lewandowska</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">E-MRS 2007 Spring Meeting, Symposium G, Strasbourg</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2007, Starsbourg, France</w:t>
+              <w:t xml:space="preserve">5th Brazo;oam/German Workshop on Applied Surface Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2006, Mangaratiba (BRAZIL), France. pp.981-986</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId399" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00285924v1</w:t>
+            <w:hyperlink r:id="rId401" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00543731v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId402" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Results of SIMS, LTPL and temperature-dependent Hall effect measurements performed on Al-doped alpha-SiC substrates grown by the M-PVT method</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Contreras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Zielinski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leszek Konczewicz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Blanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Juillaguet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conference on Silicon Carbide and Related Materials (ICSCRM 2005)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2005, Pittsburgh (PA), France. pp.633-636</w:t>
@@ -13093,51 +13093,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId403" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Single-domain 3C-SiC epitaxially grown on 6H-SiC by the VLS mechanism</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId401" w:history="1">
+            <w:hyperlink r:id="rId385" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Soueidan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Ferro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13257,51 +13257,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Chaussende</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Balloud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Juillaguet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Rapenne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -13352,51 +13352,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId407" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Control of 3C-SiC/Si wafer bending by the &amp;quot;checker-board&amp;quot; carbonization method</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId286" w:history="1">
+            <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Chassagne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriel Ferro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13492,566 +13492,566 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00389901v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId413" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Excitation power dependence of Al-related features in the LTPL spectra of 4H-SiC</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Specific aspects of type II heteropolytype stacking faults in SiC</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Juillaguet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId414" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Camassel</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">5th European Conference on Silicon Carbide and Related Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Aug 2004, Bologna (ITALY), France. pp.449-452</w:t>
+              <w:t xml:space="preserve">, Aug 2004, Bologna (ITALY), France. pp.335-340</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId413" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00541649v1</w:t>
+                <w:t xml:space="preserve">hal-00541645v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId415" w:history="1">
+            <w:hyperlink r:id="rId414" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparative evaluation of free-standing 3C-SiC crystals</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Evaluation of p-type doping for (1,1,-2,0) epitaxial layers grown on alpha-cut (1,1,-2,0) 4H-SiC substrates</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Blanc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Zielinski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Souliere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Sartel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Juillaguet</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Y. Monteil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">5th European Conference on Silicon Carbide and Related Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Aug 2004, Bologna (ITALY), France. pp.229-232</w:t>
+              <w:t xml:space="preserve">, Aug 2004, Bologna (ITALY), France. pp.117-120</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId415" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00541639v1</w:t>
+            <w:hyperlink r:id="rId414" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00541640v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId418" w:history="1">
+            <w:hyperlink r:id="rId415" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Specific aspects of type II heteropolytype stacking faults in SiC</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Intensity ratio of the doublet signature of excitons bound to 3C-SiC stacking faults in a 4H-SiC matrix</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Camassel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Juillaguet</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean Camassel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">5th European Conference on Silicon Carbide and Related Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Aug 2004, Bologna (ITALY), France. pp.335-340</w:t>
+              <w:t xml:space="preserve">, Aug 2004, Bologna (ITALY), France. pp.331-334</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId418" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00541645v1</w:t>
+            <w:hyperlink r:id="rId415" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00541642v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId419" w:history="1">
+            <w:hyperlink r:id="rId416" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluation of p-type doping for (1,1,-2,0) epitaxial layers grown on alpha-cut (1,1,-2,0) 4H-SiC substrates</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Excitation power dependence of Al-related features in the LTPL spectra of 4H-SiC</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Zielinski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Balloud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Juillaguet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId417" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Boyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Souliere</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Sandrine Juillaguet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">5th European Conference on Silicon Carbide and Related Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Aug 2004, Bologna (ITALY), France. pp.117-120</w:t>
+              <w:t xml:space="preserve">, Aug 2004, Bologna (ITALY), France. pp.449-452</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId419" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00541640v1</w:t>
+            <w:hyperlink r:id="rId416" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00541649v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId420" w:history="1">
+            <w:hyperlink r:id="rId418" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Intensity ratio of the doublet signature of excitons bound to 3C-SiC stacking faults in a 4H-SiC matrix</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Comparative evaluation of free-standing 3C-SiC crystals</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId419" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Polychroniadis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Balloud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Juillaguet</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Ferro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId420" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Monteil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">5th European Conference on Silicon Carbide and Related Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Aug 2004, Bologna (ITALY), France. pp.331-334</w:t>
+              <w:t xml:space="preserve">, Aug 2004, Bologna (ITALY), France. pp.229-232</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId420" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00541642v1</w:t>
+            <w:hyperlink r:id="rId418" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00541639v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId421" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optical and structural characterization of electron beam ZnO thin films evaporated for sensors applications</w:t>
               </w:r>
@@ -14076,51 +14076,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Sauvajol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId424" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Pascal-Delannoy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Juillaguet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId425" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Combette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -14156,652 +14156,652 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01796894v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId426" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of SiN treatment on GaN epilayer quality</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Optical properties of GaN grown on porous silicon substrate</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Boufaden</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Z. Benzarti</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">T. Boufaden</w:t>
+                <w:t xml:space="preserve">A. Matoussi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">B. El Jani</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">S. Guermazi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Juillaguet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Toureille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">8th International Conference on Optics of Excitons in Confined Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Sep 2003, Lecce (ITALY), France. pp.502-508</w:t>
+              <w:t xml:space="preserve">, Sep 2003, Lecce (ITALY), France. pp.582-587</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId426" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00543761v1</w:t>
+                <w:t xml:space="preserve">hal-00543762v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId427" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparative studies of (0001) 4H-SiC layers grown with either Silane or HexaMethylDiSilane Propane precursor systems.</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Sandrine Juillaguet</w:t>
+                <w:t xml:space="preserve">Investigation of 2 inch SiC layers grown in a resistively-heated LP-CVD reactor with horizontal “hot-walls”</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Chassagne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId410" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">André Leycuras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Balloud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId428" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Dazord</w:t>
+                <w:t xml:space="preserve">Philippe Arcade</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Peyre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10th International Conferece on Silicon Carbide and Related Materials 2003 (ICSCRM 2003)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2003, Lyon (FRANCE), France. pp.217-220</w:t>
+              <w:t xml:space="preserve">10th International Conference on Silicon Carbide and Related Materials (ICSCRM2003)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2003, Lyon, France. pp.273-276</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId427" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00543747v1</w:t>
+                <w:t xml:space="preserve">hal-00389899v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId429" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Potential of HMDS/C3H8 precursor system for the growth of state of the art heteroepitaxial 3C-SiC layers on Si(100)</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Comparative studies of (0001) 4H-SiC layers grown with either Silane or HexaMethylDiSilane Propane precursor systems.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Sartel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Balloud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Souliere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Juillaguet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId201" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Ek Polychroniadis</w:t>
+            <w:hyperlink r:id="rId430" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Dazord</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10th International Conferece on Silicon Carbide and Related Materials 2003 (ICSCRM 2003)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Oct 2003, Lyon (FRANCE), France. pp.281-284</w:t>
+              <w:t xml:space="preserve">, Oct 2003, Lyon (FRANCE), France. pp.217-220</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId429" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00543751v1</w:t>
+                <w:t xml:space="preserve">hal-00543747v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId430" w:history="1">
+            <w:hyperlink r:id="rId431" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dilute aluminum concentration in 4H-SiC : from SIMS to LTPL measurements</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Potential of HMDS/C3H8 precursor system for the growth of state of the art heteroepitaxial 3C-SiC layers on Si(100)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Ferro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Camassel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Juillaguet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId153" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Balloud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId205" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Christophe Consejo</w:t>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ek Polychroniadis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10th International Conferece on Silicon Carbide and Related Materials 2003 (ICSCRM 2003)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Oct 2003, Lyon (FRANCE), France. pp.775-778</w:t>
+              <w:t xml:space="preserve">, Oct 2003, Lyon (FRANCE), France. pp.281-284</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId430" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00543756v1</w:t>
+            <w:hyperlink r:id="rId431" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00543751v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId431" w:history="1">
+            <w:hyperlink r:id="rId432" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optical investigation of stacking faults and micro-crystalline inclusions in-low-doped 4H-SiC layers</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Effect of SiN treatment on GaN epilayer quality</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Z. Benzarti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Halidou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Boufaden</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. El Jani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Juillaguet</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">V. Souliere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10th International Conferece on Silicon Carbide and Related Materials 2003 (ICSCRM 2003)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2003, Lyon (FRANCE), France. pp.577-580</w:t>
+              <w:t xml:space="preserve">8th International Conference on Optics of Excitons in Confined Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2003, Lecce (ITALY), France. pp.502-508</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId431" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00543755v1</w:t>
+            <w:hyperlink r:id="rId432" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00543761v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId433" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nontrivial carrier recombination dynamics and optical properties of over-excited GaN/AlN quantum dots</w:t>
               </w:r>
@@ -14826,51 +14826,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Bretagnon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId436" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Lefebvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Juillaguet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId437" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Taliercio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -14915,402 +14915,402 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00543738v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId439" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Investigation of &amp;lt; 1,1,-2,0 &amp;gt; epitaxial layers grown on a-cut 4H-SiC substrates.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Caroline Blanc</w:t>
+                <w:t xml:space="preserve">Dilute aluminum concentration in 4H-SiC : from SIMS to LTPL measurements</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Juillaguet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Zielinski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Balloud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Sartel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId204" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Y. Monteil</w:t>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Consejo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10th International Conferece on Silicon Carbide and Related Materials 2003 (ICSCRM 2003)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Oct 2003, Lyon (FRANCE), France. pp.237-240</w:t>
+              <w:t xml:space="preserve">, Oct 2003, Lyon (FRANCE), France. pp.775-778</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId439" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00543749v1</w:t>
+                <w:t xml:space="preserve">hal-00543756v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId440" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optical properties of GaN grown on porous silicon substrate</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Optical investigation of stacking faults and micro-crystalline inclusions in-low-doped 4H-SiC layers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Juillaguet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId232" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">A. Toureille</w:t>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Balloud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId441" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Pernot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Sartel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Souliere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8th International Conference on Optics of Excitons in Confined Systems</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2003, Lecce (ITALY), France. pp.582-587</w:t>
+              <w:t xml:space="preserve">10th International Conferece on Silicon Carbide and Related Materials 2003 (ICSCRM 2003)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2003, Lyon (FRANCE), France. pp.577-580</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId440" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00543762v1</w:t>
+                <w:t xml:space="preserve">hal-00543755v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId441" w:history="1">
+            <w:hyperlink r:id="rId442" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Investigation of 2 inch SiC layers grown in a resistively-heated LP-CVD reactor with horizontal “hot-walls”</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Hervé Peyre</w:t>
+                <w:t xml:space="preserve">Investigation of &amp;lt; 1,1,-2,0 &amp;gt; epitaxial layers grown on a-cut 4H-SiC substrates.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Blanc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Sartel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Souliere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Juillaguet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId420" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Monteil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10th International Conference on Silicon Carbide and Related Materials (ICSCRM2003)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2003, Lyon, France. pp.273-276</w:t>
+              <w:t xml:space="preserve">10th International Conferece on Silicon Carbide and Related Materials 2003 (ICSCRM 2003)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2003, Lyon (FRANCE), France. pp.237-240</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId441" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00389899v1</w:t>
+            <w:hyperlink r:id="rId442" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00543749v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId443" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optical properties of GaN/AlN quantum boxes under high photo-excitation</w:t>
               </w:r>
@@ -15335,51 +15335,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Bretagnon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId436" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Lefebvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Juillaguet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId437" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Taliercio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -15456,77 +15456,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Ferro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Balloud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Juillaguet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId446" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Vicente</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Camassel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">4th Euopean Conference on Silicon Carbide and Related Materials (ECSCRM 2002)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2002, LINKOPING (SWEDEN), France. pp.115-118</w:t>
@@ -15568,90 +15568,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">4H-SiC material for Hall effect and high-temperature sensors working in harsh environments</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId448" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Robert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Contreras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Camassel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId432" w:history="1">
+            <w:hyperlink r:id="rId441" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Pernot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Juillaguet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conference on Silicon Carbide and Related Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2001, TSUKUBA (JAPAN), France. pp.1435-1438</w:t>
@@ -15680,64 +15680,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId449" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optical assessment of purity improvement effects in bulk 6H and 4H-SiC wafers grown by physical vapor transport</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Camassel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Juillaguet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId450" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Planes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -15818,64 +15818,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optical properties of As-grown, alpha-particle irradiated and N-2(+)-ion implaned GaN</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId453" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hw Kunert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Juillaguet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Camassel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId454" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jb Malherbe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -15956,51 +15956,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Neyret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Ferro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Juillaguet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId458" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jm Bluet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -16107,51 +16107,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Planes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Fraisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId432" w:history="1">
+            <w:hyperlink r:id="rId441" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Pernot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2nd European Conference on Silicon Carbide and Related Materials (ECSCRM 98)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 1998, MONTPELLIER (FRANCE), France. pp.571-575</w:t>
@@ -16174,454 +16174,454 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00543778v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId463" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Raman, low temperature photoluminescence and transport investigation of N-implanted 6H-SiC</w:t>
+                <w:t xml:space="preserve">Optical properties of InGaN/GaN multiple quantum wells</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId464" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. Thomas</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">J. Allegre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId436" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Lefebvre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Juillaguet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId448" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Camassel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId465" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wojciech Knap</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">7th International Conference on Silicon Carbide, III-Nitrides and Related Materials (ICSCIII-N 97)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Aug 1997, STOCKHOLM (SWEDEN), France. pp.725-728</w:t>
+              <w:t xml:space="preserve">, Aug 1997, STOCKHOLM (SWEDEN), France. pp.1295-1298</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId463" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00543782v1</w:t>
+                <w:t xml:space="preserve">hal-00543785v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId465" w:history="1">
+            <w:hyperlink r:id="rId466" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optical properties of InGaN/GaN multiple quantum wells</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Experimental investigation of 4H-SiC bulk crystal growth</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId467" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wojciech Knap</w:t>
+                <w:t xml:space="preserve">K. Chourou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId468" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Anikin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId458" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jm Bluet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId469" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Lauer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId470" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Guillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">7th International Conference on Silicon Carbide, III-Nitrides and Related Materials (ICSCIII-N 97)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Aug 1997, STOCKHOLM (SWEDEN), France. pp.1295-1298</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, Aug 1997, Stockholm, Sweden. pp.17-20, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId471" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4028/www.scientific.net/MSF.264-268.17⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId465" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00543785v1</w:t>
+            <w:hyperlink r:id="rId466" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00543779v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId468" w:history="1">
+            <w:hyperlink r:id="rId472" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental investigation of 4H-SiC bulk crystal growth</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">G. Guillot</w:t>
+                <w:t xml:space="preserve">Raman, low temperature photoluminescence and transport investigation of N-implanted 6H-SiC</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId473" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Thomas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Contreras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Juillaguet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId448" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Louis Robert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Camassel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">7th International Conference on Silicon Carbide, III-Nitrides and Related Materials (ICSCIII-N 97)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Aug 1997, Stockholm, Sweden. pp.17-20, </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, Aug 1997, STOCKHOLM (SWEDEN), France. pp.725-728</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId468" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00543779v1</w:t>
+            <w:hyperlink r:id="rId472" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00543782v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId474" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Photoluminescence investigation of a degenerate two-dimensional electron gas in GaN/AlGaN heterojunction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andre Raymond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Juillaguet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId475" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Couzinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -16702,90 +16702,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Non-destructive approaches to interdiffusion phenomena across GaInAs/GaInAsP interfaces: photoluminescence vs. Raman</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Peyre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Alsina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Juillaguet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Massone</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId254" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Camassel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EXMATEC'92</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 1993, Lyon, France. pp.73-76</w:t>
@@ -16859,77 +16859,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Towards an understanding of vanadium doping effects in 4H-SiC</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId480" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Harmke van Dijk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Paillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId481" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Océane Février</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Juillaguet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId482" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Contreras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -17148,51 +17148,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Jouault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId490" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dilek Cakiroglu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Contreras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Graphene And Co Annual Meeting 2019</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2019, Bad Herrenalb, Germany. </w:t>
@@ -17221,90 +17221,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId491" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of Temperature on Electrical Transport Properties of MBE grown Mg-doped GaN and AlGaN</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Contreras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leszek Konczewicz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Juillaguet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Herve Peyre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Al Khalfioui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -17561,51 +17561,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="F7D5023D"/>
+    <w:nsid w:val="A4433BFE"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -17792,51 +17792,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/sandrine-juillaguet" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-5382-1967" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05055579v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Arifa Hassan" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aboubacar Almoustapha" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Halidou Ibrahim" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Briot" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Juillaguet" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.9734/ajopacs/2025/v13i2247" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-05295706v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassan Amadou Arifa" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herve Peyre" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Fraisse" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0271678" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05201892v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chiara Mastropasqua" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed El Alouani" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Paillet" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Portail" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Koudia" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41699-025-00554-4" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04734922v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Asti&#233;" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felipe Wasem Klein" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Houssin Makhlouf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Roch Huntzinger" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D4CP00603H" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04665123v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Bassaler" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jash Mehta" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Idriss Abid" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leszek Konczewicz" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/aelm.202400069" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04747945v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Voiry" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Parret" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3762/bjnano.15.26" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04313143v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdoul-Razak Moussa Tankari" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Medjnoun" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Nouiri" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Juillaguet" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matlet.2023.135230" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04248758v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcin Zajac" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elzbieta Litwin-Staszewska" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Al Khalfioui" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pssa.202200769" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03845953v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Konczewicz" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Litwin-Staszewska" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Zajac" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Turski" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Bockowski" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6641/ac5e01" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03864839v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malgorzata Iwinska" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henryk Turski" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ma15207069" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03939599v2" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colin Avogadri" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastian Gebert" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergey Krishtopenko" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivanovitch Castillo Arvelo" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Consejo" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/physrevresearch.4.l042042" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03416929v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maciej Zajac" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Iwinska" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Kucharski" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0038524" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02931592v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Konczewicz" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Litwin-Staszewska" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Piotrzkowski" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Peyre" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5140561" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01440539v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Sledziewski" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Vivona" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Alassaad" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pawel Kwasnicki" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Arvinte" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4967301" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01407865v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Jayasakthi" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Baskar" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.spmi.2016.08.053" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01200762v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bouhafs" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Darakchieva" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. L. Persson" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Tiberj" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. O. A. Persson" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4908216" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01023271v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kassem Alassaad" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Souli&#232;re" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Cauwet" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Peyre" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davy Carole" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actamat.2014.04.057" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01936279v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabrielle Regula" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryse Lancin" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Pichaud" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Neisius" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachid Daineche" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14786435.2012.745018" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00655907v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jianwu Sun" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Khranovskyy" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Mexis" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Eriksson" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Syvajarvi" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jlumin.2011.08.015" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FJKP935D-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00653305v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Gueorguiev Ivanov" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Camassel" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.83.195201" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02507811v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teddy Robert" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maya Marinova" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Henry" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Efstathios K. Polychroniadis" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/MSF.679-680.314" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02511264v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariadne Andreadou" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jian Wu Sun" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Lorenzzi" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alkyoni Mantzari" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/MSF.679-680.241" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00653277v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Vasiliauskas" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Marinova" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Liljedahl" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georgios Zoulis" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcrysgro.2011.03.024" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00536664v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. W. Sun" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Zoulis" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. C. Lorenzzi" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Jegenyes" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3455999" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00389307v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Zielinski" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Portail" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Chassagne" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcrysgro.2008.03.022" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7HXZR5G1-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00539644v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pssb.200844055" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00539808v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Stoehr" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Marshall" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. G. Wen" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3000463" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00174181v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Chaussende" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric J. Mercier" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Boulle" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florine Conchon" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maher Soueidan" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcrysgro.2007.11.140" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00539643v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Zawadzki" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bonifacie" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Chaubet" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andre Raymond" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.75.245319" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00541628v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Albrecht" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2713169" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00389851v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0022-3727/40/20/S11" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/0T8-Z84WRB2R-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00539641v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pssa.200675469" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-JD4WQ3N2-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00389876v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcin Zielinski" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Balloud" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cvde.200606472" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-SG96M72B-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00389882v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Ferro" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Nsouli" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamad Roumie" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Efsthatios Polychroniadis" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/cg0603523" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00394389v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Latu-Romain" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Chaussende" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Balloud" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Rapenne" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00541643v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Souliere" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Sartel" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pssa.200460435" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-L0P4WVB3-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00329299v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Al Asmar" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-P. Atanas" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ajataka" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Zaatar" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Ferblantier" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcrysgro.2005.02.035" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-D8GCZG8N-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00541634v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ramonda" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Giani" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Combette" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcrysgro.2004.12.034" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KJKL43J3-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00541644v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Blanc" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Tournier" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Contreras" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pssa.200460473" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-H50F9GMN-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00330454v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Boufaden" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Matoussi" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Guermazi" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Toureille" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pssa.200306740" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00543759v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Halidou" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Benzarti" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. El Jani" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mseb.2004.02.002" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7D2SD6X0-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00417942v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Auvray" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Baillet" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/0-87849-943-1.91" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00543763v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Ferro" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ek Polychroniadis" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00543765v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ym Meziani" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.68.165330" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00543773v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Elmezouar" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ml Sadowski" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02042715v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Alsina" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Massone" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Camassel" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0169-4332(93)90085-P" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/281B2CDA1D0A26C19D1E0D840C5BD1D44C0668A2/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/jpa-00251604v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Schwedler" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Wolter" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Baumann" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jp4:1993518" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/EFC2D803F6B7C4C0797792E8F560C4B016416AA5/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02042603v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Kohl" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Fraisse" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Royo" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05398228v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04829298v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tomasz Sochacki" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.A. Zajac" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04209570v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Asti&#233;" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Brun" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Coillot" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Decams" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03428625v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Bantignies" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Bardet" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Barnaud" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Ca&#241;adas" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Chenaud" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01935564v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roxana Arvinte" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Chassagne" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01540938v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pssa.201600679" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01935164v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Moret" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/864/1/012021" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01935556v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Michon" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01935176v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Al Khalfioui" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/864/1/012018" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01936580v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/MSF.858.249" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01936467v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Zielinski" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/MSF.858.137" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01935527v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gediminas Liaugaudas" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Donatas Dargis" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01936649v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikolaos Tsavdaris" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kanaparin Ariyawong" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Valle" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/MSF.821-823.60" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01936601v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/MSF.821-823.237" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02025329v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01936637v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Florentin" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joan Marc Rafi" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Chevalier" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Soler" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/MSF.821-823.717" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01936666v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/MSF.806.51" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01936293v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Beljakowa" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/MSF.778-780.261" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01936275v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valdas Jokubavicius" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rositsa Yakimova" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/MSF.778-780.243" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01936612v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/MSF.806.45" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00803766v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/MSF.740-742.357" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00655917v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Sun" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Lorenzzi" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/MSF.711.149" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00655897v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jude Guelfucci" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Hassan" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/MSF.711.164" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02875519v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Andreadou" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3518304" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02864825v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Kim-Hak" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikoletta Jegenyes" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/MSF.645-648.171" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00653311v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00543685v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00653310v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3518273" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00543650v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Henry" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. K. Polychroniadis" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00543642v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Beshkova" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00390779v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00814002v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00814450v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00543702v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00390782v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Lorenzi" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Dazord" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00389394v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felix Oehlschlaeger" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Calmassel" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter J. Wellmann" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00390466v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Eid" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I.-G. Galben" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00543681v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Mercier" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alkioni Mantzari" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00543707v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioannis Tsiaoussis" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikolaos Frangis" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00390453v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Tsiaoussis" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00390772v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00389376v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00390727v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Kim-Hak" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00390823v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00389884v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Ndiaye" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renata Lewandowska" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00389886v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pssc.200674133" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-JBV4TQ8N-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00541647v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yeon-Suk Jang" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sakwe A. Sakwe" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00390472v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.M. Kyaw" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.G. Wen" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00541635v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Guillet" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Bardoux" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00543731v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00285924v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Mercier" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Soueidan" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00536296v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00140124v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Stoemenos" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00541637v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/MSF.527-529.99" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00389901v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Haas" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Mank" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Leycuras" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pssa.200460415" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-56N9SV2K-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00541649v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Boyer" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00541639v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Polychroniadis" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Monteil" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00541645v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00541640v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00541642v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01796894v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roy Al Asmar" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Sauvajol" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Pascal-Delannoy" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Combette" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00543761v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00543747v1" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Dazord" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00543751v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00543756v1" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00543755v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Pernot" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00543738v1" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Kalliakos" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Bretagnon" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Lefebvre" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Taliercio" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pssb.200404996" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00543749v1" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00543762v1" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00389899v1" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Arcade" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00543736v1" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pssc.200303270" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00543767v1" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Vicente" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00543769v1" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Robert" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00543777v1" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Planes" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Grosse" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00543770v1" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hw Kunert" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jb Malherbe" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rq Odendaal" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00543776v1" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Neyret" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jm Bluet" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Jaussaud" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00543778v1" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Namavar" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pc Colter" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00543782v1" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Thomas" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00543785v1" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Allegre" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wojciech Knap" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00543779v1" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Chourou" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Anikin" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Lauer" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Guillot" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/MSF.264-268.17" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00543787v1" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Couzinet" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iel Mezouar" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Kamalsaadi" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02042639v1" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04829444v1" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harmke van Dijk" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oc&#233;ane F&#233;vrier" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Contreras" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04204671v1" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Arnould" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilham Bentaleb" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03144975v1" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P&#233;rine Landois" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Nanot" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Jouault" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dilek Cakiroglu" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01937531v1" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01937537v1" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Brault" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Leroux" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Matta" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Damilano" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/sandrine-juillaguet" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-5382-1967" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-05295706v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassan Amadou Arifa" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Briot" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Juillaguet" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herve Peyre" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Fraisse" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0271678" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05201892v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chiara Mastropasqua" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed El Alouani" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Paillet" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Portail" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Koudia" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41699-025-00554-4" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05055579v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Arifa Hassan" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aboubacar Almoustapha" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Halidou Ibrahim" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.9734/ajopacs/2025/v13i2247" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04747945v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felipe Wasem Klein" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Roch Huntzinger" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Asti&#233;" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Voiry" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Parret" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3762/bjnano.15.26" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04734922v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Houssin Makhlouf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D4CP00603H" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04665123v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Bassaler" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jash Mehta" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Idriss Abid" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leszek Konczewicz" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/aelm.202400069" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04313143v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdoul-Razak Moussa Tankari" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Medjnoun" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Nouiri" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Juillaguet" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matlet.2023.135230" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04248758v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcin Zajac" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elzbieta Litwin-Staszewska" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Al Khalfioui" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pssa.202200769" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03939599v2" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colin Avogadri" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastian Gebert" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergey Krishtopenko" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivanovitch Castillo Arvelo" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Consejo" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/physrevresearch.4.l042042" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03845953v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Konczewicz" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Litwin-Staszewska" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Zajac" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Turski" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Bockowski" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6641/ac5e01" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03864839v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malgorzata Iwinska" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henryk Turski" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ma15207069" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03416929v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maciej Zajac" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Iwinska" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Kucharski" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0038524" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02931592v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Konczewicz" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Litwin-Staszewska" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Piotrzkowski" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Peyre" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5140561" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01440539v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Sledziewski" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Vivona" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Alassaad" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pawel Kwasnicki" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Arvinte" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4967301" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01407865v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Jayasakthi" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Baskar" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.spmi.2016.08.053" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01200762v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bouhafs" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Darakchieva" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. L. Persson" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Tiberj" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. O. A. Persson" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4908216" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01023271v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kassem Alassaad" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Souli&#232;re" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Cauwet" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Peyre" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davy Carole" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actamat.2014.04.057" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01936279v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabrielle Regula" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryse Lancin" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Pichaud" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Neisius" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachid Daineche" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14786435.2012.745018" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00655907v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jianwu Sun" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Khranovskyy" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Mexis" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Eriksson" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Syvajarvi" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jlumin.2011.08.015" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FJKP935D-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02507811v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teddy Robert" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maya Marinova" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Henry" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Efstathios K. Polychroniadis" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/MSF.679-680.314" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02511264v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariadne Andreadou" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jian Wu Sun" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Lorenzzi" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alkyoni Mantzari" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/MSF.679-680.241" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00653277v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Vasiliauskas" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Marinova" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Liljedahl" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georgios Zoulis" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcrysgro.2011.03.024" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00653305v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Gueorguiev Ivanov" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Camassel" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.83.195201" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00536664v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. W. Sun" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Zoulis" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. C. Lorenzzi" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Jegenyes" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3455999" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00389307v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Zielinski" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Portail" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Chassagne" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcrysgro.2008.03.022" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7HXZR5G1-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00539644v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pssb.200844055" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00539808v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Stoehr" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Marshall" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. G. Wen" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3000463" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00174181v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Chaussende" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric J. Mercier" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Boulle" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florine Conchon" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maher Soueidan" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcrysgro.2007.11.140" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00539643v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Zawadzki" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bonifacie" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Chaubet" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andre Raymond" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.75.245319" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00541628v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Albrecht" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2713169" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00539641v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pssa.200675469" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-JD4WQ3N2-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00389851v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0022-3727/40/20/S11" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/0T8-Z84WRB2R-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00389876v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcin Zielinski" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Balloud" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cvde.200606472" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-SG96M72B-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00389882v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Ferro" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Nsouli" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamad Roumie" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Efsthatios Polychroniadis" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/cg0603523" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00394389v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Latu-Romain" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Chaussende" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Balloud" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Rapenne" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00541643v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Souliere" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Sartel" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pssa.200460435" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-L0P4WVB3-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00329299v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Al Asmar" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-P. Atanas" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ajataka" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Zaatar" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Ferblantier" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcrysgro.2005.02.035" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-D8GCZG8N-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00541644v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Blanc" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Tournier" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Contreras" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pssa.200460473" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-H50F9GMN-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00541634v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ramonda" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Giani" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Combette" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcrysgro.2004.12.034" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KJKL43J3-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00543759v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Halidou" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Benzarti" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Boufaden" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. El Jani" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mseb.2004.02.002" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7D2SD6X0-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00330454v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Matoussi" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Guermazi" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Toureille" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pssa.200306740" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00417942v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Auvray" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Baillet" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/0-87849-943-1.91" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00543763v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Ferro" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ek Polychroniadis" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00543765v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ym Meziani" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.68.165330" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00543773v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Elmezouar" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ml Sadowski" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/jpa-00251604v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Camassel" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Schwedler" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Wolter" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Baumann" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jp4:1993518" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/EFC2D803F6B7C4C0797792E8F560C4B016416AA5/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02042715v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Alsina" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Massone" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0169-4332(93)90085-P" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/281B2CDA1D0A26C19D1E0D840C5BD1D44C0668A2/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02042603v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Kohl" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Fraisse" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Royo" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05398228v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04829298v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tomasz Sochacki" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.A. Zajac" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04209570v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Asti&#233;" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Brun" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Coillot" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Decams" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03428625v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Bantignies" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Bardet" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Barnaud" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Ca&#241;adas" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Chenaud" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01935176v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Al Khalfioui" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/864/1/012018" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01935564v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roxana Arvinte" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Chassagne" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01540938v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pssa.201600679" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01935164v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Moret" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/864/1/012021" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01935556v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Michon" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01936580v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/MSF.858.249" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01936467v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Zielinski" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/MSF.858.137" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01935527v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gediminas Liaugaudas" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Donatas Dargis" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01936649v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikolaos Tsavdaris" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kanaparin Ariyawong" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Valle" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/MSF.821-823.60" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01936601v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/MSF.821-823.237" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02025329v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01936637v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Florentin" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joan Marc Rafi" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Chevalier" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Soler" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/MSF.821-823.717" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01936612v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/MSF.806.45" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01936293v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Beljakowa" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/MSF.778-780.261" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01936275v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valdas Jokubavicius" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rositsa Yakimova" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/MSF.778-780.243" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01936666v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/MSF.806.51" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00803766v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/MSF.740-742.357" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00655917v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Sun" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Lorenzzi" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/MSF.711.149" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00655897v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jude Guelfucci" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Hassan" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/MSF.711.164" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02875519v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Andreadou" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3518304" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02864825v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Kim-Hak" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikoletta Jegenyes" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/MSF.645-648.171" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00653310v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3518273" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00653311v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00543685v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00543650v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Henry" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. K. Polychroniadis" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00543642v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Beshkova" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00390727v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Lorenzi" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Kim-Hak" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00390779v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00814450v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00814002v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00390782v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Dazord" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00389394v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felix Oehlschlaeger" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Calmassel" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter J. Wellmann" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00543702v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00390466v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Eid" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I.-G. Galben" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00543681v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Mercier" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alkioni Mantzari" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00543707v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioannis Tsiaoussis" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikolaos Frangis" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00390453v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Tsiaoussis" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00390772v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00389376v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00390823v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00285924v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Mercier" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Soueidan" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00389884v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Ndiaye" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renata Lewandowska" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00389886v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pssc.200674133" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-JBV4TQ8N-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00541647v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yeon-Suk Jang" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sakwe A. Sakwe" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00390472v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.M. Kyaw" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.G. Wen" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00541635v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Guillet" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Bardoux" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00543731v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00536296v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00140124v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Stoemenos" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00541637v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/MSF.527-529.99" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00389901v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Haas" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Mank" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Leycuras" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pssa.200460415" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-56N9SV2K-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00541645v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00541640v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00541642v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00541649v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Boyer" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00541639v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Polychroniadis" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Monteil" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01796894v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roy Al Asmar" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Sauvajol" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Pascal-Delannoy" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Combette" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00543762v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00389899v1" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Arcade" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00543747v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Dazord" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00543751v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00543761v1" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00543738v1" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Kalliakos" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Bretagnon" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Lefebvre" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Taliercio" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pssb.200404996" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00543756v1" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00543755v1" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Pernot" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00543749v1" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00543736v1" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pssc.200303270" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00543767v1" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Vicente" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00543769v1" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Robert" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00543777v1" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Planes" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Grosse" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00543770v1" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hw Kunert" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jb Malherbe" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rq Odendaal" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00543776v1" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Neyret" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jm Bluet" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Jaussaud" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00543778v1" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Namavar" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pc Colter" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00543785v1" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Allegre" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wojciech Knap" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00543779v1" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Chourou" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Anikin" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Lauer" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Guillot" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/MSF.264-268.17" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00543782v1" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Thomas" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00543787v1" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Couzinet" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iel Mezouar" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Kamalsaadi" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02042639v1" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04829444v1" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harmke van Dijk" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oc&#233;ane F&#233;vrier" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Contreras" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04204671v1" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Arnould" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilham Bentaleb" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03144975v1" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P&#233;rine Landois" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Nanot" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Jouault" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dilek Cakiroglu" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01937531v1" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01937537v1" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Brault" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Leroux" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Matta" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Damilano" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>