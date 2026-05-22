--- v2 (2026-05-01)
+++ v3 (2026-05-22)
@@ -160,831 +160,831 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of the growth temperature on the crystal quality and optical properties in ZnS</w:t>
+                <w:t xml:space="preserve">Structural and Optical Analysis of Chemically Deposited ZnS Thin Films for Optoelectronic Devices Applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hassan Amadou Arifa</w:t>
+                <w:t xml:space="preserve">A. Arifa Hassan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Aboubacar Almoustapha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Halidou Ibrahim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Olivier Briot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Juillaguet</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Bernard Fraisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Applied Physics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 138 (11), </w:t>
+              <w:t xml:space="preserve">Asian Journal of Physical and Chemical Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 13 (2), pp.56-64. </w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1063/5.0271678⟩</w:t>
+                <w:t xml:space="preserve">⟨10.9734/ajopacs/2025/v13i2247⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05295706v1</w:t>
+                <w:t xml:space="preserve">hal-05055579v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Self-limited monolayer graphene growth on SiC with propane-hydrogen CVD</w:t>
+                <w:t xml:space="preserve">Effect of the growth temperature on the crystal quality and optical properties in ZnS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chiara Mastropasqua</w:t>
+                <w:t xml:space="preserve">Hassan Amadou Arifa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Briot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Juillaguet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ahmed El Alouani</w:t>
+                <w:t xml:space="preserve">Herve Peyre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Matthieu Paillet</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Mathieu Koudia</w:t>
+                <w:t xml:space="preserve">Bernard Fraisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">npj 2D Materials and Applications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41699-025-00554-4⟩</w:t>
+              <w:t xml:space="preserve">Journal of Applied Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 138 (11), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/5.0271678⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05201892v1</w:t>
+                <w:t xml:space="preserve">hal-05295706v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structural and Optical Analysis of Chemically Deposited ZnS Thin Films for Optoelectronic Devices Applications</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Self-limited monolayer graphene growth on SiC with propane-hydrogen CVD</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chiara Mastropasqua</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahmed El Alouani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Arifa Hassan</w:t>
+                <w:t xml:space="preserve">Matthieu Paillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aboubacar Almoustapha</w:t>
+                <w:t xml:space="preserve">Marc Portail</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Halidou Ibrahim</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Sandrine Juillaguet</w:t>
+                <w:t xml:space="preserve">Mathieu Koudia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Asian Journal of Physical and Chemical Sciences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 13 (2), pp.56-64. </w:t>
+              <w:t xml:space="preserve">npj 2D Materials and Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 9 (1), pp.32. </w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.9734/ajopacs/2025/v13i2247⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/s41699-025-00554-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05055579v1</w:t>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05201892v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Determining by Raman spectroscopy the average thickness and N -layer-specific surface coverages of MoS 2 thin films with domains much smaller than the laser spot size</w:t>
+                <w:t xml:space="preserve">Direct liquid injection pulsed-pressure MOCVD of large area MoS 2 on Si/SiO 2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Vincent Astié</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Felipe Wasem Klein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Houssin Makhlouf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Paillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Roch Huntzinger</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Romain Parret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Beilstein Journal of Nanotechnology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3762/bjnano.15.26⟩</w:t>
+              <w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 26 (40), pp.25772-25779. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/D4CP00603H⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04747945v1</w:t>
+                <w:t xml:space="preserve">hal-04734922v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Direct liquid injection pulsed-pressure MOCVD of large area MoS 2 on Si/SiO 2</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Felipe Wasem Klein</w:t>
+                <w:t xml:space="preserve">Al‐Rich AlGaN Channel High Electron Mobility Transistors on Silicon: A Relevant Approach for High Temperature Stability of Electron Mobility</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Bassaler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Houssin Makhlouf</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Jean-Roch Huntzinger</w:t>
+                <w:t xml:space="preserve">Jash Mehta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Idriss Abid</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leszek Konczewicz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Juillaguet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/D4CP00603H⟩</w:t>
+              <w:t xml:space="preserve">Advanced Electronic Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 11 (1), pp.2400069. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/aelm.202400069⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04734922v1</w:t>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04665123v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Al‐Rich AlGaN Channel High Electron Mobility Transistors on Silicon: A Relevant Approach for High Temperature Stability of Electron Mobility</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jash Mehta</w:t>
+                <w:t xml:space="preserve">Determining by Raman spectroscopy the average thickness and N -layer-specific surface coverages of MoS 2 thin films with domains much smaller than the laser spot size</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Felipe Wasem Klein</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Roch Huntzinger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Astié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Idriss Abid</w:t>
+                <w:t xml:space="preserve">Damien Voiry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Leszek Konczewicz</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Sandrine Juillaguet</w:t>
+                <w:t xml:space="preserve">Romain Parret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advanced Electronic Materials</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 11 (1), pp.2400069. </w:t>
+              <w:t xml:space="preserve">Beilstein Journal of Nanotechnology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 15, pp.279-296. </w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/aelm.202400069⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3762/bjnano.15.26⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04665123v1</w:t>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04747945v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Synthesis and characterization of aluminum doped zinc oxide nanoparticles via a novel and low cost aqueous chemical process</w:t>
               </w:r>
@@ -1009,51 +1009,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Medjnoun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Nouiri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Briot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Juillaguet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -1104,64 +1104,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Low‐Temperature Electrical Transport Properties of Molecular Beam Epitaxy‐Grown Mg‐Doped GaN Subjected to a High‐Temperature Annealing Process</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leszek Konczewicz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Juillaguet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marcin Zajac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1232,472 +1232,472 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04248758v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Large inverted band gap in strained three-layer InAs/GaInSb quantum wells</w:t>
+                <w:t xml:space="preserve">Electrical Transport Properties of Highly Doped N-Type GaN Materials</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Colin Avogadri</w:t>
+                <w:t xml:space="preserve">L Konczewicz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sébastian Gebert</w:t>
+                <w:t xml:space="preserve">E Litwin-Staszewska</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sergey Krishtopenko</w:t>
+                <w:t xml:space="preserve">M Zajac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ivanovitch Castillo Arvelo</w:t>
+                <w:t xml:space="preserve">H Turski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christophe Consejo</w:t>
+                <w:t xml:space="preserve">M Bockowski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 4 (4), pp.L042042. </w:t>
+              <w:t xml:space="preserve">Semiconductor Science and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 37 (5), pp.055012. </w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/physrevresearch.4.l042042⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1088/1361-6641/ac5e01⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03939599v2</w:t>
+                <w:t xml:space="preserve">hal-03845953v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Electrical Transport Properties of Highly Doped N-Type GaN Materials</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Negative Magnetoresistivity in Highly Doped n-Type GaN</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leszek Konczewicz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L Konczewicz</w:t>
+                <w:t xml:space="preserve">Malgorzata Iwinska</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elzbieta Litwin-Staszewska</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marcin Zajac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">E Litwin-Staszewska</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">M Bockowski</w:t>
+                <w:t xml:space="preserve">Henryk Turski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Semiconductor Science and Technology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/1361-6641/ac5e01⟩</w:t>
+              <w:t xml:space="preserve">Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 15 (20), pp.7069. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/ma15207069⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03845953v1</w:t>
+                <w:t xml:space="preserve">hal-03864839v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Negative Magnetoresistivity in Highly Doped n-Type GaN</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Leszek Konczewicz</w:t>
+                <w:t xml:space="preserve">Large inverted band gap in strained three-layer InAs/GaInSb quantum wells</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Colin Avogadri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastian Gebert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sergey Krishtopenko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Malgorzata Iwinska</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Marcin Zajac</w:t>
+                <w:t xml:space="preserve">Ivanovitch Castillo Arvelo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Henryk Turski</w:t>
+                <w:t xml:space="preserve">Christophe Consejo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Materials</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 15 (20), pp.7069. </w:t>
+              <w:t xml:space="preserve">Physical Review Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 4 (4), pp.L042042. </w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/ma15207069⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/physrevresearch.4.l042042⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03864839v1</w:t>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03939599v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">p-type conductivity in GaN:Zn monocrystals grown by ammonothermal method</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maciej Zajac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leszek Konczewicz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elzbieta Litwin-Staszewska</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2055,77 +2055,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence of AlN thickness on AlGaN epilayer grown by MOCVD</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Jayasakthi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Juillaguet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Herve Peyre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leszek Konczewicz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Baskar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2718,546 +2718,546 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00655907v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of Inter-Well Coupling between 3C and 6H in-Grown Stacking Faults in 4H-SiC Epitaxial Layers</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Splitting of type-I (N-B, P-Al) and type-II (N-Al, N-Ga) donor-acceptor pair spectra in 3C-SiC</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jianwu Sun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Teddy Robert</w:t>
+                <w:t xml:space="preserve">Ivan Gueorguiev Ivanov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Juillaguet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maya Marinova</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Jean Camassel</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Materials Science Forum</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4028/www.scientific.net/MSF.679-680.314⟩</w:t>
+              <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 83, pp.195201. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevB.83.195201⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02507811v1</w:t>
+                <w:t xml:space="preserve">hal-00653305v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of Post-Growth Annealing on the Defects Nature and Distribution in VLS Grown (111) 3C-SiC Layers</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId126" w:history="1">
+                <w:t xml:space="preserve">Effect of Inter-Well Coupling between 3C and 6H in-Grown Stacking Faults in 4H-SiC Epitaxial Layers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Teddy Robert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maya Marinova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Juillaguet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ariadne Andreadou</w:t>
+                <w:t xml:space="preserve">Anne Henry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jian Wu Sun</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Alkyoni Mantzari</w:t>
+                <w:t xml:space="preserve">Efstathios K. Polychroniadis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Materials Science Forum</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2011, Materials Science Forum, 679-680, pp.241-244. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4028/www.scientific.net/MSF.679-680.241⟩</w:t>
+              <w:t xml:space="preserve">, 2011, Materials Science Forum, 679-680, pp.314-317. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4028/www.scientific.net/MSF.679-680.314⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId130" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02511264v1</w:t>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02507811v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of initial substrate conditions on growth of cubic silicon carbide</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Influence of Post-Growth Annealing on the Defects Nature and Distribution in VLS Grown (111) 3C-SiC Layers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maya Marinova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ariadne Andreadou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jian Wu Sun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">R. Vasiliauskas</w:t>
+                <w:t xml:space="preserve">Jean Lorenzzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Marinova</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Georgios Zoulis</w:t>
+                <w:t xml:space="preserve">Alkyoni Mantzari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Crystal Growth</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jcrysgro.2011.03.024⟩</w:t>
+              <w:t xml:space="preserve">Materials Science Forum</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, Materials Science Forum, 679-680, pp.241-244. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4028/www.scientific.net/MSF.679-680.241⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId136" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00653277v1</w:t>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02511264v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Splitting of type-I (N-B, P-Al) and type-II (N-Al, N-Ga) donor-acceptor pair spectra in 3C-SiC</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jianwu Sun</w:t>
+                <w:t xml:space="preserve">Effect of initial substrate conditions on growth of cubic silicon carbide</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Vasiliauskas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Marinova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Syvajarvi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ivan Gueorguiev Ivanov</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Sandrine Juillaguet</w:t>
+                <w:t xml:space="preserve">R. Liljedahl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean Camassel</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Georgios Zoulis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, 83, pp.195201. </w:t>
+              <w:t xml:space="preserve">Journal of Crystal Growth</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 324, pp.7-14. </w:t>
             </w:r>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevB.83.195201⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jcrysgro.2011.03.024⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId142" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00653305v1</w:t>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00653277v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Combined effects of Ga, N, and Al codoping in solution grown 3C-SiC</w:t>
               </w:r>
@@ -3295,51 +3295,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. C. Lorenzzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Jegenyes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Herve Peyre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Applied Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 108, pp.013503. </w:t>
@@ -3519,64 +3519,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optical properties of as-grown and process-induced stacking faults in 4H-SiC</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Camassel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Juillaguet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">physica status solidi (b)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 245, pp.1337-1355. </w:t>
             </w:r>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3623,51 +3623,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quantum confinement effect of ZnO nanocrystallites embedded in In2O3 films</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Stoehr</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Juillaguet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Marshall</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3887,51 +3887,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">W. Zawadzki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Bonifacie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Juillaguet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Chaubet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3995,64 +3995,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Screening the built-in electric field in 4H silicon carbide stacking faults</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Juillaguet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Camassel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Albrecht</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4106,302 +4106,302 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00541628v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cathodoluminescence investigation of stacking faults extension in 4H-SiC</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Optical investigation methods for SiC device development: application to stacking faults diagnostic in active epitaxial layers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Camassel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Juillaguet</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">T. Chassagne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physica Status Solidi A (applications and materials science)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, 204, pp.2222-2228. </w:t>
+              <w:t xml:space="preserve">Journal of Physics D: Applied Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 40 (20), pp.6264-6277. </w:t>
             </w:r>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/pssa.200675469⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1088/0022-3727/40/20/S11⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00539641v1</w:t>
+                <w:t xml:space="preserve">hal-00389851v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optical investigation methods for SiC device development: application to stacking faults diagnostic in active epitaxial layers</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId144" w:history="1">
+                <w:t xml:space="preserve">Cathodoluminescence investigation of stacking faults extension in 4H-SiC</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Juillaguet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Albrecht</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Camassel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Sandrine Juillaguet</w:t>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Chassagne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physics D: Applied Physics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, 40 (20), pp.6264-6277. </w:t>
+              <w:t xml:space="preserve">Physica Status Solidi A (applications and materials science)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 204, pp.2222-2228. </w:t>
             </w:r>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1088/0022-3727/40/20/S11⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/pssa.200675469⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00389851v1</w:t>
+                <w:t xml:space="preserve">hal-00539641v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Application of LTPL investigation methods to CVD-grown SiC</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Camassel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Juillaguet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marcin Zielinski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4732,51 +4732,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Control of epitaxial layers grown on 4H-SiC: from 3C microcrystalline inclusions to type II quantum well structures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Juillaguet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Balloud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4784,51 +4784,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Souliere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Sartel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Camassel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physica Status Solidi A (applications and materials science)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, 202, pp.593-597. </w:t>
@@ -5063,51 +5063,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Tournier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Souliere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Juillaguet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Contreras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -5183,51 +5183,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrication and characterization of high quality undoped and Ga2O3-doped ZnO thin films by reactive electron beam co-evaporation technique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Al Asmar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Juillaguet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Ramonda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5310,307 +5310,307 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00541634v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of silane flow on MOVPE grown GaN on sapphire substrate by an in situ SiN treatment</w:t>
+                <w:t xml:space="preserve">Optical properties of GaN grown on porous silicon substrate</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">I. Halidou</w:t>
+                <w:t xml:space="preserve">T. Boufaden</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Z. Benzarti</w:t>
+                <w:t xml:space="preserve">A. Matoussi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">T. Boufaden</w:t>
+                <w:t xml:space="preserve">S. Guermazi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Juillaguet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">B. El Jani</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Sandrine Juillaguet</w:t>
+                <w:t xml:space="preserve">A. Toureille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Materials Science and Engineering: B</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2004, 110, pp.251-255. </w:t>
+              <w:t xml:space="preserve">Physica Status Solidi A (applications and materials science)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 201 (3), pp.582-587. </w:t>
             </w:r>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.mseb.2004.02.002⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/pssa.200306740⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId234" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00543759v1</w:t>
+                <w:t xml:space="preserve">hal-00330454v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optical properties of GaN grown on porous silicon substrate</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId231" w:history="1">
+                <w:t xml:space="preserve">Influence of silane flow on MOVPE grown GaN on sapphire substrate by an in situ SiN treatment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Halidou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Z. Benzarti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Boufaden</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId236" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Guermazi</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">A. Toureille</w:t>
+                <w:t xml:space="preserve">B. El Jani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Juillaguet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physica Status Solidi A (applications and materials science)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Materials Science and Engineering: B</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 110, pp.251-255. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.mseb.2004.02.002⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/pssa.200306740⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00330454v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00543759v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Characterization of thick 2-inch 4H-SiC layers grown by the Continuous Feed - Physical Vapor Transport method</w:t>
               </w:r>
@@ -5743,64 +5743,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hexamethyldisilane/propane versus silane/propane precursors: application to the growth of high-quality 3C-SiC on Si</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Ferro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Camassel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Juillaguet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Balloud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5881,51 +5881,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Bonifacie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ym Meziani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Juillaguet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Chaubet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6002,51 +6002,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oscillations of 2D electron density in GaAs/Ga0.67Al0.33As heterostructures in the QHE regime</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andre Raymond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Juillaguet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I. Elmezouar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6108,319 +6108,319 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00543773v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Morphology of InGaAs/InP QWs : from excitonic spectroscopy to HR-TEM analyses</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Optical tools for intermixing diagnostic: application to InGaAs/InGaAsP microstructures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Peyre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">F. Alsina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Juillaguet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Massone</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">J. Camassel</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">F. Baumann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal de Physique IV Proceedings</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Applied Surface Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1993, 63 (1-4), pp.177-181. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/0169-4332(93)90085-P⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/jp4:1993518⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">jpa-00251604v1</w:t>
+                <w:t xml:space="preserve">hal-02042715v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId260" w:history="1">
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optical tools for intermixing diagnostic: application to InGaAs/InGaAsP microstructures</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">H. Peyre</w:t>
+                <w:t xml:space="preserve">Morphology of InGaAs/InP QWs : from excitonic spectroscopy to HR-TEM analyses</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Camassel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Juillaguet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Schwedler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F. Alsina</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">S. Juillaguet</w:t>
+                <w:t xml:space="preserve">K. Wolter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">E. Massone</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">J. Camassel</w:t>
+                <w:t xml:space="preserve">F. Baumann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Surface Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1993, 63 (1-4), pp.177-181. </w:t>
+              <w:t xml:space="preserve">Journal de Physique IV Proceedings</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1993, 03 (C5), pp.C5-99-C5-106. </w:t>
             </w:r>
             <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/0169-4332(93)90085-P⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1051/jp4:1993518⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId260" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02042715v1</w:t>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">jpa-00251604v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Growth and characterization of In0.53Ga0.47As/InxGa1−xAs strained-layer superlattices</w:t>
               </w:r>
@@ -6445,51 +6445,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Juillaguet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Fraisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId255" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Schwedler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Royo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -6563,103 +6563,103 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">AlGaN channel high electron mobility transistors on Si for power electronics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Bassaler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jash Mehta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Idriss Abid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leszek Konczewicz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Juillaguet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Symposium de Génie Électrique SGE 2025</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, CNRS, Jul 2025, Toulouse, France</w:t>
@@ -6714,64 +6714,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tomasz Sochacki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.A. Zajac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Paillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Juillaguet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Kucharski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -7057,761 +7057,761 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03428625v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High Temperature Annealing of MBE-grown Mg-doped GaN</w:t>
+                <w:t xml:space="preserve">Comparative study of p-type 4H-SiC grown on n-type and semi insulating 4H-SiC substrates</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Contreras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leszek Konczewicz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roxana Arvinte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Herve Peyre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">M. Al Khalfioui</w:t>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Chassagne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">33RD INTERNATIONAL CONFERENCE ON THE PHYSICS OF SEMICONDUCTORS</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">11th European Conference on Silicon Carbide and Related Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2016, Thessaloniki, Greece. pp.275</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01935176v1</w:t>
+                <w:t xml:space="preserve">hal-01935564v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparative study of p-type 4H-SiC grown on n-type and semi insulating 4H-SiC substrates</w:t>
+                <w:t xml:space="preserve">Electrical transport properties of p-type 4H-SiC</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Contreras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leszek Konczewicz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId288" w:history="1">
+            <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roxana Arvinte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Herve Peyre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId289" w:history="1">
+            <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Chassagne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11th European Conference on Silicon Carbide and Related Materials</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">E-MRS : Wide bandgap materials for electron devices</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2016, Lille, France. pp.1600679, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/pssa.201600679⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01935564v1</w:t>
+                <w:t xml:space="preserve">hal-01540938v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId290" w:history="1">
+            <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Electrical transport properties of p-type 4H-SiC</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId42" w:history="1">
+                <w:t xml:space="preserve">Optical investigations and strain effect in AlGaN/GaN epitaxial layers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Jayasakthi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Juillaguet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Herve Peyre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leszek Konczewicz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId288" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Thierry Chassagne</w:t>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Moret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">E-MRS : Wide bandgap materials for electron devices</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2016, Lille, France. pp.1600679, </w:t>
+              <w:t xml:space="preserve">33RD INTERNATIONAL CONFERENCE ON THE PHYSICS OF SEMICONDUCTORS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, PEKIN, China. pp.UNSP 012021, </w:t>
             </w:r>
             <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/pssa.201600679⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1088/1742-6596/864/1/012021⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId290" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01540938v1</w:t>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01935164v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optical investigations and strain effect in AlGaN/GaN epitaxial layers</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Leszek Konczewicz</w:t>
+                <w:t xml:space="preserve">Influence of Growth Temperature on Site Competition Effects During Chemical Vapor Deposition of 4H-SiC Layers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marcin Zielinski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Chassagne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roxana Arvinte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Matthieu Moret</w:t>
+                <w:t xml:space="preserve">Adrien Michon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Portail</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">33RD INTERNATIONAL CONFERENCE ON THE PHYSICS OF SEMICONDUCTORS</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">11th European Conference on Silicon Carbide and Related Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2016, Thessaloniki, Greece. pp.79</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01935164v1</w:t>
+                <w:t xml:space="preserve">hal-01935556v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId295" w:history="1">
+            <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of Growth Temperature on Site Competition Effects During Chemical Vapor Deposition of 4H-SiC Layers</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Marc Portail</w:t>
+                <w:t xml:space="preserve">High Temperature Annealing of MBE-grown Mg-doped GaN</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Contreras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leszek Konczewicz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Herve Peyre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Juillaguet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId295" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Al Khalfioui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11th European Conference on Silicon Carbide and Related Materials</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">33RD INTERNATIONAL CONFERENCE ON THE PHYSICS OF SEMICONDUCTORS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, Peking, China. pp.UNSP 012018, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId296" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/1742-6596/864/1/012018⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId295" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01935556v1</w:t>
+            <w:hyperlink r:id="rId294" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01935176v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Electrical Transport Properties of Highly Aluminum Doped p-Type 4H-SiC</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Contreras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leszek Konczewicz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pawel Kwasnicki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId288" w:history="1">
+            <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roxana Arvinte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Herve Peyre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">16th International Conference on Silicon Carbide and Related Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2015, Catane, Italy. pp.249 - 252, </w:t>
@@ -7862,90 +7862,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">p-Type Doping of 4H- and 3C-SiC Epitaxial Layers with Aluminum</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Zielinski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId288" w:history="1">
+            <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roxana Arvinte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId289" w:history="1">
+            <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Chassagne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId296" w:history="1">
+            <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Michon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Portail</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ICSCRM</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2015, Giardini Naxos, France. pp.137 - 142, </w:t>
@@ -8022,64 +8022,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Donatas Dargis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pawel Kwasnicki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Herve Peyre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId288" w:history="1">
+            <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roxana Arvinte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ECSCRM</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2014, Miyasaki, Japan. pp.249-252</w:t>
@@ -8160,51 +8160,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kanaparin Ariyawong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Valle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Herve Peyre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ECSCRM</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2014, Grenoble, France. pp.60 - 63, </w:t>
@@ -8255,90 +8255,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparative Study of n-Type 4H-SiC: Raman vs Photoluminescence Spectroscopy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pawel Kwasnicki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId288" w:history="1">
+            <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roxana Arvinte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Herve Peyre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marcin Zielinski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Juillaguet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10th European Conference on Silicon Carbide and Related Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2014, Grenoble, France. pp.237 - 240, </w:t>
             </w:r>
             <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
@@ -8372,103 +8372,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence of Site Competition Effects on Dopant Incorporation during Chemical Vapor Deposition of 4H-SiC Epitaxial Layers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId288" w:history="1">
+            <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roxana Arvinte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marcin Zielinski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId289" w:history="1">
+            <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Chassagne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Portail</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId296" w:history="1">
+            <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Michon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10th European Conference on Silicon Carbide and Related Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2014, Grenoble, France. pp.149-152</w:t>
@@ -8549,51 +8549,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Chevalier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Victor Soler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leszek Konczewicz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10th European Conference on Silicon Carbide and Related Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2014, Grenoble, France. pp.717 - 720, </w:t>
@@ -8625,161 +8625,161 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01936637v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Investigation of Aluminum Incorporation in 4H-SiC Epitaxial Layers</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId288" w:history="1">
+                <w:t xml:space="preserve">Raman Investigation of Heavily Al Doped 4H-SiC Layers Grown by CVD</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pawel Kwasnicki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roxana Arvinte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId300" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Adrien Michon</w:t>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Herve Peyre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marcin Zielinski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leszek Konczewicz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">HETEROSIC 2013</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Jun 2013, Nice, France. pp.45 - 50, </w:t>
+              <w:t xml:space="preserve">, Jun 2013, nice, France. pp.51 - 55, </w:t>
             </w:r>
             <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4028/www.scientific.net/MSF.806.45⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4028/www.scientific.net/MSF.806.51⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01936612v1</w:t>
+                <w:t xml:space="preserve">hal-01936666v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Characterization of Ge-doped homoepitaxial layers grown by chemical vapor deposition</w:t>
               </w:r>
@@ -9027,230 +9027,230 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01936275v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Raman Investigation of Heavily Al Doped 4H-SiC Layers Grown by CVD</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId288" w:history="1">
+                <w:t xml:space="preserve">Investigation of Aluminum Incorporation in 4H-SiC Epitaxial Layers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roxana Arvinte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Leszek Konczewicz</w:t>
+            <w:hyperlink r:id="rId300" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Zielinski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Chassagne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Portail</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Michon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">HETEROSIC 2013</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Jun 2013, nice, France. pp.51 - 55, </w:t>
+              <w:t xml:space="preserve">, Jun 2013, Nice, France. pp.45 - 50, </w:t>
             </w:r>
             <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4028/www.scientific.net/MSF.806.51⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4028/www.scientific.net/MSF.806.45⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01936666v1</w:t>
+                <w:t xml:space="preserve">hal-01936612v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raman investigation of aluminum-doped 4H-SiC</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Juillaguet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pawel Kwasnicki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Herve Peyre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leszek Konczewicz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Contreras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -9301,77 +9301,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Seeding layer influence on the low temperature photoluminescence intensity of 3C-SiC grown on 6H-SiC by sublimation epitaxy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georgios Zoulis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Sun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Vasiliauskas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Lorenzzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9474,51 +9474,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jianwu Sun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jude Guelfucci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Juillaguet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Hassan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -9582,51 +9582,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence of the C∕Si Ratio on the Dopant Concentration and Defects in CVD Grown 3C-SiC Homoepitaxial Layers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Jegenyes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Marinova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Zoulis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9703,64 +9703,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Low Doped 3C-SiC Layers Deposited by the Vapour-Liquid-Solid Mechanism on 6H-SiC Substrates</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Lorenzzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georgios Zoulis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Kim-Hak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9831,467 +9831,467 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02864825v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Splitting of close N-Al donor-acceptor-pair spectra in 3C-SiC</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Effects of Growth Conditions on the Low Temperature Photoluminescence Spectra of (111) 3C-SiC Layers Grown by Chemical Vapor Deposition on 3C-SiC Seeds grown by the Vapor-Liquid-Solid Technique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Georgios Zoulis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jianwu Sun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId140" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId345" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nikoletta Jegenyes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Lorenzzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId345" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Juillaguet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Conference of the E-MRS Symposium F</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Oct 2010, Strasbourg, France. pp.111-114, </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, Jun 2010, Strasbourg, France. pp.119-122</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00653310v1</w:t>
+                <w:t xml:space="preserve">hal-00653311v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId349" w:history="1">
+            <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of Growth Conditions on the Low Temperature Photoluminescence Spectra of (111) 3C-SiC Layers Grown by Chemical Vapor Deposition on 3C-SiC Seeds grown by the Vapor-Liquid-Solid Technique</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">LTPL investigation of N-Ga and N-Al donor-acceptor pair spectra in 3C-SiC layers grown by VLS on 6H-SiC substrates</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. W. Sun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Zoulis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId334" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Lorenzzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Jegenyes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Juillaguet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conference of the E-MRS Symposium F</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2010, Strasbourg, France. pp.119-122</w:t>
+              <w:t xml:space="preserve">13th International Conference on Silicon Carbide and Related Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2009, Nurnberg (GERMANY), France. pp.415-418</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId349" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00653311v1</w:t>
+            <w:hyperlink r:id="rId348" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00543685v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId350" w:history="1">
+            <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">LTPL investigation of N-Ga and N-Al donor-acceptor pair spectra in 3C-SiC layers grown by VLS on 6H-SiC substrates</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Splitting of close N-Al donor-acceptor-pair spectra in 3C-SiC</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jianwu Sun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Georgios Zoulis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Lorenzzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId345" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nikoletta Jegenyes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Juillaguet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">13th International Conference on Silicon Carbide and Related Materials</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Conference of the E-MRS Symposium F</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2010, Strasbourg, France. pp.111-114, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId350" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.3518273⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId350" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00543685v1</w:t>
+            <w:hyperlink r:id="rId349" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00653310v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">6H-type zigzag faults in low-doped 4H-SiC expitaxial layers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Teddy Robert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Marinova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Juillaguet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Henry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10385,64 +10385,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Sun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Beshkova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Vasiliauskas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Juillaguet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">13th International Conference on Silicon Carbide and Related Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2009, Nurnberg (GERMANY), France. pp.179-182</w:t>
@@ -10465,1614 +10465,1614 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00543642v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Growth and characterization of low doped 3C-SiC layers deposited by the VLS technique</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Observation of 3C zigzag faults in low-doped 4H-SiC epitaxial layers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Teddy Robert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maya Marinova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Juillaguet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId193" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Gabriel Ferro</w:t>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Henry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Efsthatios Polychroniadis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International workshop on 3C-SiC hetero-epitaxy (HeteroSiC '09)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2009, Catane, Italy</w:t>
+              <w:t xml:space="preserve">, 2009, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00390727v1</w:t>
+                <w:t xml:space="preserve">hal-00390779v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId359" w:history="1">
+            <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Observation of 3C zigzag faults in low-doped 4H-SiC epitaxial layers</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId125" w:history="1">
+                <w:t xml:space="preserve">Optical investigations of stacking faults in silicon carbide</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Juillaguet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Teddy Robert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maya Marinova</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Jean Camassel</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International workshop on 3C-SiC hetero-epitaxy (HeteroSiC '09)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, France</w:t>
+              <w:t xml:space="preserve">9th Expert Evaluation &amp; Control of Compound Semiconductor Materials &amp; Technologies 2008</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2008, lodz, Poland. pp.5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId359" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00390779v1</w:t>
+            <w:hyperlink r:id="rId357" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00814002v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId360" w:history="1">
+            <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O19. Optical investigations techniques used for stacking faults characterization in SiC</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Juillaguet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Camassel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Teddy Robert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International workshop on 3C-SiC hetero-epitaxy (HeteroSiC '09) Catania (Italy), May 6th-7th, 2009</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2009, catane, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId360" w:history="1">
+            <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00814450v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId361" w:history="1">
+            <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optical investigations of stacking faults in silicon carbide</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Optical investigation of stacking faults in 4H-SiC epitaxial layers: Comparison of 3C and 8H polytypes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Juillaguet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Teddy Robert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Camassel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9th Expert Evaluation &amp; Control of Compound Semiconductor Materials &amp; Technologies 2008</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2008, lodz, Poland. pp.5</w:t>
+              <w:t xml:space="preserve">9th International Workshop on Expert Evaluation and Control Compound Semiconductor Materials and Technologies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2008, Lodz (POLAND), France. pp.5-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId361" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00814002v1</w:t>
+            <w:hyperlink r:id="rId359" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00543702v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId362" w:history="1">
+            <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of growth parameters on the surface morphology of 3C-SiC homoepitaxial layers grown by chemical vapor deposition</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Jegenyes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId357" w:history="1">
+            <w:hyperlink r:id="rId361" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Lorenzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georgios Zoulis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Soulière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId363" w:history="1">
+            <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Dazord</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International workshop on 3C-SiC hetero-epitaxy (HeteroSiC '09)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, Catane, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId362" w:history="1">
+            <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00390782v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId364" w:history="1">
+            <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Photoluminescence-topography of the p-type Doped SiC Wafers for Determination of Doping Inhomogeneity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId364" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Felix Oehlschlaeger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Juillaguet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Herve Peyre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId365" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Felix Oehlschlaeger</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Herve Peyre</w:t>
+                <w:t xml:space="preserve">Jean Calmassel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId366" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId367" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peter J. Wellmann</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">7th European Conference on Silicon Carbide and Related Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2008, Barcelona (SPAIN), Spain. pp.259-262</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId364" w:history="1">
+            <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00389394v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId368" w:history="1">
+            <w:hyperlink r:id="rId367" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optical investigation of stacking faults in 4H-SiC epitaxial layers: Comparison of 3C and 8H polytypes</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId125" w:history="1">
+                <w:t xml:space="preserve">Nitrogen Doping of 3C-SiC Single Crystals Grown by CF-PVT</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId368" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Eid</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId369" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I.-G. Galben</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Zoulis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Teddy Robert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId144" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Chaussende</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9th International Workshop on Expert Evaluation and Control Compound Semiconductor Materials and Technologies</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2008, Lodz (POLAND), France. pp.5-8</w:t>
+              <w:t xml:space="preserve">7th European Conference on Silicon Carbide and Related Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2008, Barcelona (SPAIN), Spain. pp.45-48</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId368" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00543702v1</w:t>
+            <w:hyperlink r:id="rId367" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00390466v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId369" w:history="1">
+            <w:hyperlink r:id="rId370" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nitrogen Doping of 3C-SiC Single Crystals Grown by CF-PVT</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">J. Eid</w:t>
+                <w:t xml:space="preserve">Defect-induced polytype transformations in LPE grown SiC epilayers on (111) 3C-SiC seeds grown by VLS on 6H-SiC</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maya Marinova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Georgios Zoulis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Teddy Robert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId371" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">I.-G. Galben</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">D. Chaussende</w:t>
+                <w:t xml:space="preserve">Frederic Mercier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId372" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alkioni Mantzari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7th European Conference on Silicon Carbide and Related Materials</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2008, Barcelona (SPAIN), Spain. pp.45-48</w:t>
+              <w:t xml:space="preserve">25th International Conference on Defects in Semiconductors</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2009, St Petersburg (RUSSIA), France. pp.4727-4730</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId369" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00390466v1</w:t>
+            <w:hyperlink r:id="rId370" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00543681v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId372" w:history="1">
+            <w:hyperlink r:id="rId373" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Defect-induced polytype transformations in LPE grown SiC epilayers on (111) 3C-SiC seeds grown by VLS on 6H-SiC</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId126" w:history="1">
+                <w:t xml:space="preserve">Combined structural and optical studies of stacking faults in 4H-SiC layers grown by chemical vapour deposition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maya Marinova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId140" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Teddy Robert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId373" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Frederic Mercier</w:t>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Juillaguet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId374" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alkioni Mantzari</w:t>
+                <w:t xml:space="preserve">Ioannis Tsiaoussis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId375" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nikolaos Frangis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">25th International Conference on Defects in Semiconductors</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2009, St Petersburg (RUSSIA), France. pp.4727-4730</w:t>
+              <w:t xml:space="preserve">9th Biennial Conference on High Resolution X-Ray Diffraction and Imaging</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2008, Linz (AUSTRIA), France. pp.1924-1930</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId372" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00543681v1</w:t>
+            <w:hyperlink r:id="rId373" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00543707v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId375" w:history="1">
+            <w:hyperlink r:id="rId376" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Combined structural and optical studies of stacking faults in 4H-SiC layers grown by chemical vapour deposition</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId125" w:history="1">
+                <w:t xml:space="preserve">8H Stacking Faults in a 4H-SiC matrix: Simple Unit Cell or Double 3C Quantum Well?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Teddy Robert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Juillaguet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId376" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Ioannis Tsiaoussis</w:t>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Marinova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Chassagne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId377" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nikolaos Frangis</w:t>
+                <w:t xml:space="preserve">I. Tsiaoussis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9th Biennial Conference on High Resolution X-Ray Diffraction and Imaging</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2008, Linz (AUSTRIA), France. pp.1924-1930</w:t>
+              <w:t xml:space="preserve">7th European Conference on Silicon Carbide and Related Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2008, Barcelona (SPAIN), Spain. pp.339-342</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId375" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00543707v1</w:t>
+            <w:hyperlink r:id="rId376" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00390453v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId378" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">8H Stacking Faults in a 4H-SiC matrix: Simple Unit Cell or Double 3C Quantum Well?</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">I. Tsiaoussis</w:t>
+                <w:t xml:space="preserve">Low temperature photoluminescence investigations of 3C-SiC quasi-substrates grown on hexagonal 6H-SiC seeds</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Georgios Zoulis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId361" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Lorenzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Vasiliauskas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Jegenyes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId355" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Beshkova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7th European Conference on Silicon Carbide and Related Materials</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2008, Barcelona (SPAIN), Spain. pp.339-342</w:t>
+              <w:t xml:space="preserve">International workshop on 3C-SiC hetero-epitaxy (HeteroSiC '09)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, Catane, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId378" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00390453v1</w:t>
+                <w:t xml:space="preserve">hal-00390772v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId380" w:history="1">
+            <w:hyperlink r:id="rId379" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Low temperature photoluminescence investigations of 3C-SiC quasi-substrates grown on hexagonal 6H-SiC seeds</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">M. Beshkova</w:t>
+                <w:t xml:space="preserve">Advances in Liquid Phase Conversion of (100) and (111) Oriented Si Wafers into Self-standing 3C-SiC</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Zielinski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Portail</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Chassagne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Juillaguet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Herve Peyre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International workshop on 3C-SiC hetero-epitaxy (HeteroSiC '09)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, Catane, Italy</w:t>
+              <w:t xml:space="preserve">7th European Conference on Silicon Carbide and Related Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2008, Barcelona (SPAIN), Spain. pp.49-52</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId380" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00390772v1</w:t>
+            <w:hyperlink r:id="rId379" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00389376v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId381" w:history="1">
+            <w:hyperlink r:id="rId380" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Advances in Liquid Phase Conversion of (100) and (111) Oriented Si Wafers into Self-standing 3C-SiC</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Growth and characterization of low doped 3C-SiC layers deposited by the VLS technique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId361" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Lorenzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Georgios Zoulis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId381" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Kim-Hak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Juillaguet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Herve Peyre</w:t>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriel Ferro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7th European Conference on Silicon Carbide and Related Materials</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2008, Barcelona (SPAIN), Spain. pp.49-52</w:t>
+              <w:t xml:space="preserve">International workshop on 3C-SiC hetero-epitaxy (HeteroSiC '09)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, Catane, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId381" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00389376v1</w:t>
+            <w:hyperlink r:id="rId380" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00390727v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId382" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Recent aspects of in-grown stacking faults in 4H-SiC</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Camassel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Juillaguet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Teddy Robert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">17th European Heterostructure Technology Workshop, HETECH 2008, in Venice, Italy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2008, Venice, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -12091,898 +12091,898 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00390823v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId383" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Prospects for 3C-SiC bulk crystal growth</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">D. Chaussende</w:t>
+                <w:t xml:space="preserve">Strain and wafer curvature of 3C-SiC films on silicon : influence of the growth conditions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marcin Zielinski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId384" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Florian Mercier</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Florine Conchon</w:t>
+                <w:t xml:space="preserve">S. Ndiaye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Chassagne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Juillaguet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId385" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Soueidan</w:t>
+                <w:t xml:space="preserve">Renata Lewandowska</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">E-MRS 2007 Spring Meeting, Symposium G, Strasbourg</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2007, Starsbourg, France</w:t>
+              <w:t xml:space="preserve">International Workshop on Expert Evaluation &amp; Control of Compound Semiconductor Materials &amp; Technologies (EXMATEC'06) No8</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2006, Cádiz, Spain. pp.981-986</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId383" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00285924v1</w:t>
+                <w:t xml:space="preserve">hal-00389884v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId386" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Strain and wafer curvature of 3C-SiC films on silicon : influence of the growth conditions</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Photoluminescence, cathodo-luminescence and micro-Raman spectroscopy of as-grown stacking faults in 4H-SiC</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Juillaguet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId388" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Albrecht</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId385" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renata Lewandowska</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Camassel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Chassagne</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Workshop on Expert Evaluation &amp; Control of Compound Semiconductor Materials &amp; Technologies (EXMATEC'06) No8</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">8th International Workshop on Expert Evaluation and Control of Compound Semiconductor Materials and Technologies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2006, Cadiz (SPAIN), Spain. pp.1513-1516, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId387" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/pssc.200674133⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId388" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId386" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00389884v1</w:t>
+                <w:t xml:space="preserve">hal-00389886v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId389" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Photoluminescence, cathodo-luminescence and micro-Raman spectroscopy of as-grown stacking faults in 4H-SiC</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Growth and characterization of C-13 enriched 4H-SiC for fundamental materials studies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId390" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yeon-Suk Jang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId391" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sakwe A. Sakwe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId366" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peter J. Wellmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Juillaguet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId179" w:history="1">
-[...46 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Herve Peyre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8th International Workshop on Expert Evaluation and Control of Compound Semiconductor Materials and Technologies</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">6th European Conference on Silicon Carbide and Related Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2006, Newcastle upon Tyne (ENGLAND), France. pp.13-16</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId391" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId389" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00389886v1</w:t>
+                <w:t xml:space="preserve">hal-00541647v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId392" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Growth and characterization of C-13 enriched 4H-SiC for fundamental materials studies</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Dopant effect of the optical properties of ZnO nanostructures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Stoehr</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Juillaguet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId393" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yeon-Suk Jang</w:t>
+                <w:t xml:space="preserve">T.M. Kyaw</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId394" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sakwe A. Sakwe</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">J.G. Wen</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6th European Conference on Silicon Carbide and Related Materials</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2006, Newcastle upon Tyne (ENGLAND), France. pp.13-16</w:t>
+              <w:t xml:space="preserve">8th International Workshop on Expert Evaluation and Control of Compound Semiconductor Materials and Technologies (EXMATEC2006)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, Cadiz, Spain. pp.1432</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId392" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00541647v1</w:t>
+                <w:t xml:space="preserve">hal-00390472v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId395" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dopant effect of the optical properties of ZnO nanostructures</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Electric-field screening effects in the micro-photolurninescence spectra of as-grown stacking faults in 4H-SiC</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Juillaguet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId396" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">T.M. Kyaw</w:t>
+                <w:t xml:space="preserve">Thierry Guillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId397" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J.G. Wen</w:t>
+                <w:t xml:space="preserve">Richard Bardoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Camassel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Chassagne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8th International Workshop on Expert Evaluation and Control of Compound Semiconductor Materials and Technologies (EXMATEC2006)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, Cadiz, Spain. pp.1432</w:t>
+              <w:t xml:space="preserve">6th European Conference on Silicon Carbide and Related Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2006, Newcastle upon Tyne (ENGLAND), France. pp.351-354</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId395" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00390472v1</w:t>
+                <w:t xml:space="preserve">hal-00541635v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId398" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Electric-field screening effects in the micro-photolurninescence spectra of as-grown stacking faults in 4H-SiC</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Strain and wafer curvature of 3C-SiC films on silicon: influence of the growth conditions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Zielinski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId384" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Ndiaye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Chassagne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Juillaguet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId399" w:history="1">
-[...46 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId385" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renata Lewandowska</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6th European Conference on Silicon Carbide and Related Materials</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2006, Newcastle upon Tyne (ENGLAND), France. pp.351-354</w:t>
+              <w:t xml:space="preserve">5th Brazo;oam/German Workshop on Applied Surface Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2006, Mangaratiba (BRAZIL), France. pp.981-986</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId398" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00541635v1</w:t>
+                <w:t xml:space="preserve">hal-00543731v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId401" w:history="1">
+            <w:hyperlink r:id="rId399" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Strain and wafer curvature of 3C-SiC films on silicon: influence of the growth conditions</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Renata Lewandowska</w:t>
+                <w:t xml:space="preserve">Prospects for 3C-SiC bulk crystal growth</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Chaussende</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId400" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Mercier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Boulle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florine Conchon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId401" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Soueidan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5th Brazo;oam/German Workshop on Applied Surface Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2006, Mangaratiba (BRAZIL), France. pp.981-986</w:t>
+              <w:t xml:space="preserve">E-MRS 2007 Spring Meeting, Symposium G, Strasbourg</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2007, Starsbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId401" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00543731v1</w:t>
+            <w:hyperlink r:id="rId399" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00285924v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId402" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Results of SIMS, LTPL and temperature-dependent Hall effect measurements performed on Al-doped alpha-SiC substrates grown by the M-PVT method</w:t>
               </w:r>
@@ -12994,77 +12994,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Contreras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Zielinski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leszek Konczewicz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Blanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Juillaguet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conference on Silicon Carbide and Related Materials (ICSCRM 2005)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2005, Pittsburgh (PA), France. pp.633-636</w:t>
@@ -13093,51 +13093,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId403" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Single-domain 3C-SiC epitaxially grown on 6H-SiC by the VLS mechanism</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId385" w:history="1">
+            <w:hyperlink r:id="rId401" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Soueidan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Ferro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13257,51 +13257,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Chaussende</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Balloud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Juillaguet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Rapenne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -13352,51 +13352,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId407" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Control of 3C-SiC/Si wafer bending by the &amp;quot;checker-board&amp;quot; carbonization method</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId289" w:history="1">
+            <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Chassagne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriel Ferro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13492,566 +13492,566 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00389901v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId413" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Specific aspects of type II heteropolytype stacking faults in SiC</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Excitation power dependence of Al-related features in the LTPL spectra of 4H-SiC</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Zielinski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Balloud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Juillaguet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId144" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId414" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Boyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Souliere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">5th European Conference on Silicon Carbide and Related Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Aug 2004, Bologna (ITALY), France. pp.335-340</w:t>
+              <w:t xml:space="preserve">, Aug 2004, Bologna (ITALY), France. pp.449-452</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId413" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00541645v1</w:t>
+                <w:t xml:space="preserve">hal-00541649v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId414" w:history="1">
+            <w:hyperlink r:id="rId415" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluation of p-type doping for (1,1,-2,0) epitaxial layers grown on alpha-cut (1,1,-2,0) 4H-SiC substrates</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Comparative evaluation of free-standing 3C-SiC crystals</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId416" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Polychroniadis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Balloud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Juillaguet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Ferro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId417" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Monteil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">5th European Conference on Silicon Carbide and Related Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Aug 2004, Bologna (ITALY), France. pp.117-120</w:t>
+              <w:t xml:space="preserve">, Aug 2004, Bologna (ITALY), France. pp.229-232</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId414" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00541640v1</w:t>
+            <w:hyperlink r:id="rId415" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00541639v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId415" w:history="1">
+            <w:hyperlink r:id="rId418" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Intensity ratio of the doublet signature of excitons bound to 3C-SiC stacking faults in a 4H-SiC matrix</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId144" w:history="1">
+                <w:t xml:space="preserve">Specific aspects of type II heteropolytype stacking faults in SiC</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Juillaguet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Camassel</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sandrine Juillaguet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">5th European Conference on Silicon Carbide and Related Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Aug 2004, Bologna (ITALY), France. pp.331-334</w:t>
+              <w:t xml:space="preserve">, Aug 2004, Bologna (ITALY), France. pp.335-340</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId415" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00541642v1</w:t>
+            <w:hyperlink r:id="rId418" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00541645v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId416" w:history="1">
+            <w:hyperlink r:id="rId419" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Excitation power dependence of Al-related features in the LTPL spectra of 4H-SiC</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Evaluation of p-type doping for (1,1,-2,0) epitaxial layers grown on alpha-cut (1,1,-2,0) 4H-SiC substrates</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Blanc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Zielinski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId201" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Souliere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Sartel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Juillaguet</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">V. Souliere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">5th European Conference on Silicon Carbide and Related Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Aug 2004, Bologna (ITALY), France. pp.449-452</w:t>
+              <w:t xml:space="preserve">, Aug 2004, Bologna (ITALY), France. pp.117-120</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId416" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00541649v1</w:t>
+            <w:hyperlink r:id="rId419" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00541640v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId418" w:history="1">
+            <w:hyperlink r:id="rId420" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparative evaluation of free-standing 3C-SiC crystals</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Intensity ratio of the doublet signature of excitons bound to 3C-SiC stacking faults in a 4H-SiC matrix</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Camassel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Juillaguet</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">5th European Conference on Silicon Carbide and Related Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Aug 2004, Bologna (ITALY), France. pp.229-232</w:t>
+              <w:t xml:space="preserve">, Aug 2004, Bologna (ITALY), France. pp.331-334</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId418" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00541639v1</w:t>
+            <w:hyperlink r:id="rId420" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00541642v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId421" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optical and structural characterization of electron beam ZnO thin films evaporated for sensors applications</w:t>
               </w:r>
@@ -14076,51 +14076,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Sauvajol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId424" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Pascal-Delannoy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Juillaguet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId425" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Combette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -14156,1243 +14156,1243 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01796894v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId426" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optical properties of GaN grown on porous silicon substrate</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId231" w:history="1">
+                <w:t xml:space="preserve">Effect of SiN treatment on GaN epilayer quality</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Z. Benzarti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Halidou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Boufaden</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId236" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Guermazi</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">B. El Jani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Juillaguet</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">A. Toureille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">8th International Conference on Optics of Excitons in Confined Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Sep 2003, Lecce (ITALY), France. pp.582-587</w:t>
+              <w:t xml:space="preserve">, Sep 2003, Lecce (ITALY), France. pp.502-508</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId426" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00543762v1</w:t>
+                <w:t xml:space="preserve">hal-00543761v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId427" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Investigation of 2 inch SiC layers grown in a resistively-heated LP-CVD reactor with horizontal “hot-walls”</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Carole Balloud</w:t>
+                <w:t xml:space="preserve">Comparative studies of (0001) 4H-SiC layers grown with either Silane or HexaMethylDiSilane Propane precursor systems.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Sartel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Balloud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Souliere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Juillaguet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId428" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe Arcade</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Hervé Peyre</w:t>
+                <w:t xml:space="preserve">J. Dazord</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10th International Conference on Silicon Carbide and Related Materials (ICSCRM2003)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2003, Lyon, France. pp.273-276</w:t>
+              <w:t xml:space="preserve">10th International Conferece on Silicon Carbide and Related Materials 2003 (ICSCRM 2003)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2003, Lyon (FRANCE), France. pp.217-220</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId427" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00389899v1</w:t>
+                <w:t xml:space="preserve">hal-00543747v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId429" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparative studies of (0001) 4H-SiC layers grown with either Silane or HexaMethylDiSilane Propane precursor systems.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">C. Sartel</w:t>
+                <w:t xml:space="preserve">Potential of HMDS/C3H8 precursor system for the growth of state of the art heteroepitaxial 3C-SiC layers on Si(100)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Ferro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Camassel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Juillaguet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Balloud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId204" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">J. Dazord</w:t>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ek Polychroniadis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10th International Conferece on Silicon Carbide and Related Materials 2003 (ICSCRM 2003)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Oct 2003, Lyon (FRANCE), France. pp.217-220</w:t>
+              <w:t xml:space="preserve">, Oct 2003, Lyon (FRANCE), France. pp.281-284</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId429" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00543747v1</w:t>
+                <w:t xml:space="preserve">hal-00543751v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId431" w:history="1">
+            <w:hyperlink r:id="rId430" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Potential of HMDS/C3H8 precursor system for the growth of state of the art heteroepitaxial 3C-SiC layers on Si(100)</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Optical investigation of stacking faults and micro-crystalline inclusions in-low-doped 4H-SiC layers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Juillaguet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Balloud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId246" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Ek Polychroniadis</w:t>
+            <w:hyperlink r:id="rId431" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Pernot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Sartel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Souliere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10th International Conferece on Silicon Carbide and Related Materials 2003 (ICSCRM 2003)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Oct 2003, Lyon (FRANCE), France. pp.281-284</w:t>
+              <w:t xml:space="preserve">, Oct 2003, Lyon (FRANCE), France. pp.577-580</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId431" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00543751v1</w:t>
+            <w:hyperlink r:id="rId430" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00543755v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId432" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of SiN treatment on GaN epilayer quality</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Nontrivial carrier recombination dynamics and optical properties of over-excited GaN/AlN quantum dots</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId433" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Kalliakos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId434" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Bretagnon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId435" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Lefebvre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Juillaguet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId436" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Taliercio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8th International Conference on Optics of Excitons in Confined Systems</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">5th International Symposium on Blue Laser and Light Emitting Diodes (ISBLLED 2004)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2004, Gyeongju, South Korea. pp.2779-2782, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId437" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/pssb.200404996⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId432" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00543761v1</w:t>
+                <w:t xml:space="preserve">hal-00543738v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId433" w:history="1">
+            <w:hyperlink r:id="rId438" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nontrivial carrier recombination dynamics and optical properties of over-excited GaN/AlN quantum dots</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Dilute aluminum concentration in 4H-SiC : from SIMS to LTPL measurements</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Juillaguet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId437" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">T. Taliercio</w:t>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Zielinski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Balloud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Sartel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Consejo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5th International Symposium on Blue Laser and Light Emitting Diodes (ISBLLED 2004)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">10th International Conferece on Silicon Carbide and Related Materials 2003 (ICSCRM 2003)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2003, Lyon (FRANCE), France. pp.775-778</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId438" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/pssb.200404996⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00543738v1</w:t>
+                <w:t xml:space="preserve">hal-00543756v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId439" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dilute aluminum concentration in 4H-SiC : from SIMS to LTPL measurements</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Investigation of &amp;lt; 1,1,-2,0 &amp;gt; epitaxial layers grown on a-cut 4H-SiC substrates.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Blanc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Sartel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Souliere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Juillaguet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId153" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Christophe Consejo</w:t>
+            <w:hyperlink r:id="rId417" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Monteil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10th International Conferece on Silicon Carbide and Related Materials 2003 (ICSCRM 2003)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Oct 2003, Lyon (FRANCE), France. pp.775-778</w:t>
+              <w:t xml:space="preserve">, Oct 2003, Lyon (FRANCE), France. pp.237-240</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId439" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00543756v1</w:t>
+                <w:t xml:space="preserve">hal-00543749v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId440" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optical investigation of stacking faults and micro-crystalline inclusions in-low-doped 4H-SiC layers</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Optical properties of GaN grown on porous silicon substrate</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Boufaden</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Matoussi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Guermazi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Juillaguet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId201" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">V. Souliere</w:t>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Toureille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10th International Conferece on Silicon Carbide and Related Materials 2003 (ICSCRM 2003)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2003, Lyon (FRANCE), France. pp.577-580</w:t>
+              <w:t xml:space="preserve">8th International Conference on Optics of Excitons in Confined Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2003, Lecce (ITALY), France. pp.582-587</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId440" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00543755v1</w:t>
+                <w:t xml:space="preserve">hal-00543762v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId442" w:history="1">
+            <w:hyperlink r:id="rId441" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Investigation of &amp;lt; 1,1,-2,0 &amp;gt; epitaxial layers grown on a-cut 4H-SiC substrates.</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Y. Monteil</w:t>
+                <w:t xml:space="preserve">Investigation of 2 inch SiC layers grown in a resistively-heated LP-CVD reactor with horizontal “hot-walls”</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Chassagne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId410" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">André Leycuras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Balloud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId442" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Arcade</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Peyre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10th International Conferece on Silicon Carbide and Related Materials 2003 (ICSCRM 2003)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2003, Lyon (FRANCE), France. pp.237-240</w:t>
+              <w:t xml:space="preserve">10th International Conference on Silicon Carbide and Related Materials (ICSCRM2003)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2003, Lyon, France. pp.273-276</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId442" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00543749v1</w:t>
+            <w:hyperlink r:id="rId441" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00389899v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId443" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optical properties of GaN/AlN quantum boxes under high photo-excitation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId433" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Kalliakos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId434" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Kalliakos</w:t>
+                <w:t xml:space="preserve">Thierry Bretagnon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId435" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thierry Bretagnon</w:t>
+                <w:t xml:space="preserve">Pierre Lefebvre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Juillaguet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId436" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId437" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Taliercio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">5th International Conference on Nitride Semiconductors (ICNS-5)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Axel Hoffmann, May 2003, Nara, Japan. pp.2666-2669, </w:t>
@@ -15456,77 +15456,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Ferro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Balloud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Juillaguet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId446" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Vicente</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Camassel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">4th Euopean Conference on Silicon Carbide and Related Materials (ECSCRM 2002)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2002, LINKOPING (SWEDEN), France. pp.115-118</w:t>
@@ -15581,77 +15581,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Robert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Contreras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Camassel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId441" w:history="1">
+            <w:hyperlink r:id="rId431" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Pernot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Juillaguet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conference on Silicon Carbide and Related Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2001, TSUKUBA (JAPAN), France. pp.1435-1438</w:t>
@@ -15680,64 +15680,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId449" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optical assessment of purity improvement effects in bulk 6H and 4H-SiC wafers grown by physical vapor transport</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Camassel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Juillaguet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId450" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Planes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -15818,64 +15818,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optical properties of As-grown, alpha-particle irradiated and N-2(+)-ion implaned GaN</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId453" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hw Kunert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Juillaguet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Camassel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId454" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jb Malherbe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -15956,51 +15956,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Neyret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Ferro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Juillaguet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId458" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jm Bluet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -16107,51 +16107,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Planes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Fraisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId441" w:history="1">
+            <w:hyperlink r:id="rId431" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Pernot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2nd European Conference on Silicon Carbide and Related Materials (ECSCRM 98)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 1998, MONTPELLIER (FRANCE), France. pp.571-575</w:t>
@@ -16174,454 +16174,454 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00543778v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId463" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optical properties of InGaN/GaN multiple quantum wells</w:t>
+                <w:t xml:space="preserve">Raman, low temperature photoluminescence and transport investigation of N-implanted 6H-SiC</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId464" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Allegre</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">P. Thomas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Contreras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Juillaguet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId448" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Louis Robert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Camassel</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Wojciech Knap</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">7th International Conference on Silicon Carbide, III-Nitrides and Related Materials (ICSCIII-N 97)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Aug 1997, STOCKHOLM (SWEDEN), France. pp.1295-1298</w:t>
+              <w:t xml:space="preserve">, Aug 1997, STOCKHOLM (SWEDEN), France. pp.725-728</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId463" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00543785v1</w:t>
+                <w:t xml:space="preserve">hal-00543782v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId466" w:history="1">
+            <w:hyperlink r:id="rId465" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental investigation of 4H-SiC bulk crystal growth</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Optical properties of InGaN/GaN multiple quantum wells</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId466" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Allegre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId435" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Lefebvre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Juillaguet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Camassel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId467" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">K. Chourou</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">G. Guillot</w:t>
+                <w:t xml:space="preserve">Wojciech Knap</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">7th International Conference on Silicon Carbide, III-Nitrides and Related Materials (ICSCIII-N 97)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Aug 1997, Stockholm, Sweden. pp.17-20, </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, Aug 1997, STOCKHOLM (SWEDEN), France. pp.1295-1298</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId466" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00543779v1</w:t>
+            <w:hyperlink r:id="rId465" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00543785v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId472" w:history="1">
+            <w:hyperlink r:id="rId468" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Raman, low temperature photoluminescence and transport investigation of N-implanted 6H-SiC</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Jean Camassel</w:t>
+                <w:t xml:space="preserve">Experimental investigation of 4H-SiC bulk crystal growth</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId469" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Chourou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId470" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Anikin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId458" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jm Bluet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId471" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Lauer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId472" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Guillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">7th International Conference on Silicon Carbide, III-Nitrides and Related Materials (ICSCIII-N 97)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Aug 1997, STOCKHOLM (SWEDEN), France. pp.725-728</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, Aug 1997, Stockholm, Sweden. pp.17-20, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId473" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4028/www.scientific.net/MSF.264-268.17⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId472" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00543782v1</w:t>
+            <w:hyperlink r:id="rId468" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00543779v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId474" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Photoluminescence investigation of a degenerate two-dimensional electron gas in GaN/AlGaN heterojunction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andre Raymond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Juillaguet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId475" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Couzinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -16702,90 +16702,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Non-destructive approaches to interdiffusion phenomena across GaInAs/GaInAsP interfaces: photoluminescence vs. Raman</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Peyre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Alsina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Juillaguet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId262" w:history="1">
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Massone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Camassel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EXMATEC'92</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 1993, Lyon, France. pp.73-76</w:t>
@@ -16859,77 +16859,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Towards an understanding of vanadium doping effects in 4H-SiC</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId480" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Harmke van Dijk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Paillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId481" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Océane Février</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Juillaguet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId482" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Contreras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -17234,77 +17234,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of Temperature on Electrical Transport Properties of MBE grown Mg-doped GaN and AlGaN</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Contreras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leszek Konczewicz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Juillaguet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Herve Peyre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Al Khalfioui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -17561,51 +17561,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="A4433BFE"/>
+    <w:nsid w:val="E7D73977"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -17792,51 +17792,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/sandrine-juillaguet" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-5382-1967" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-05295706v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassan Amadou Arifa" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Briot" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Juillaguet" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herve Peyre" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Fraisse" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0271678" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05201892v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chiara Mastropasqua" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed El Alouani" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Paillet" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Portail" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Koudia" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41699-025-00554-4" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05055579v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Arifa Hassan" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aboubacar Almoustapha" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Halidou Ibrahim" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.9734/ajopacs/2025/v13i2247" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04747945v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felipe Wasem Klein" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Roch Huntzinger" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Asti&#233;" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Voiry" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Parret" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3762/bjnano.15.26" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04734922v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Houssin Makhlouf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D4CP00603H" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04665123v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Bassaler" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jash Mehta" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Idriss Abid" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leszek Konczewicz" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/aelm.202400069" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04313143v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdoul-Razak Moussa Tankari" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Medjnoun" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Nouiri" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Juillaguet" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matlet.2023.135230" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04248758v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcin Zajac" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elzbieta Litwin-Staszewska" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Al Khalfioui" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pssa.202200769" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03939599v2" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colin Avogadri" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastian Gebert" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergey Krishtopenko" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivanovitch Castillo Arvelo" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Consejo" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/physrevresearch.4.l042042" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03845953v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Konczewicz" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Litwin-Staszewska" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Zajac" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Turski" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Bockowski" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6641/ac5e01" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03864839v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malgorzata Iwinska" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henryk Turski" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ma15207069" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03416929v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maciej Zajac" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Iwinska" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Kucharski" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0038524" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02931592v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Konczewicz" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Litwin-Staszewska" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Piotrzkowski" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Peyre" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5140561" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01440539v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Sledziewski" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Vivona" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Alassaad" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pawel Kwasnicki" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Arvinte" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4967301" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01407865v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Jayasakthi" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Baskar" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.spmi.2016.08.053" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01200762v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bouhafs" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Darakchieva" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. L. Persson" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Tiberj" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. O. A. Persson" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4908216" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01023271v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kassem Alassaad" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Souli&#232;re" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Cauwet" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Peyre" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davy Carole" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actamat.2014.04.057" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01936279v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabrielle Regula" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryse Lancin" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Pichaud" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Neisius" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachid Daineche" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14786435.2012.745018" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00655907v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jianwu Sun" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Khranovskyy" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Mexis" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Eriksson" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Syvajarvi" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jlumin.2011.08.015" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FJKP935D-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02507811v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teddy Robert" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maya Marinova" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Henry" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Efstathios K. Polychroniadis" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/MSF.679-680.314" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02511264v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariadne Andreadou" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jian Wu Sun" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Lorenzzi" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alkyoni Mantzari" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/MSF.679-680.241" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00653277v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Vasiliauskas" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Marinova" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Liljedahl" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georgios Zoulis" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcrysgro.2011.03.024" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00653305v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Gueorguiev Ivanov" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Camassel" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.83.195201" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00536664v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. W. Sun" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Zoulis" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. C. Lorenzzi" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Jegenyes" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3455999" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00389307v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Zielinski" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Portail" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Chassagne" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcrysgro.2008.03.022" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7HXZR5G1-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00539644v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pssb.200844055" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00539808v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Stoehr" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Marshall" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. G. Wen" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3000463" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00174181v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Chaussende" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric J. Mercier" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Boulle" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florine Conchon" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maher Soueidan" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcrysgro.2007.11.140" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00539643v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Zawadzki" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bonifacie" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Chaubet" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andre Raymond" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.75.245319" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00541628v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Albrecht" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2713169" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00539641v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pssa.200675469" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-JD4WQ3N2-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00389851v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0022-3727/40/20/S11" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/0T8-Z84WRB2R-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00389876v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcin Zielinski" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Balloud" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cvde.200606472" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-SG96M72B-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00389882v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Ferro" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Nsouli" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamad Roumie" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Efsthatios Polychroniadis" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/cg0603523" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00394389v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Latu-Romain" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Chaussende" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Balloud" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Rapenne" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00541643v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Souliere" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Sartel" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pssa.200460435" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-L0P4WVB3-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00329299v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Al Asmar" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-P. Atanas" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ajataka" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Zaatar" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Ferblantier" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcrysgro.2005.02.035" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-D8GCZG8N-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00541644v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Blanc" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Tournier" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Contreras" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pssa.200460473" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-H50F9GMN-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00541634v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ramonda" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Giani" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Combette" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcrysgro.2004.12.034" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KJKL43J3-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00543759v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Halidou" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Benzarti" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Boufaden" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. El Jani" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mseb.2004.02.002" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7D2SD6X0-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00330454v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Matoussi" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Guermazi" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Toureille" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pssa.200306740" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00417942v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Auvray" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Baillet" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/0-87849-943-1.91" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00543763v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Ferro" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ek Polychroniadis" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00543765v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ym Meziani" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.68.165330" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00543773v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Elmezouar" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ml Sadowski" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/jpa-00251604v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Camassel" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Schwedler" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Wolter" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Baumann" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jp4:1993518" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/EFC2D803F6B7C4C0797792E8F560C4B016416AA5/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02042715v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Alsina" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Massone" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0169-4332(93)90085-P" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/281B2CDA1D0A26C19D1E0D840C5BD1D44C0668A2/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02042603v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Kohl" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Fraisse" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Royo" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05398228v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04829298v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tomasz Sochacki" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.A. Zajac" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04209570v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Asti&#233;" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Brun" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Coillot" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Decams" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03428625v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Bantignies" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Bardet" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Barnaud" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Ca&#241;adas" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Chenaud" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01935176v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Al Khalfioui" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/864/1/012018" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01935564v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roxana Arvinte" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Chassagne" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01540938v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pssa.201600679" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01935164v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Moret" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/864/1/012021" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01935556v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Michon" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01936580v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/MSF.858.249" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01936467v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Zielinski" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/MSF.858.137" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01935527v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gediminas Liaugaudas" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Donatas Dargis" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01936649v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikolaos Tsavdaris" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kanaparin Ariyawong" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Valle" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/MSF.821-823.60" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01936601v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/MSF.821-823.237" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02025329v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01936637v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Florentin" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joan Marc Rafi" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Chevalier" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Soler" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/MSF.821-823.717" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01936612v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/MSF.806.45" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01936293v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Beljakowa" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/MSF.778-780.261" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01936275v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valdas Jokubavicius" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rositsa Yakimova" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/MSF.778-780.243" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01936666v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/MSF.806.51" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00803766v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/MSF.740-742.357" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00655917v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Sun" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Lorenzzi" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/MSF.711.149" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00655897v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jude Guelfucci" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Hassan" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/MSF.711.164" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02875519v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Andreadou" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3518304" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02864825v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Kim-Hak" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikoletta Jegenyes" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/MSF.645-648.171" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00653310v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3518273" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00653311v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00543685v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00543650v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Henry" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. K. Polychroniadis" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00543642v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Beshkova" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00390727v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Lorenzi" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Kim-Hak" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00390779v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00814450v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00814002v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00390782v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Dazord" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00389394v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felix Oehlschlaeger" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Calmassel" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter J. Wellmann" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00543702v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00390466v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Eid" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I.-G. Galben" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00543681v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Mercier" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alkioni Mantzari" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00543707v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioannis Tsiaoussis" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikolaos Frangis" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00390453v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Tsiaoussis" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00390772v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00389376v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00390823v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00285924v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Mercier" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Soueidan" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00389884v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Ndiaye" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renata Lewandowska" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00389886v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pssc.200674133" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-JBV4TQ8N-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00541647v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yeon-Suk Jang" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sakwe A. Sakwe" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00390472v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.M. Kyaw" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.G. Wen" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00541635v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Guillet" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Bardoux" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00543731v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00536296v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00140124v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Stoemenos" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00541637v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/MSF.527-529.99" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00389901v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Haas" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Mank" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Leycuras" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pssa.200460415" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-56N9SV2K-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00541645v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00541640v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00541642v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00541649v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Boyer" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00541639v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Polychroniadis" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Monteil" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01796894v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roy Al Asmar" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Sauvajol" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Pascal-Delannoy" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Combette" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00543762v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00389899v1" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Arcade" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00543747v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Dazord" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00543751v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00543761v1" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00543738v1" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Kalliakos" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Bretagnon" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Lefebvre" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Taliercio" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pssb.200404996" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00543756v1" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00543755v1" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Pernot" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00543749v1" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00543736v1" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pssc.200303270" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00543767v1" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Vicente" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00543769v1" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Robert" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00543777v1" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Planes" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Grosse" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00543770v1" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hw Kunert" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jb Malherbe" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rq Odendaal" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00543776v1" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Neyret" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jm Bluet" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Jaussaud" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00543778v1" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Namavar" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pc Colter" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00543785v1" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Allegre" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wojciech Knap" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00543779v1" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Chourou" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Anikin" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Lauer" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Guillot" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/MSF.264-268.17" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00543782v1" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Thomas" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00543787v1" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Couzinet" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iel Mezouar" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Kamalsaadi" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02042639v1" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04829444v1" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harmke van Dijk" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oc&#233;ane F&#233;vrier" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Contreras" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04204671v1" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Arnould" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilham Bentaleb" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03144975v1" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P&#233;rine Landois" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Nanot" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Jouault" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dilek Cakiroglu" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01937531v1" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01937537v1" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Brault" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Leroux" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Matta" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Damilano" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/sandrine-juillaguet" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-5382-1967" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05055579v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Arifa Hassan" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aboubacar Almoustapha" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Halidou Ibrahim" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Briot" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Juillaguet" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.9734/ajopacs/2025/v13i2247" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-05295706v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassan Amadou Arifa" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herve Peyre" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Fraisse" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0271678" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05201892v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chiara Mastropasqua" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed El Alouani" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Paillet" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Portail" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Koudia" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41699-025-00554-4" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04734922v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Asti&#233;" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felipe Wasem Klein" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Houssin Makhlouf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Roch Huntzinger" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D4CP00603H" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04665123v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Bassaler" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jash Mehta" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Idriss Abid" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leszek Konczewicz" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/aelm.202400069" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04747945v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Voiry" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Parret" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3762/bjnano.15.26" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04313143v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdoul-Razak Moussa Tankari" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Medjnoun" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Nouiri" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Juillaguet" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matlet.2023.135230" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04248758v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcin Zajac" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elzbieta Litwin-Staszewska" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Al Khalfioui" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pssa.202200769" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03845953v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Konczewicz" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Litwin-Staszewska" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Zajac" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Turski" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Bockowski" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6641/ac5e01" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03864839v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malgorzata Iwinska" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henryk Turski" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ma15207069" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03939599v2" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colin Avogadri" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastian Gebert" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergey Krishtopenko" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivanovitch Castillo Arvelo" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Consejo" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/physrevresearch.4.l042042" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03416929v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maciej Zajac" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Iwinska" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Kucharski" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0038524" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02931592v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Konczewicz" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Litwin-Staszewska" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Piotrzkowski" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Peyre" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5140561" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01440539v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Sledziewski" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Vivona" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Alassaad" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pawel Kwasnicki" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Arvinte" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4967301" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01407865v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Jayasakthi" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Baskar" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.spmi.2016.08.053" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01200762v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bouhafs" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Darakchieva" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. L. Persson" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Tiberj" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. O. A. Persson" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4908216" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01023271v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kassem Alassaad" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Souli&#232;re" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Cauwet" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Peyre" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davy Carole" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actamat.2014.04.057" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01936279v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabrielle Regula" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryse Lancin" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Pichaud" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Neisius" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachid Daineche" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14786435.2012.745018" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00655907v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jianwu Sun" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Khranovskyy" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Mexis" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Eriksson" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Syvajarvi" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jlumin.2011.08.015" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FJKP935D-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00653305v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Gueorguiev Ivanov" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Camassel" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.83.195201" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02507811v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teddy Robert" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maya Marinova" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Henry" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Efstathios K. Polychroniadis" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/MSF.679-680.314" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02511264v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariadne Andreadou" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jian Wu Sun" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Lorenzzi" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alkyoni Mantzari" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/MSF.679-680.241" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00653277v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Vasiliauskas" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Marinova" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Liljedahl" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georgios Zoulis" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcrysgro.2011.03.024" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00536664v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. W. Sun" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Zoulis" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. C. Lorenzzi" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Jegenyes" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3455999" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00389307v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Zielinski" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Portail" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Chassagne" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcrysgro.2008.03.022" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7HXZR5G1-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00539644v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pssb.200844055" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00539808v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Stoehr" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Marshall" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. G. Wen" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3000463" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00174181v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Chaussende" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric J. Mercier" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Boulle" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florine Conchon" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maher Soueidan" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcrysgro.2007.11.140" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00539643v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Zawadzki" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bonifacie" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Chaubet" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andre Raymond" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.75.245319" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00541628v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Albrecht" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2713169" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00389851v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0022-3727/40/20/S11" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/0T8-Z84WRB2R-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00539641v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pssa.200675469" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-JD4WQ3N2-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00389876v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcin Zielinski" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Balloud" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cvde.200606472" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-SG96M72B-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00389882v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Ferro" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Nsouli" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamad Roumie" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Efsthatios Polychroniadis" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/cg0603523" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00394389v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Latu-Romain" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Chaussende" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Balloud" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Rapenne" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00541643v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Souliere" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Sartel" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pssa.200460435" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-L0P4WVB3-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00329299v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Al Asmar" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-P. Atanas" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ajataka" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Zaatar" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Ferblantier" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcrysgro.2005.02.035" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-D8GCZG8N-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00541644v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Blanc" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Tournier" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Contreras" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pssa.200460473" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-H50F9GMN-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00541634v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ramonda" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Giani" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Combette" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcrysgro.2004.12.034" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KJKL43J3-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00330454v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Boufaden" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Matoussi" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Guermazi" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Toureille" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pssa.200306740" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00543759v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Halidou" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Benzarti" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. El Jani" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mseb.2004.02.002" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7D2SD6X0-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00417942v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Auvray" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Baillet" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/0-87849-943-1.91" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00543763v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Ferro" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ek Polychroniadis" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00543765v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ym Meziani" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.68.165330" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00543773v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Elmezouar" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ml Sadowski" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02042715v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Alsina" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Massone" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Camassel" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0169-4332(93)90085-P" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/281B2CDA1D0A26C19D1E0D840C5BD1D44C0668A2/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/jpa-00251604v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Schwedler" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Wolter" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Baumann" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jp4:1993518" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/EFC2D803F6B7C4C0797792E8F560C4B016416AA5/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02042603v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Kohl" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Fraisse" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Royo" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05398228v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04829298v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tomasz Sochacki" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.A. Zajac" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04209570v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Asti&#233;" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Brun" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Coillot" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Decams" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03428625v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Bantignies" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Bardet" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Barnaud" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Ca&#241;adas" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Chenaud" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01935564v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roxana Arvinte" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Chassagne" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01540938v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pssa.201600679" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01935164v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Moret" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/864/1/012021" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01935556v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Michon" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01935176v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Al Khalfioui" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/864/1/012018" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01936580v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/MSF.858.249" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01936467v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Zielinski" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/MSF.858.137" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01935527v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gediminas Liaugaudas" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Donatas Dargis" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01936649v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikolaos Tsavdaris" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kanaparin Ariyawong" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Valle" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/MSF.821-823.60" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01936601v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/MSF.821-823.237" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02025329v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01936637v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Florentin" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joan Marc Rafi" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Chevalier" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Soler" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/MSF.821-823.717" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01936666v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/MSF.806.51" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01936293v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Beljakowa" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/MSF.778-780.261" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01936275v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valdas Jokubavicius" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rositsa Yakimova" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/MSF.778-780.243" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01936612v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/MSF.806.45" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00803766v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/MSF.740-742.357" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00655917v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Sun" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Lorenzzi" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/MSF.711.149" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00655897v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jude Guelfucci" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Hassan" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/MSF.711.164" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02875519v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Andreadou" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3518304" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02864825v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Kim-Hak" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikoletta Jegenyes" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/MSF.645-648.171" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00653311v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00543685v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00653310v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3518273" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00543650v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Henry" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. K. Polychroniadis" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00543642v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Beshkova" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00390779v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00814002v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00814450v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00543702v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00390782v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Lorenzi" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Dazord" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00389394v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felix Oehlschlaeger" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Calmassel" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter J. Wellmann" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00390466v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Eid" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I.-G. Galben" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00543681v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Mercier" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alkioni Mantzari" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00543707v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioannis Tsiaoussis" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikolaos Frangis" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00390453v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Tsiaoussis" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00390772v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00389376v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00390727v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Kim-Hak" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00390823v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00389884v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Ndiaye" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renata Lewandowska" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00389886v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pssc.200674133" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-JBV4TQ8N-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00541647v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yeon-Suk Jang" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sakwe A. Sakwe" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00390472v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.M. Kyaw" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.G. Wen" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00541635v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Guillet" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Bardoux" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00543731v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00285924v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Mercier" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Soueidan" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00536296v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00140124v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Stoemenos" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00541637v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/MSF.527-529.99" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00389901v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Haas" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Mank" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Leycuras" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pssa.200460415" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-56N9SV2K-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00541649v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Boyer" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00541639v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Polychroniadis" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Monteil" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00541645v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00541640v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00541642v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01796894v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roy Al Asmar" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Sauvajol" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Pascal-Delannoy" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Combette" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00543761v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00543747v1" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Dazord" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00543751v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00543755v1" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Pernot" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00543738v1" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Kalliakos" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Bretagnon" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Lefebvre" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Taliercio" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pssb.200404996" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00543756v1" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00543749v1" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00543762v1" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00389899v1" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Arcade" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00543736v1" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pssc.200303270" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00543767v1" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Vicente" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00543769v1" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Robert" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00543777v1" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Planes" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Grosse" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00543770v1" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hw Kunert" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jb Malherbe" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rq Odendaal" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00543776v1" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Neyret" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jm Bluet" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Jaussaud" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00543778v1" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Namavar" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pc Colter" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00543782v1" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Thomas" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00543785v1" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Allegre" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wojciech Knap" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00543779v1" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Chourou" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Anikin" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Lauer" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Guillot" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/MSF.264-268.17" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00543787v1" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Couzinet" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iel Mezouar" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Kamalsaadi" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02042639v1" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04829444v1" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harmke van Dijk" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oc&#233;ane F&#233;vrier" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Contreras" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04204671v1" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Arnould" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilham Bentaleb" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03144975v1" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P&#233;rine Landois" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Nanot" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Jouault" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dilek Cakiroglu" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01937531v1" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01937537v1" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Brault" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Leroux" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Matta" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Damilano" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>