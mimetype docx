--- v0 (2026-03-15)
+++ v1 (2026-04-12)
@@ -1146,672 +1146,672 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02483954v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Human serum albumin in the presence of AGuIX nanoagents: Structure stabilisation without direct interaction</w:t>
+                <w:t xml:space="preserve">A Facile One-Pot Synthesis of Versatile PEGylated Platinum Nanoflowers and Their Application in Radiation Therapy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xiaomin Yang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marta Bolsa-Ferruz</w:t>
+                <w:t xml:space="preserve">Daniela Salado-Leza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erika Porcel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurent Marichal</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Daniela Salado-Leza</w:t>
+                <w:t xml:space="preserve">César González-Vargas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Farah Savina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Molecular Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, 21 (13), pp.4673. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/ijms21134673⟩</w:t>
+              <w:t xml:space="preserve">, 2020, 21 (5), pp.1619. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/ijms21051619⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">cea-02886720v1</w:t>
+                <w:t xml:space="preserve">hal-03320934v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roadmap for metal nanoparticles in radiation therapy: current status, translational challenges, and future directions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jan Schuemann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jan Schuemann</w:t>
+                <w:t xml:space="preserve">Alexander Bagley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexander Bagley</w:t>
+                <w:t xml:space="preserve">Ross Berbeco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ross Berbeco</w:t>
+                <w:t xml:space="preserve">Kyle Bromma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karl Butterworth</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physics in Medicine and Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 65 (21), pp.21RM02. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1088/1361-6560/ab9159⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02992974v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Synthesis and NMR study of trimethylphosphine gold( i )-appended calix[8]arenes as precursors of gold nanoparticles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniela Salado-Leza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ali Traore</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erika Porcel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ali Traore</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Erika Porcel</w:t>
+                <w:t xml:space="preserve">Diana Dragoe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonio Muñoz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Inorganic Chemistry Frontiers</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 7 (4), pp.953-960. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1039/C9QI01475F⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03437323v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Facile One-Pot Synthesis of Versatile PEGylated Platinum Nanoflowers and Their Application in Radiation Therapy</w:t>
+                <w:t xml:space="preserve">Human serum albumin in the presence of AGuIX nanoagents: Structure stabilisation without direct interaction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xiaomin Yang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marta Bolsa-Ferruz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Marichal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erika Porcel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniela Salado-Leza</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Farah Savina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Molecular Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, 21 (5), pp.1619. </w:t>
+              <w:t xml:space="preserve">, 2020, 21 (13), pp.4673. </w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/ijms21051619⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/ijms21134673⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03320934v1</w:t>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">cea-02886720v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Facile One-Pot Synthesis of Versatile PEGylated Platinum Nanoflowers and Their Application in Radiation Therapy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xiaomin Yang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniela Salado-Leza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erika Porcel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">César González-Vargas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Farah Savina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Molecular Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 21 (5), pp.1619. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3390/ijms21051619⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03437343v1</w:t>
@@ -1874,51 +1874,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xiaomin Yang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lenka Stefancikova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marta Bolsa-Ferruz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nanotechnology, Science and Applications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, Volume 13, pp.61-76. </w:t>
@@ -2008,51 +2008,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xiaomin Yang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lenka Stefancikova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marta Bolsa-Ferruz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nanotechnology, Science and Applications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, Volume 13, pp.61-76. </w:t>
@@ -2142,51 +2142,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xiaomin Yang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lenka Stefancikova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marta Bolsa-Ferruz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nanotechnology, Science and Applications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, Volume 13, pp.61-76. </w:t>
@@ -2630,103 +2630,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Radio-Enhancing Properties of Bimetallic Au:Pt Nanoparticles: Experimental and Theoretical Evidence</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniela Salado-Leza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ali Traore</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erika Porcel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ali Traore</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Erika Porcel</w:t>
+                <w:t xml:space="preserve">Diana Dragoe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonio Muñoz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Molecular Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 20 (22), pp.5648. </w:t>
@@ -2898,103 +2898,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Radio-Enhancing Properties of Bimetallic Au:Pt Nanoparticles: Experimental and Theoretical Evidence</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniela Salado-Leza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ali Traore</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erika Porcel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ali Traore</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Erika Porcel</w:t>
+                <w:t xml:space="preserve">Diana Dragoe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonio Muñoz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Molecular Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 20 (22), pp.5648. </w:t>
@@ -4017,51 +4017,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05302267v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josephine Courouble" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bartosz Klebowski" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Seksek" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pawel Jakubczyk" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Lacombe" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.colsurfb.2025.115154" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04772207v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Maury" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ryoichi Hirayama" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xue Li" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Mahou" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erika Porcel" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijpharm.2024.124721" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03862108v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaomin Yang" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vu Long Tran" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hynd Remita" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farah Savina" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Denis" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nano.2022.102603" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-03187597v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Baldacchino" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03175970v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Mau" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Lux" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Tillement" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fbioe.2021.574035" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03550120v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Hullo" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Grall" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Perrot" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Mathe" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Menard" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms22094436" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03267425v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saba Goodarzi" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Prunet" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Rossetti" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Bort" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D1LC00192B" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02483954v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vladimir Ivo&#353;ev" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gloria Jim&#233;nez S&#225;nchez" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lenka Stefancikova" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Darine Abi Haidar" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;sar R. Gonz&#225;lez Vargas" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6528/ab5d82" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02886720v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Bolsa-Ferruz" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Marichal" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniela Salado-Leza" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms21134673" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02992974v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Schuemann" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Bagley" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ross Berbeco" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kyle Bromma" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karl Butterworth" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6560/ab9159" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03437323v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Traore" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diana Dragoe" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Mu&#241;oz" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C9QI01475F" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03320934v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;sar Gonz&#225;lez-Vargas" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms21051619" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03437343v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03437349v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniela Salado Leza" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2147/NSA.S257392" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03320096v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03437342v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03007090v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario Menendez&#8208;miranda" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jingwen Qiu" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cmdc.201900596" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02735347v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Pag&#225;&#269;ov&#225;" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lenka &#352;tefan&#269;&#237;kov&#225;" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franz Schmidt-Kaler" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georg Hildenbrand" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom&#225;&#353; Vi&#269;ar" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms20030588" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01935540v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eloise Thomas" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Dufort" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1259/bjr.20180365" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04294327v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms20225648" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02314546v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oc&#233;ane Campion" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gautier Laurent" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms20184618" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02399023v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01566483v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sha Li" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergio Marco" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu M. Refregiers" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12645-017-0028-y" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01405498v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniela Salado" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12951-016-0215-8" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01410052v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Schlath&#246;lter" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Eustache" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2147/IJN.S99410" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01115636v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Mowat" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noriko Usami" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nano.2014.05.005" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XQW3KNG8-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01115881v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12645-014-0006-6" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01053790v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Sancey" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shady Kotb" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Roux" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1259/bjr.20140134" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05302267v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josephine Courouble" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bartosz Klebowski" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Seksek" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pawel Jakubczyk" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Lacombe" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.colsurfb.2025.115154" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04772207v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Maury" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ryoichi Hirayama" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xue Li" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Mahou" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erika Porcel" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijpharm.2024.124721" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03862108v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaomin Yang" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vu Long Tran" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hynd Remita" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farah Savina" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Denis" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nano.2022.102603" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-03187597v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Baldacchino" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03175970v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Mau" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Lux" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Tillement" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fbioe.2021.574035" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03550120v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Hullo" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Grall" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Perrot" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Mathe" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Menard" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms22094436" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03267425v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saba Goodarzi" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Prunet" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Rossetti" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Bort" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D1LC00192B" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02483954v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vladimir Ivo&#353;ev" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gloria Jim&#233;nez S&#225;nchez" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lenka Stefancikova" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Darine Abi Haidar" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;sar R. Gonz&#225;lez Vargas" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6528/ab5d82" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03320934v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniela Salado-Leza" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;sar Gonz&#225;lez-Vargas" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms21051619" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02992974v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Schuemann" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Bagley" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ross Berbeco" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kyle Bromma" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karl Butterworth" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6560/ab9159" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03437323v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Traore" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diana Dragoe" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Mu&#241;oz" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C9QI01475F" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02886720v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Bolsa-Ferruz" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Marichal" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms21134673" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03437343v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03437349v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniela Salado Leza" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2147/NSA.S257392" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03320096v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03437342v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03007090v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario Menendez&#8208;miranda" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jingwen Qiu" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cmdc.201900596" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02735347v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Pag&#225;&#269;ov&#225;" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lenka &#352;tefan&#269;&#237;kov&#225;" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franz Schmidt-Kaler" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georg Hildenbrand" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom&#225;&#353; Vi&#269;ar" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms20030588" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01935540v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eloise Thomas" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Dufort" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1259/bjr.20180365" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04294327v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms20225648" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02314546v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oc&#233;ane Campion" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gautier Laurent" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms20184618" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02399023v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01566483v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sha Li" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergio Marco" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu M. Refregiers" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12645-017-0028-y" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01405498v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniela Salado" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12951-016-0215-8" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01410052v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Schlath&#246;lter" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Eustache" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2147/IJN.S99410" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01115636v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Mowat" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noriko Usami" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nano.2014.05.005" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XQW3KNG8-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01115881v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12645-014-0006-6" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01053790v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Sancey" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shady Kotb" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Roux" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1259/bjr.20140134" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>