--- v1 (2026-04-12)
+++ v2 (2026-05-10)
@@ -502,269 +502,269 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03862108v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">radiochimie et chimie sous rayonnement vivant et santé Comprendre et améliorer les effets cliniques de la hadronthérapie</w:t>
+                <w:t xml:space="preserve">Rapid Evaluation of Novel Therapeutic Strategies Using a 3D Collagen-Based Tissue-Like Model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Maury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erika Porcel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gérard Baldacchino</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Adrien Mau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Lux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Tillement</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">L'Actualité Chimique</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Frontiers in Bioengineering and Biotechnology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fbioe.2021.574035⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">cea-03187597v1</w:t>
+                <w:t xml:space="preserve">hal-03175970v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rapid Evaluation of Novel Therapeutic Strategies Using a 3D Collagen-Based Tissue-Like Model</w:t>
+                <w:t xml:space="preserve">radiochimie et chimie sous rayonnement vivant et santé Comprendre et améliorer les effets cliniques de la hadronthérapie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Maury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erika Porcel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Baldacchino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Lacombe</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Bioengineering and Biotechnology</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">L'Actualité Chimique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 460-461, pp.76-83</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03175970v1</w:t>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">cea-03187597v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Radiation Enhancer Effect of Platinum Nanoparticles in Breast Cancer Cell Lines: In Vitro and In Silico Analyses</w:t>
               </w:r>
@@ -936,51 +936,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Rossetti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Bort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Tillement</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Lab on a Chip</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 21 (13), pp.2495-2510. </w:t>
@@ -1146,429 +1146,429 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02483954v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Facile One-Pot Synthesis of Versatile PEGylated Platinum Nanoflowers and Their Application in Radiation Therapy</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Roadmap for metal nanoparticles in radiation therapy: current status, translational challenges, and future directions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Daniela Salado-Leza</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Erika Porcel</w:t>
+                <w:t xml:space="preserve">Jan Schuemann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">César González-Vargas</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Farah Savina</w:t>
+                <w:t xml:space="preserve">Alexander Bagley</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ross Berbeco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kyle Bromma</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karl Butterworth</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Molecular Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/ijms21051619⟩</w:t>
+              <w:t xml:space="preserve">Physics in Medicine and Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 65 (21), pp.21RM02. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/1361-6560/ab9159⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03320934v1</w:t>
+                <w:t xml:space="preserve">hal-02992974v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Roadmap for metal nanoparticles in radiation therapy: current status, translational challenges, and future directions</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Synthesis and NMR study of trimethylphosphine gold( i )-appended calix[8]arenes as precursors of gold nanoparticles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kyle Bromma</w:t>
+                <w:t xml:space="preserve">Daniela Salado-Leza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Karl Butterworth</w:t>
+                <w:t xml:space="preserve">Ali Traore</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erika Porcel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diana Dragoe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonio Muñoz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physics in Medicine and Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/1361-6560/ab9159⟩</w:t>
+              <w:t xml:space="preserve">Inorganic Chemistry Frontiers</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 7 (4), pp.953-960. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/C9QI01475F⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02992974v1</w:t>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03437323v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synthesis and NMR study of trimethylphosphine gold( i )-appended calix[8]arenes as precursors of gold nanoparticles</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId56" w:history="1">
+                <w:t xml:space="preserve">A Facile One-Pot Synthesis of Versatile PEGylated Platinum Nanoflowers and Their Application in Radiation Therapy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xiaomin Yang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniela Salado-Leza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erika Porcel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antonio Muñoz</w:t>
+                <w:t xml:space="preserve">César González-Vargas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Farah Savina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Inorganic Chemistry Frontiers</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 7 (4), pp.953-960. </w:t>
+              <w:t xml:space="preserve">International Journal of Molecular Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 21 (5), pp.1619. </w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/C9QI01475F⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/ijms21051619⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03437323v1</w:t>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03320934v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Human serum albumin in the presence of AGuIX nanoagents: Structure stabilisation without direct interaction</w:t>
               </w:r>
@@ -1606,51 +1606,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Marichal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erika Porcel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniela Salado-Leza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Molecular Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 21 (13), pp.4673. </w:t>
@@ -1701,166 +1701,166 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Facile One-Pot Synthesis of Versatile PEGylated Platinum Nanoflowers and Their Application in Radiation Therapy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xiaomin Yang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniela Salado-Leza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erika Porcel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">César González-Vargas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Farah Savina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Molecular Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 21 (5), pp.1619. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3390/ijms21051619⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03437343v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">&amp;lt;p&amp;gt;Green One-Step Synthesis of Medical Nanoagents for Advanced Radiation Therapy&amp;lt;/p&amp;gt;</w:t>
+                <w:t xml:space="preserve">Green One-Step Synthesis of Medical Nanoagents for Advanced Radiation Therapy&amp;lt;/p&amp;gt;</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniela Salado Leza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erika Porcel</w:t>
@@ -1926,75 +1926,75 @@
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.2147/NSA.S257392⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03437349v1</w:t>
+                <w:t xml:space="preserve">hal-03320096v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Green One-Step Synthesis of Medical Nanoagents for Advanced Radiation Therapy&amp;lt;/p&amp;gt;</w:t>
+                <w:t xml:space="preserve">&amp;lt;p&amp;gt;Green One-Step Synthesis of Medical Nanoagents for Advanced Radiation Therapy&amp;lt;/p&amp;gt;</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniela Salado Leza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erika Porcel</w:t>
@@ -2060,51 +2060,51 @@
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.2147/NSA.S257392⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03320096v1</w:t>
+                <w:t xml:space="preserve">hal-03437349v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Green One-Step Synthesis of Medical Nanoagents for Advanced Radiation Therapy</w:t>
               </w:r>
@@ -2486,299 +2486,299 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02735347v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">AGuIX® from bench to bedside—Transfer of an ultrasmall theranostic gadolinium-based nanoparticle to clinical medicine</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Fabien Rossetti</w:t>
+                <w:t xml:space="preserve">Radio-Enhancing Properties of Bimetallic Au:Pt Nanoparticles: Experimental and Theoretical Evidence</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniela Salado-Leza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ali Traore</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erika Porcel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diana Dragoe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonio Muñoz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">British Journal of Radiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1259/bjr.20180365⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Molecular Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 20 (22), pp.5648. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/ijms20225648⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01935540v1</w:t>
+                <w:t xml:space="preserve">hal-04294327v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Radio-Enhancing Properties of Bimetallic Au:Pt Nanoparticles: Experimental and Theoretical Evidence</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Antonio Muñoz</w:t>
+                <w:t xml:space="preserve">AGuIX® from bench to bedside—Transfer of an ultrasmall theranostic gadolinium-based nanoparticle to clinical medicine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Lux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vu Long Tran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eloise Thomas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Dufort</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Rossetti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Molecular Sciences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 20 (22), pp.5648. </w:t>
+              <w:t xml:space="preserve">British Journal of Radiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 92 (1093), pp.20180365. </w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/ijms20225648⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1259/bjr.20180365⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-04294327v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01935540v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fluorescent radiosensitizing gold nanoparticles</w:t>
               </w:r>
@@ -2898,130 +2898,130 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Radio-Enhancing Properties of Bimetallic Au:Pt Nanoparticles: Experimental and Theoretical Evidence</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniela Salado-Leza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ali Traore</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erika Porcel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diana Dragoe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonio Muñoz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Molecular Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 20 (22), pp.5648. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3390/ijms20225648⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02399023v1</w:t>
@@ -3447,64 +3447,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gadolinium-based nanoparticles to improve the hadrontherapy performances</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erika Porcel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Tillement</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Lux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Mowat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3727,90 +3727,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The use of theranostic gadolinium-based nanoprobes to improve radiotherapy efficacy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Sancey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Lux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shady Kotb</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Dufort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">British Journal of Radiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 87 (1041), pp.20140134. </w:t>
@@ -4017,51 +4017,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05302267v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josephine Courouble" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bartosz Klebowski" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Seksek" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pawel Jakubczyk" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Lacombe" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.colsurfb.2025.115154" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04772207v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Maury" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ryoichi Hirayama" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xue Li" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Mahou" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erika Porcel" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijpharm.2024.124721" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03862108v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaomin Yang" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vu Long Tran" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hynd Remita" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farah Savina" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Denis" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nano.2022.102603" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-03187597v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Baldacchino" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03175970v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Mau" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Lux" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Tillement" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fbioe.2021.574035" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03550120v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Hullo" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Grall" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Perrot" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Mathe" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Menard" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms22094436" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03267425v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saba Goodarzi" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Prunet" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Rossetti" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Bort" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D1LC00192B" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02483954v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vladimir Ivo&#353;ev" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gloria Jim&#233;nez S&#225;nchez" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lenka Stefancikova" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Darine Abi Haidar" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;sar R. Gonz&#225;lez Vargas" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6528/ab5d82" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03320934v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniela Salado-Leza" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;sar Gonz&#225;lez-Vargas" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms21051619" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02992974v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Schuemann" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Bagley" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ross Berbeco" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kyle Bromma" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karl Butterworth" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6560/ab9159" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03437323v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Traore" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diana Dragoe" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Mu&#241;oz" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C9QI01475F" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02886720v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Bolsa-Ferruz" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Marichal" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms21134673" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03437343v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03437349v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniela Salado Leza" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2147/NSA.S257392" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03320096v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03437342v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03007090v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario Menendez&#8208;miranda" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jingwen Qiu" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cmdc.201900596" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02735347v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Pag&#225;&#269;ov&#225;" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lenka &#352;tefan&#269;&#237;kov&#225;" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franz Schmidt-Kaler" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georg Hildenbrand" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom&#225;&#353; Vi&#269;ar" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms20030588" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01935540v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eloise Thomas" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Dufort" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1259/bjr.20180365" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04294327v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms20225648" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02314546v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oc&#233;ane Campion" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gautier Laurent" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms20184618" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02399023v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01566483v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sha Li" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergio Marco" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu M. Refregiers" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12645-017-0028-y" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01405498v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniela Salado" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12951-016-0215-8" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01410052v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Schlath&#246;lter" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Eustache" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2147/IJN.S99410" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01115636v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Mowat" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noriko Usami" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nano.2014.05.005" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XQW3KNG8-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01115881v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12645-014-0006-6" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01053790v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Sancey" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shady Kotb" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Roux" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1259/bjr.20140134" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05302267v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josephine Courouble" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bartosz Klebowski" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Seksek" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pawel Jakubczyk" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Lacombe" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.colsurfb.2025.115154" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04772207v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Maury" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ryoichi Hirayama" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xue Li" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Mahou" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erika Porcel" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijpharm.2024.124721" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03862108v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaomin Yang" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vu Long Tran" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hynd Remita" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farah Savina" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Denis" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nano.2022.102603" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03175970v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Mau" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Lux" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Tillement" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fbioe.2021.574035" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-03187597v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Baldacchino" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03550120v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Hullo" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Grall" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Perrot" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Mathe" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Menard" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms22094436" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03267425v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saba Goodarzi" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Prunet" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Rossetti" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Bort" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D1LC00192B" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02483954v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vladimir Ivo&#353;ev" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gloria Jim&#233;nez S&#225;nchez" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lenka Stefancikova" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Darine Abi Haidar" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;sar R. Gonz&#225;lez Vargas" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6528/ab5d82" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02992974v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Schuemann" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Bagley" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ross Berbeco" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kyle Bromma" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karl Butterworth" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6560/ab9159" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03437323v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniela Salado-Leza" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Traore" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diana Dragoe" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Mu&#241;oz" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C9QI01475F" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03320934v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;sar Gonz&#225;lez-Vargas" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms21051619" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02886720v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Bolsa-Ferruz" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Marichal" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms21134673" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03437343v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03320096v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniela Salado Leza" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2147/NSA.S257392" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03437349v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03437342v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03007090v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario Menendez&#8208;miranda" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jingwen Qiu" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cmdc.201900596" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02735347v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Pag&#225;&#269;ov&#225;" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lenka &#352;tefan&#269;&#237;kov&#225;" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franz Schmidt-Kaler" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georg Hildenbrand" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom&#225;&#353; Vi&#269;ar" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms20030588" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04294327v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms20225648" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01935540v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eloise Thomas" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Dufort" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1259/bjr.20180365" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02314546v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oc&#233;ane Campion" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gautier Laurent" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms20184618" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02399023v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01566483v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sha Li" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergio Marco" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu M. Refregiers" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12645-017-0028-y" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01405498v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniela Salado" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12951-016-0215-8" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01410052v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Schlath&#246;lter" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Eustache" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2147/IJN.S99410" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01115636v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Mowat" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noriko Usami" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nano.2014.05.005" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XQW3KNG8-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01115881v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12645-014-0006-6" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01053790v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Sancey" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shady Kotb" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Roux" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1259/bjr.20140134" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>