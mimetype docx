--- v0 (2026-03-16)
+++ v1 (2026-04-06)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Sandrine Ladeveze </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (38)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">3D models related to the publication: Dental morphology evolution in early peratheriines, including a new morphologically cryptic species and findings on the largest early Eocene European metatherian</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Killian Gernelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Godinot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Marandat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Téodori</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Ladevèze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MorphoMuseum</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, pp.e255. </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.18563/journal.m3.255⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04867658v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling marsupial mastication: The biomechanical bite model of the Linnaeus's mouse opossum &amp;lt;i&amp;gt;Marmosa murina&amp;lt;/i&amp;gt; (Marsupialia, Didelphidae)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Decuypere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Herrel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Grimal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Germain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne‐claire Fabre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Anatomy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 144 (1), pp.15. </w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/joa.70003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05294371v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morphometric study of the bony labyrinth of the inner ear in the European moles &amp;lt;i&amp;gt;Talpa europaea&amp;lt;/i&amp;gt;, &amp;lt;i&amp;gt;Talpa occidentalis&amp;lt;/i&amp;gt;, and &amp;lt;i&amp;gt;Talpa aquitania&amp;lt;/i&amp;gt;</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Melekian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergio Daniel Tarquini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Violaine Nicolas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Poulet‐crovisier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Ladevèze</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Anatomy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press, </w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/joa.70017⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05294381v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cranium of Sipalocyon externus (Metatheria, Sparassodonta) with remarks on the paleoneurology of hathliacynids and insights into the Early Miocene sparassodonts of Patagonia, Argentina</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlène Gaillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analía M Forasiepi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergio D Tarquini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ross D E Macphee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Ladevèze</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Swiss Journal of Palaeontology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 143 (1), pp.20. </w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s13358-024-00312-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04781071v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">3D models related to the publication: Taxonomy and evolutionary history of peradectids (Metatheria): new data from the early Eocene of France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Killian Gernelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Billet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Gheerbrant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Godinot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Marandat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MorphoMuseum</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 10 (3), pp.e239. </w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.18563/journal.m3.239⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (data paper)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04670110v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dental morphology evolution in early peratheriines, including a new morphologically cryptic species and findings on the largest early Eocene European metatherian</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Killian Gernelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Godinot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Marandat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Téodori</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Ladevèze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Historical Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 37 (8), pp.1818-1842. </w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/08912963.2024.2403602⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04776771v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Taxonomy and evolutionary history of peradectids (Metatheria): New data from the early Eocene of France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Killian Gernelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Billet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Gheerbrant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Godinot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Marandat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Mammalian Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 31 (3), pp.31. </w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10914-024-09724-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04663420v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New postcranial elements of mesonychid mammals from the Ypresian of France: New hypotheses for the radiation and evolution of the mesonychids in Europe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Floréal Solé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Fournier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Ladevèze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kévin Le Verger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Godinot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Mammalian Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 30 (2), pp.371-401. </w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10914-023-09651-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04297757v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The multicausal twilight of South American native mammalian predators (Metatheria, Sparassodonta)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergio Daniel Tarquini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Ladevèze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francisco Juan Prevosti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 12 (1), pp.1224. </w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-022-05266-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03544288v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Global elongation and high shape flexibility as an evolutionary hypothesis of accommodating mammalian brains into skulls</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vera Weisbecker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Timothy Rowe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephen Wroe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Macrini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kathleen Garland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Evolution - International Journal of Organic Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, </w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/evo.14163⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03099732v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The upper Eocene-Oligocene carnivorous mammals from the Quercy Phosphorites (France) housed in Belgian collections</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Floréal Solé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Fischer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Denayer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert P Speijer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Fournier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geologica Belgica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 24 (1-2), pp.1 - 16. </w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.20341/gb.2020.006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03099697v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Description of a new species of Cynodictis Bravard & Pomel, 1850 (Carnivora, Mammalia) from the Quercy Phosphorites with comments on the use of skull morphology for phylogenetics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kévin Le Verger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Floréal Solé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Ladevèze</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geodiversitas</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 42 (16), pp.239-255. </w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5252/geodiversitas2020v42a16⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03099646v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the morphology of the astragalus and calcaneus of the amphicyonids (Carnivora, Mammalia) from the Paleogene of Europe: implications for the ecology of the European bear-dogs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Fournier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Ladevèze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kévin Le Verger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Fischer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Speijer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geodiversitas</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 42 (18), pp.305-325. </w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5252/geodiversitas2020v42a18⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03099636v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">What are “opossum-like” fossils? The phylogeny of herpetotheriid and peradectid metatherians, based on new features from the petrosal anatomy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Ladevèze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlène Selva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian de Muizon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Systematic Palaeontology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 18 (17), pp.1463 - 1479. </w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/14772019.2020.1772387⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03424217v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cranial anatomy of Andinodelphys cochabambensis, a stem metatherian from the early Palaeocene of Bolivia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian de Muizon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Ladevèze</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geodiversitas</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 42 (30), pp.597-739. </w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5252/geodiversitas2020v42a30⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03424114v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tristichopterids (Sarcopterygii, Tetrapodomorpha) from the Upper Devonian tetrapod-bearing locality of Strud (Belgium, upper Famennian), with phylogenetic and paleobiogeographic considerations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Olive</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edward Daeschler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jason Downs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Ladevèze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Vertebrate Paleontology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 40 (1), pp.e1768105. </w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/02724634.2020.1768105⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03099746v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New remains of kollpaniine “condylarths” (Panameriungulata) from the early Palaeocene of Bolivia shed light on hypocone origins and molar proportions among ungulate-like placentals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian de Muizon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Billet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Ladevèze</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geodiversitas</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 41 (1), pp.841-874. </w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5252/geodiversitas2019v41a25⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02611787v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The scope of traditional and geometric morphometrics for inferences of diet in carnivorous fossil mammals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergio Daniel Tarquini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Amelia Chemisquy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Ladevèze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francisco J. Prevosti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AMEGHINIANA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 56 (4), pp.307-318. </w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5710/AMGH.24.07.2019.3255⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03099652v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Allqokirus australis (Sparassodonta, Metatheria) from the early Palaeocene of Tiupampa (Bolivia) and the rise of the metatherian carnivorous radiation in South America</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian De Muizon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Ladevèze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlène Selva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robin Vignaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Goussard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geodiversitas</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 40 (3), pp.363-459. </w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5252/geodiversitas2018v40a16⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02611952v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evolution of the hypercarnivorous dentition in mammals (Metatheria , Eutheria) and its bearing on the development of tribosphenic molars</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Floréal Sole</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Ladevèze</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Evolution &amp; Development</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 19 (2), pp.56-68. </w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/ede.12219⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">mnhn-02400458v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Computed microtomography investigation of the skull of Cuvier's famous ‘opossum’ (Marsupialiformes, Herpetotheriidae) from the Eocene of Montmartre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlène Selva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Ladevèze</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Zoological Journal of the Linnean Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, </w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/zoj.12495⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">mnhn-02400462v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intraspecific morphological variation of the middle ear in the European badger, Meles meles (Carnivora: Mustelidae)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Rozen-Rechels</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Peigne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Germain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Ladevèze</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biological Journal of the Linnean Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 119 (1), pp.106-116. </w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/bij.12800⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">mnhn-02400467v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Petrosal and inner ear anatomy and allometry amongst specimens referred to Litopterna (Placentalia)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Billet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian de Muizon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rico Schellhorn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irina Ruf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Ladevèze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Zoological Journal of the Linnean Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 173 (4), pp.956-987. </w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/zoj.12219⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">mnhn-02400497v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alcidedorbignya inopinata, a basal pantodont (Placentalia, Mammalia) from the early Palaeocene of Bolivia: anatomy, phylogeny and palaeobiology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian De Muizon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Billet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Argot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Ladevèze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Goussard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geodiversitas</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 37, pp.397 - 634. </w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5252/g2015n4a1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01455642v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leafing through Kangaroos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Ladevèze</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Mammalian Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 22 (3), pp.453-454. </w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10914-014-9282-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">mnhn-02400452v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Endocranial morphology of Palaeocene Plesiadapis tricuspidens and evolution of the early primate brain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maeva J. Orliac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Ladevèze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philip D. Gingerich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Lebrun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Smith</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the Royal Society B: Biological Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 281 (1781), pp.20132792 - 20132792. </w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1098/rspb.2013.2792⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01874572v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An exceptionally well-preserved skeleton of Palaeothentes from the Early Miocene of Patagonia, Argentina: new insights into the anatomy of extinct paucituberculatan marsupials</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analia Forasiepi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcelo R Sánchez-Villagra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Schmelzle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Ladevèze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard G Kay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Swiss Journal of Palaeontology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 133 (1), pp.1-21. </w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s13358-014-0063-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">mnhn-02400506v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Earliest evidence of mammalian social behaviour in the basal Tertiary of Bolivia.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Ladevèze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. de Muizon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Beck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Germain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Cespedes Paz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 474, pp.83-86. </w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/nature09987⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00628588v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new terrestrial vertebrate site just after the Paleocene-Eocene boundary in the Mortemer Formation of Upper Normandy, France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Smith</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Dupuis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Lise Folie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Quesnel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Storme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comptes Rendus. Palevol</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 10 (1), pp.11-20. </w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.crpv.2010.11.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00679416v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">3D computational imaging of the petrosal of a new multituberculate mammal from the Late Cretaceous of China and its paleobiologic inferences.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Ladevèze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. de Muizon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Colbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Smith</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comptes Rendus. Palevol</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 9 (6-7), pp.319-330. </w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.crpv.2010.07.008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00628585v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New metatherian petrosal bones from the Late Palaeocene of Itaboraí (Brazil) and phylogenetic relationships of metaherians based on auditory region and basicranium.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Ladeveze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. de Muizon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Zoological Journal of the Linnean Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 159 (2), pp.764-784</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00551551v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">First skull of Orthaspidotherium edwardsi (Mammalia, &amp;quot;Condylarthra&amp;quot;) the late Paleocene of Berru (France) and phylogenetic affinities of the enigmatic European family Pleuraspidotheridae.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Ladevèze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Missiaen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Smith</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Vertebrate Paleontology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 30, pp.1559-1578</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00721411v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evidence of early evolution of Australidelphia (Metatheria Mammalia) in South America: phylogenetic relationships of the metatherians from the Late Palaeocene of Itaboraí (Brazil) based on teeth and petrosal bones.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Ladevèze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. de Muizon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Zoological Journal of the Linnean Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 159 (3), pp.746-784. </w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1096-3642.2009.00577.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00721412v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cranial anatomy of the earliest marsupials and the origin of opossums.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Horovitz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Bloch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Ladevèze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Kurz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 4, pp.E8278</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00721316v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The anatomy of Herpetotherium cf. fugax COPE, 1873, a metatherian from the Oligocene of North America.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Horovitz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Ladevèze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Argot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T.E. Macrini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Palaeontographica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 284, pp.109-141</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00410623v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The auditory region of early Palaeocene pucadelphydae (mammalia, metatheria) from tiupampa, Bolivia, with phylogenetic implications.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Ladevèze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. De Muizon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Palaeontology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 50 (5), pp.1123-1153</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00221432v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exceptionally preserved North American Paleogene metatherians: adaptations and discovery of a major gap in the opossum fossil record.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Sánchez-Villagra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Ladevèze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Horovitz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Argot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.J. Hooker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biology Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 3 (3), pp.318-322</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00221451v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Metatherian petrosals from the Late Paleocene of Itaboraí (Brazil), and their phylogenetic implications.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Ladevèze</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Vertebrate Paleontology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 24(1), pp.202-213</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00023091v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (11)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unlocking phylogenetic signal: a remarkable network of diploic veins in pangolin and carnivoran crania</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Billet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Hautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Timothy Gaudin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Flynn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irina Ruf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Society of Vertebrate Paleontology, 85th annual meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2025, Birmingham, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05372785v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An exceptional network of diploic veins in pangolins: implications for brain drainage and placental mammal phylogeny</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Billet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Hautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Timothy Gaudin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Flynn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irina Ruf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Congress of Vertebrate Morphology 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2025, Online, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05372817v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Palaeoecological data of South American metatherians inferred by the study of jaw biomechanics in marsupials</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Decuypere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Herrel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Grimal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Germain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne‐claire Fabre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">21st Congress of the European Association of Vertebrate Palaeontologists</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EAVP European Association of Vertebrate Palaeontologists, Aug 2024, Longyearbyen, Svalbard, Svalbard and Jan Mayen</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04766384v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">European pouches weigh: new insights on the evolutionary history of early Cenozoic Laurasian ‘opossum-like’ marsupials</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Killian Gernelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Ladevèze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodolphe Tabuce</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 69th Annual Symposium of Vertebrate Palaeontology and Comparative Anatomy (SVPCA 2023)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2023, Lincoln, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04873934v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un nouveau marsupial de l’Eocène inférieur de Palette (Provence) précise l’origine des Peradectidae (Metatheria) européens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Killian Gernelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Ladevèze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodolphe Tabuce</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès Association Paléontologique Française (APF) 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Villers-sur-Mer (Calvados), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04122752v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biomécanique de la morsure chez les marsupiaux : performance, variation et contraintes fonctionnelles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Decuypere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Ladevèze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Grimal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Herrel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès des Jeunes Chercheur.e.s du MNHN</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Bureau des Doctorants et Etudiants du Muséum BDEM, MNHN, May 2021, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03431184v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Study of the endocast anatomy of two hyaenodonts: the large Pterodon dayuroides and the tiny Thereutherium thylacodes (Hyainailouroidea)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Dubied</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Floréal Solé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Ladevèze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Mennecart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">27e édition de la Réunion des Sciences de la Terre</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SGF, CNRS, Laboratoire de Géologie de Lyon ou l’étude de la Terre, des planètes et de l’environnement, Nov 2021, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03588217v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Análisis cuantitativo de la dieta de carnívoros actuales (Orden Carnivora) cómo base para realizar inferencias paleoecológicas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergio Daniel Tarquini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Ladevèze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francisco J. Prevosti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Jornadas Argentinas de Mastozoologia virtuales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2021, Virtual, Argentina</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03894788v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">3D digital endocast of the Early Miocene (Colhuehuapian) Sipalocyon externa (Metatheria, Sparassodonta)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlène Gaillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergio Daniel Tarquini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Santiago Hernández del Pino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Ladevèze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analia Forasiepi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Reunión de Comunicaciones de la Asociación Paleontológica Argentina</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2019, La Plata, Argentina. pp.R81</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03100804v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of diversification histories in extinct carnivorous marsupials (Sparassodonta, Metatheria) using a Bayesian framework</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergio Daniel Tarquini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Ladevèze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francisco J. Prevosti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">25th Latin-American Colloquium of Geoscience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Hamburg, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03100752v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evolution of carnivoran carnassial (Mammalia, Carnivora) using 3D geometric morphometrics in a phylogenetic framework</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergio Daniel Tarquini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Ladevèze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Amelia Chemisquy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francisco J. Prevosti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">II Joint Congress on Evolutionary Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2018, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03894804v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment établir un modèle biomécanique de morsure chez une espèce éteinte? Exemple des souris marsupiales Marmosa murina et Pucadelphys andinus (Mammalia, Metatheria)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Decuypere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Ladevèze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Germain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Grimal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Herrel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès des Jeunes Chercheur.e.s du muséum CJCM, 2e édition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03979508v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Élaboration d’un modèle biomécanique de morsure chez une espèce éteinte : l’exemple des souris marsupiales Marmosa murina et Pucadelphys andinus(Mammalia, Metatheria)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Decuypere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Herrel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Grimal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Ladevèze</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès de l'Association de Paléontologie Française 2022 « Bicentenaire du mot Paléontologie »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03980971v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faire du neuf avec du vieux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Ladevèze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlène Selva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kévin Le Verger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian De Muizon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Paléontologie d'aujourd'hui</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EDP Sciences, pp.240-241, 2022, </w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/978-2-7598-2718-3.c115⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03832353v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De la forme à la fonction : que nous révèlent les os du crâne ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helder Gomes Rodrigues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Ladevèze</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Paléontologie d'aujourd'hui</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EDP Sciences, pp.186-187, 2022, </w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/978-2-7598-2718-3.c088⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03832354v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les microscopes numériques, de nouveaux outils d’observation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dario de Franceschi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Germain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Ladevèze</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Paléontologie d'aujourd'hui</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EDP Sciences, pp.100-101, 2022, </w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/978-2-7598-2718-3.c047⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03832351v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiupampa, l’essor après la crise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian De Muizon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Billet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Ladevèze</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Paléontologie d'aujourd'hui</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EDP Sciences, pp.66-67, 2022, </w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/978-2-7598-2718-3.c031⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03832359v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Methodological Focus A. The new scalpel: basic aspects of CT-scan imaging</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Germain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Ladevèze</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vertebrate Skeletal Histology and Paleohistology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1, CRC Press, 2021, </w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1201/9781351189590⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03430927v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId190"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Sandrine Ladeveze </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (39)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brain drain: exceptional pattern of calvarial venation in pangolins and its phylogenetic significance for Ferae</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Billet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Hautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Timothy J Gaudin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John J Flynn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irina Ruf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Zoological Journal of the Linnean Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 206 (3), pp.zlag020. </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/zoolinnean/zlag020⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05576492v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">3D models related to the publication: Dental morphology evolution in early peratheriines, including a new morphologically cryptic species and findings on the largest early Eocene European metatherian</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Killian Gernelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Godinot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Marandat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Téodori</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Ladevèze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MorphoMuseum</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, pp.e255. </w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.18563/journal.m3.255⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04867658v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling marsupial mastication: The biomechanical bite model of the Linnaeus's mouse opossum &amp;lt;i&amp;gt;Marmosa murina&amp;lt;/i&amp;gt; (Marsupialia, Didelphidae)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Decuypere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Herrel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Grimal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Germain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne‐claire Fabre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Anatomy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 144 (1), pp.15. </w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/joa.70003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05294371v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morphometric study of the bony labyrinth of the inner ear in the European moles &amp;lt;i&amp;gt;Talpa europaea&amp;lt;/i&amp;gt;, &amp;lt;i&amp;gt;Talpa occidentalis&amp;lt;/i&amp;gt;, and &amp;lt;i&amp;gt;Talpa aquitania&amp;lt;/i&amp;gt;</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Melekian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergio Daniel Tarquini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Violaine Nicolas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Poulet‐crovisier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Ladevèze</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Anatomy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press, </w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/joa.70017⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05294381v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Taxonomy and evolutionary history of peradectids (Metatheria): New data from the early Eocene of France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Killian Gernelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Billet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Gheerbrant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Godinot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Marandat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Mammalian Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 31 (3), pp.31. </w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10914-024-09724-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04663420v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cranium of Sipalocyon externus (Metatheria, Sparassodonta) with remarks on the paleoneurology of hathliacynids and insights into the Early Miocene sparassodonts of Patagonia, Argentina</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlène Gaillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analía M Forasiepi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergio D Tarquini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ross D E Macphee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Ladevèze</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Swiss Journal of Palaeontology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 143 (1), pp.20. </w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s13358-024-00312-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04781071v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">3D models related to the publication: Taxonomy and evolutionary history of peradectids (Metatheria): new data from the early Eocene of France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Killian Gernelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Billet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Gheerbrant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Godinot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Marandat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MorphoMuseum</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 10 (3), pp.e239. </w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.18563/journal.m3.239⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (data paper)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04670110v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dental morphology evolution in early peratheriines, including a new morphologically cryptic species and findings on the largest early Eocene European metatherian</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Killian Gernelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Godinot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Marandat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Téodori</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Ladevèze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Historical Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 37 (8), pp.1818-1842. </w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/08912963.2024.2403602⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04776771v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New postcranial elements of mesonychid mammals from the Ypresian of France: New hypotheses for the radiation and evolution of the mesonychids in Europe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Floréal Solé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Fournier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Ladevèze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kévin Le Verger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Godinot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Mammalian Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 30 (2), pp.371-401. </w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10914-023-09651-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04297757v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The multicausal twilight of South American native mammalian predators (Metatheria, Sparassodonta)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergio Daniel Tarquini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Ladevèze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francisco Juan Prevosti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 12 (1), pp.1224. </w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-022-05266-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03544288v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Global elongation and high shape flexibility as an evolutionary hypothesis of accommodating mammalian brains into skulls</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vera Weisbecker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Timothy Rowe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephen Wroe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Macrini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kathleen Garland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Evolution - International Journal of Organic Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, </w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/evo.14163⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03099732v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The upper Eocene-Oligocene carnivorous mammals from the Quercy Phosphorites (France) housed in Belgian collections</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Floréal Solé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Fischer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Denayer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert P Speijer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Fournier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geologica Belgica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 24 (1-2), pp.1 - 16. </w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.20341/gb.2020.006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03099697v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Description of a new species of Cynodictis Bravard & Pomel, 1850 (Carnivora, Mammalia) from the Quercy Phosphorites with comments on the use of skull morphology for phylogenetics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kévin Le Verger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Floréal Solé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Ladevèze</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geodiversitas</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 42 (16), pp.239-255. </w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5252/geodiversitas2020v42a16⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03099646v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the morphology of the astragalus and calcaneus of the amphicyonids (Carnivora, Mammalia) from the Paleogene of Europe: implications for the ecology of the European bear-dogs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Fournier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Ladevèze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kévin Le Verger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Fischer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Speijer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geodiversitas</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 42 (18), pp.305-325. </w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5252/geodiversitas2020v42a18⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03099636v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">What are “opossum-like” fossils? The phylogeny of herpetotheriid and peradectid metatherians, based on new features from the petrosal anatomy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Ladevèze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlène Selva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian de Muizon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Systematic Palaeontology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 18 (17), pp.1463 - 1479. </w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/14772019.2020.1772387⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03424217v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cranial anatomy of Andinodelphys cochabambensis, a stem metatherian from the early Palaeocene of Bolivia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian de Muizon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Ladevèze</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geodiversitas</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 42 (30), pp.597-739. </w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5252/geodiversitas2020v42a30⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03424114v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tristichopterids (Sarcopterygii, Tetrapodomorpha) from the Upper Devonian tetrapod-bearing locality of Strud (Belgium, upper Famennian), with phylogenetic and paleobiogeographic considerations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Olive</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edward Daeschler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jason Downs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Ladevèze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Vertebrate Paleontology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 40 (1), pp.e1768105. </w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/02724634.2020.1768105⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03099746v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New remains of kollpaniine “condylarths” (Panameriungulata) from the early Palaeocene of Bolivia shed light on hypocone origins and molar proportions among ungulate-like placentals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian de Muizon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Billet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Ladevèze</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geodiversitas</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 41 (1), pp.841-874. </w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5252/geodiversitas2019v41a25⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02611787v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The scope of traditional and geometric morphometrics for inferences of diet in carnivorous fossil mammals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergio Daniel Tarquini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Amelia Chemisquy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Ladevèze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francisco J. Prevosti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AMEGHINIANA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 56 (4), pp.307-318. </w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5710/AMGH.24.07.2019.3255⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03099652v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Allqokirus australis (Sparassodonta, Metatheria) from the early Palaeocene of Tiupampa (Bolivia) and the rise of the metatherian carnivorous radiation in South America</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian De Muizon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Ladevèze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlène Selva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robin Vignaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Goussard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geodiversitas</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 40 (3), pp.363-459. </w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5252/geodiversitas2018v40a16⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02611952v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evolution of the hypercarnivorous dentition in mammals (Metatheria , Eutheria) and its bearing on the development of tribosphenic molars</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Floréal Sole</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Ladevèze</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Evolution &amp; Development</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 19 (2), pp.56-68. </w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/ede.12219⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">mnhn-02400458v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intraspecific morphological variation of the middle ear in the European badger, Meles meles (Carnivora: Mustelidae)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Rozen-Rechels</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Peigne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Germain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Ladevèze</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biological Journal of the Linnean Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 119 (1), pp.106-116. </w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/bij.12800⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">mnhn-02400467v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Computed microtomography investigation of the skull of Cuvier's famous ‘opossum’ (Marsupialiformes, Herpetotheriidae) from the Eocene of Montmartre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlène Selva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Ladevèze</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Zoological Journal of the Linnean Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, </w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/zoj.12495⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">mnhn-02400462v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alcidedorbignya inopinata, a basal pantodont (Placentalia, Mammalia) from the early Palaeocene of Bolivia: anatomy, phylogeny and palaeobiology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian De Muizon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Billet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Argot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Ladevèze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Goussard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geodiversitas</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 37, pp.397 - 634. </w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5252/g2015n4a1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01455642v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Petrosal and inner ear anatomy and allometry amongst specimens referred to Litopterna (Placentalia)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Billet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian de Muizon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rico Schellhorn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irina Ruf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Ladevèze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Zoological Journal of the Linnean Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 173 (4), pp.956-987. </w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/zoj.12219⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">mnhn-02400497v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leafing through Kangaroos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Ladevèze</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Mammalian Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 22 (3), pp.453-454. </w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10914-014-9282-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">mnhn-02400452v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Endocranial morphology of Palaeocene Plesiadapis tricuspidens and evolution of the early primate brain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maeva J. Orliac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Ladevèze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philip D. Gingerich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Lebrun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Smith</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the Royal Society B: Biological Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 281 (1781), pp.20132792 - 20132792. </w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1098/rspb.2013.2792⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01874572v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An exceptionally well-preserved skeleton of Palaeothentes from the Early Miocene of Patagonia, Argentina: new insights into the anatomy of extinct paucituberculatan marsupials</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analia Forasiepi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcelo R Sánchez-Villagra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Schmelzle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Ladevèze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard G Kay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Swiss Journal of Palaeontology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 133 (1), pp.1-21. </w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s13358-014-0063-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">mnhn-02400506v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new terrestrial vertebrate site just after the Paleocene-Eocene boundary in the Mortemer Formation of Upper Normandy, France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Smith</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Dupuis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Lise Folie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Quesnel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Storme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comptes Rendus. Palevol</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 10 (1), pp.11-20. </w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.crpv.2010.11.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00679416v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Earliest evidence of mammalian social behaviour in the basal Tertiary of Bolivia.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Ladevèze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. de Muizon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Beck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Germain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Cespedes Paz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 474, pp.83-86. </w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/nature09987⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00628588v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evidence of early evolution of Australidelphia (Metatheria Mammalia) in South America: phylogenetic relationships of the metatherians from the Late Palaeocene of Itaboraí (Brazil) based on teeth and petrosal bones.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Ladevèze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. de Muizon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Zoological Journal of the Linnean Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 159 (3), pp.746-784. </w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1096-3642.2009.00577.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00721412v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">3D computational imaging of the petrosal of a new multituberculate mammal from the Late Cretaceous of China and its paleobiologic inferences.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Ladevèze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. de Muizon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Colbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Smith</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comptes Rendus. Palevol</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 9 (6-7), pp.319-330. </w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.crpv.2010.07.008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00628585v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New metatherian petrosal bones from the Late Palaeocene of Itaboraí (Brazil) and phylogenetic relationships of metaherians based on auditory region and basicranium.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Ladeveze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. de Muizon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Zoological Journal of the Linnean Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 159 (2), pp.764-784</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00551551v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">First skull of Orthaspidotherium edwardsi (Mammalia, &amp;quot;Condylarthra&amp;quot;) the late Paleocene of Berru (France) and phylogenetic affinities of the enigmatic European family Pleuraspidotheridae.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Ladevèze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Missiaen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Smith</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Vertebrate Paleontology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 30, pp.1559-1578</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00721411v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cranial anatomy of the earliest marsupials and the origin of opossums.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Horovitz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Bloch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Ladevèze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Kurz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 4, pp.E8278</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00721316v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The anatomy of Herpetotherium cf. fugax COPE, 1873, a metatherian from the Oligocene of North America.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Horovitz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Ladevèze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Argot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T.E. Macrini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Palaeontographica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 284, pp.109-141</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00410623v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The auditory region of early Palaeocene pucadelphydae (mammalia, metatheria) from tiupampa, Bolivia, with phylogenetic implications.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Ladevèze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. De Muizon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Palaeontology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 50 (5), pp.1123-1153</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00221432v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exceptionally preserved North American Paleogene metatherians: adaptations and discovery of a major gap in the opossum fossil record.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Sánchez-Villagra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Ladevèze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Horovitz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Argot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.J. Hooker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biology Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 3 (3), pp.318-322</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00221451v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Metatherian petrosals from the Late Paleocene of Itaboraí (Brazil), and their phylogenetic implications.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Ladevèze</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Vertebrate Paleontology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 24(1), pp.202-213</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00023091v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (11)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An exceptional network of diploic veins in pangolins: implications for brain drainage and placental mammal phylogeny</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Billet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Hautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Timothy Gaudin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Flynn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irina Ruf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Congress of Vertebrate Morphology 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2025, Online, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05372817v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unlocking phylogenetic signal: a remarkable network of diploic veins in pangolin and carnivoran crania</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Billet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Hautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Timothy Gaudin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Flynn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irina Ruf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Society of Vertebrate Paleontology, 85th annual meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2025, Birmingham, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05372785v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Palaeoecological data of South American metatherians inferred by the study of jaw biomechanics in marsupials</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Decuypere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Herrel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Grimal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Germain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne‐claire Fabre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">21st Congress of the European Association of Vertebrate Palaeontologists</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EAVP European Association of Vertebrate Palaeontologists, Aug 2024, Longyearbyen, Svalbard, Svalbard and Jan Mayen</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04766384v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">European pouches weigh: new insights on the evolutionary history of early Cenozoic Laurasian ‘opossum-like’ marsupials</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Killian Gernelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Ladevèze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodolphe Tabuce</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 69th Annual Symposium of Vertebrate Palaeontology and Comparative Anatomy (SVPCA 2023)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2023, Lincoln, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04873934v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un nouveau marsupial de l’Eocène inférieur de Palette (Provence) précise l’origine des Peradectidae (Metatheria) européens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Killian Gernelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Ladevèze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodolphe Tabuce</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès Association Paléontologique Française (APF) 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Villers-sur-Mer (Calvados), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04122752v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biomécanique de la morsure chez les marsupiaux : performance, variation et contraintes fonctionnelles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Decuypere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Ladevèze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Grimal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Herrel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès des Jeunes Chercheur.e.s du MNHN</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Bureau des Doctorants et Etudiants du Muséum BDEM, MNHN, May 2021, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03431184v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Análisis cuantitativo de la dieta de carnívoros actuales (Orden Carnivora) cómo base para realizar inferencias paleoecológicas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergio Daniel Tarquini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Ladevèze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francisco J. Prevosti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Jornadas Argentinas de Mastozoologia virtuales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2021, Virtual, Argentina</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03894788v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Study of the endocast anatomy of two hyaenodonts: the large Pterodon dayuroides and the tiny Thereutherium thylacodes (Hyainailouroidea)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Dubied</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Floréal Solé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Ladevèze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Mennecart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">27e édition de la Réunion des Sciences de la Terre</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SGF, CNRS, Laboratoire de Géologie de Lyon ou l’étude de la Terre, des planètes et de l’environnement, Nov 2021, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03588217v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">3D digital endocast of the Early Miocene (Colhuehuapian) Sipalocyon externa (Metatheria, Sparassodonta)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlène Gaillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergio Daniel Tarquini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Santiago Hernández del Pino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Ladevèze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analia Forasiepi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Reunión de Comunicaciones de la Asociación Paleontológica Argentina</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2019, La Plata, Argentina. pp.R81</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03100804v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of diversification histories in extinct carnivorous marsupials (Sparassodonta, Metatheria) using a Bayesian framework</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergio Daniel Tarquini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Ladevèze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francisco J. Prevosti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">25th Latin-American Colloquium of Geoscience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Hamburg, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03100752v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evolution of carnivoran carnassial (Mammalia, Carnivora) using 3D geometric morphometrics in a phylogenetic framework</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergio Daniel Tarquini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Ladevèze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Amelia Chemisquy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francisco J. Prevosti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">II Joint Congress on Evolutionary Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2018, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03894804v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment établir un modèle biomécanique de morsure chez une espèce éteinte? Exemple des souris marsupiales Marmosa murina et Pucadelphys andinus (Mammalia, Metatheria)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Decuypere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Ladevèze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Germain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Grimal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Herrel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès des Jeunes Chercheur.e.s du muséum CJCM, 2e édition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03979508v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Élaboration d’un modèle biomécanique de morsure chez une espèce éteinte : l’exemple des souris marsupiales Marmosa murina et Pucadelphys andinus(Mammalia, Metatheria)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Decuypere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Herrel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Grimal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Ladevèze</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès de l'Association de Paléontologie Française 2022 « Bicentenaire du mot Paléontologie »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03980971v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faire du neuf avec du vieux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Ladevèze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlène Selva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kévin Le Verger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian De Muizon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Paléontologie d'aujourd'hui</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EDP Sciences, pp.240-241, 2022, </w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/978-2-7598-2718-3.c115⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03832353v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De la forme à la fonction : que nous révèlent les os du crâne ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helder Gomes Rodrigues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Ladevèze</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Paléontologie d'aujourd'hui</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EDP Sciences, pp.186-187, 2022, </w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/978-2-7598-2718-3.c088⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03832354v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les microscopes numériques, de nouveaux outils d’observation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dario de Franceschi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Germain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Ladevèze</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Paléontologie d'aujourd'hui</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EDP Sciences, pp.100-101, 2022, </w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/978-2-7598-2718-3.c047⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03832351v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiupampa, l’essor après la crise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian De Muizon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Billet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Ladevèze</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Paléontologie d'aujourd'hui</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EDP Sciences, pp.66-67, 2022, </w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/978-2-7598-2718-3.c031⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03832359v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Methodological Focus A. The new scalpel: basic aspects of CT-scan imaging</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Germain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Ladevèze</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vertebrate Skeletal Histology and Paleohistology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1, CRC Press, 2021, </w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1201/9781351189590⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03430927v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId194"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -185,51 +185,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04867658v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Killian Gernelle" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Godinot" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Marandat" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique T&#233;odori" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Ladev&#232;ze" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18563/journal.m3.255" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05294371v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Decuypere" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Herrel" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Grimal" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Germain" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne&#8208;claire Fabre" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/joa.70003" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05294381v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Melekian" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergio Daniel Tarquini" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Violaine Nicolas" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Poulet&#8208;crovisier" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/joa.70017" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04781071v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charl&#232;ne Gaillard" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anal&#237;a M Forasiepi" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergio D Tarquini" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ross D E Macphee" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13358-024-00312-x" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04670110v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Billet" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Gheerbrant" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18563/journal.m3.239" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04776771v2" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/08912963.2024.2403602" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04663420v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10914-024-09724-5" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04297757v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flor&#233;al Sol&#233;" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Fournier" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Le Verger" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10914-023-09651-x" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03544288v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco Juan Prevosti" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-022-05266-z" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03099732v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vera Weisbecker" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timothy Rowe" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephen Wroe" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Macrini" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kathleen Garland" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/evo.14163" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03099697v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Fischer" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Denayer" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert P Speijer" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20341/gb.2020.006" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03099646v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Ladev&#232;ze" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5252/geodiversitas2020v42a16" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03099636v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Speijer" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5252/geodiversitas2020v42a18" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03424217v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charl&#232;ne Selva" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian de Muizon" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14772019.2020.1772387" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03424114v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5252/geodiversitas2020v42a30" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03099746v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Olive" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Leroy" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edward Daeschler" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jason Downs" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02724634.2020.1768105" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02611787v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5252/geodiversitas2019v41a25" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03099652v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Amelia Chemisquy" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco J. Prevosti" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5710/AMGH.24.07.2019.3255" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02611952v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian De Muizon" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Vignaud" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Goussard" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5252/geodiversitas2018v40a16" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-02400458v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flor&#233;al Sole" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ede.12219" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-02400462v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/zoj.12495" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-02400467v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Rozen-Rechels" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Peigne" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/bij.12800" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-02400497v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rico Schellhorn" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irina Ruf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/zoj.12219" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01455642v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Argot" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5252/g2015n4a1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-02400452v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10914-014-9282-5" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01874572v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maeva J. Orliac" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philip D. Gingerich" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Lebrun" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Smith" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rspb.2013.2792" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-02400506v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Analia Forasiepi" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcelo R S&#225;nchez-Villagra" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Schmelzle" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard G Kay" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13358-014-0063-9" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00628588v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. de Muizon" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Beck" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Germain" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Cespedes Paz" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nature09987" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/GT4-70C0BXM0-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00679416v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Dupuis" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Lise Folie" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Quesnel" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Storme" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crpv.2010.11.004" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00628585v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Colbert" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Smith" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crpv.2010.07.008" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-V8WJ3RZM-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00551551v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Ladeveze" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00721411v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Missiaen" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00721412v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1096-3642.2009.00577.x" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00721316v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Horovitz" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Martin" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Bloch" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Kurz" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00410623v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Argot" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.E. Macrini" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00221432v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. De Muizon" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00221451v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. S&#225;nchez-Villagra" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.J. Hooker" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00023091v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05372785v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Hautier" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timothy Gaudin" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Flynn" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05372817v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04766384v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04873934v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodolphe Tabuce" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04122752v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03431184v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03588217v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Dubied" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Mennecart" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03894788v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03100804v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Santiago Hern&#225;ndez del Pino" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03100752v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03894804v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03979508v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03980971v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03832353v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/978-2-7598-2718-3.c115" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03832354v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helder Gomes Rodrigues" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/978-2-7598-2718-3.c088" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03832351v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dario de Franceschi" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/978-2-7598-2718-3.c047" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03832359v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/978-2-7598-2718-3.c031" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03430927v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1201/9781351189590" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05576492v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Billet" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Hautier" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timothy J Gaudin" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John J Flynn" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irina Ruf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/zoolinnean/zlag020" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04867658v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Killian Gernelle" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Godinot" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Marandat" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique T&#233;odori" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Ladev&#232;ze" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18563/journal.m3.255" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05294371v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Decuypere" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Herrel" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Grimal" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Germain" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne&#8208;claire Fabre" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/joa.70003" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05294381v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Melekian" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergio Daniel Tarquini" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Violaine Nicolas" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Poulet&#8208;crovisier" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/joa.70017" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04663420v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Gheerbrant" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10914-024-09724-5" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04781071v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charl&#232;ne Gaillard" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anal&#237;a M Forasiepi" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergio D Tarquini" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ross D E Macphee" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13358-024-00312-x" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04670110v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18563/journal.m3.239" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04776771v2" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/08912963.2024.2403602" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04297757v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flor&#233;al Sol&#233;" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Fournier" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Le Verger" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10914-023-09651-x" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03544288v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco Juan Prevosti" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-022-05266-z" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03099732v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vera Weisbecker" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timothy Rowe" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephen Wroe" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Macrini" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kathleen Garland" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/evo.14163" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03099697v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Fischer" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Denayer" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert P Speijer" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20341/gb.2020.006" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03099646v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Ladev&#232;ze" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5252/geodiversitas2020v42a16" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03099636v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Speijer" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5252/geodiversitas2020v42a18" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03424217v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charl&#232;ne Selva" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian de Muizon" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14772019.2020.1772387" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03424114v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5252/geodiversitas2020v42a30" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03099746v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Olive" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Leroy" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edward Daeschler" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jason Downs" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02724634.2020.1768105" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02611787v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5252/geodiversitas2019v41a25" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03099652v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Amelia Chemisquy" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco J. Prevosti" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5710/AMGH.24.07.2019.3255" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02611952v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian De Muizon" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Vignaud" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Goussard" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5252/geodiversitas2018v40a16" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-02400458v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flor&#233;al Sole" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ede.12219" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-02400467v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Rozen-Rechels" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Peigne" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/bij.12800" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-02400462v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/zoj.12495" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01455642v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Argot" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5252/g2015n4a1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-02400497v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rico Schellhorn" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/zoj.12219" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-02400452v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10914-014-9282-5" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01874572v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maeva J. Orliac" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philip D. Gingerich" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Lebrun" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Smith" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rspb.2013.2792" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-02400506v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Analia Forasiepi" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcelo R S&#225;nchez-Villagra" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Schmelzle" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard G Kay" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13358-014-0063-9" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00679416v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Dupuis" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Lise Folie" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Quesnel" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Storme" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crpv.2010.11.004" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00628588v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. de Muizon" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Beck" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Germain" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Cespedes Paz" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nature09987" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/GT4-70C0BXM0-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00721412v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1096-3642.2009.00577.x" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00628585v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Colbert" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Smith" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crpv.2010.07.008" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-V8WJ3RZM-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00551551v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Ladeveze" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00721411v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Missiaen" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00721316v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Horovitz" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Martin" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Bloch" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Kurz" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00410623v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Argot" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.E. Macrini" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00221432v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. De Muizon" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00221451v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. S&#225;nchez-Villagra" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.J. Hooker" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00023091v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05372817v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timothy Gaudin" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Flynn" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05372785v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04766384v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04873934v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodolphe Tabuce" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04122752v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03431184v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03894788v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03588217v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Dubied" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Mennecart" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03100804v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Santiago Hern&#225;ndez del Pino" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03100752v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03894804v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03979508v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03980971v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03832353v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/978-2-7598-2718-3.c115" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03832354v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helder Gomes Rodrigues" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/978-2-7598-2718-3.c088" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03832351v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dario de Franceschi" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/978-2-7598-2718-3.c047" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03832359v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/978-2-7598-2718-3.c031" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03430927v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1201/9781351189590" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>