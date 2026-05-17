--- v1 (2026-04-06)
+++ v2 (2026-05-17)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Sandrine Ladeveze </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (39)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brain drain: exceptional pattern of calvarial venation in pangolins and its phylogenetic significance for Ferae</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Billet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Hautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Timothy J Gaudin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John J Flynn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irina Ruf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Zoological Journal of the Linnean Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 206 (3), pp.zlag020. </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/zoolinnean/zlag020⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05576492v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">3D models related to the publication: Dental morphology evolution in early peratheriines, including a new morphologically cryptic species and findings on the largest early Eocene European metatherian</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Killian Gernelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Godinot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Marandat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Téodori</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Ladevèze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MorphoMuseum</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, pp.e255. </w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.18563/journal.m3.255⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04867658v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling marsupial mastication: The biomechanical bite model of the Linnaeus's mouse opossum &amp;lt;i&amp;gt;Marmosa murina&amp;lt;/i&amp;gt; (Marsupialia, Didelphidae)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Decuypere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Herrel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Grimal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Germain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne‐claire Fabre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Anatomy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 144 (1), pp.15. </w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/joa.70003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05294371v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morphometric study of the bony labyrinth of the inner ear in the European moles &amp;lt;i&amp;gt;Talpa europaea&amp;lt;/i&amp;gt;, &amp;lt;i&amp;gt;Talpa occidentalis&amp;lt;/i&amp;gt;, and &amp;lt;i&amp;gt;Talpa aquitania&amp;lt;/i&amp;gt;</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Melekian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergio Daniel Tarquini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Violaine Nicolas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Poulet‐crovisier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Ladevèze</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Anatomy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press, </w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/joa.70017⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05294381v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Taxonomy and evolutionary history of peradectids (Metatheria): New data from the early Eocene of France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Killian Gernelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Billet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Gheerbrant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Godinot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Marandat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Mammalian Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 31 (3), pp.31. </w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10914-024-09724-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04663420v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cranium of Sipalocyon externus (Metatheria, Sparassodonta) with remarks on the paleoneurology of hathliacynids and insights into the Early Miocene sparassodonts of Patagonia, Argentina</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlène Gaillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analía M Forasiepi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergio D Tarquini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ross D E Macphee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Ladevèze</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Swiss Journal of Palaeontology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 143 (1), pp.20. </w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s13358-024-00312-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04781071v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">3D models related to the publication: Taxonomy and evolutionary history of peradectids (Metatheria): new data from the early Eocene of France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Killian Gernelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Billet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Gheerbrant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Godinot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Marandat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MorphoMuseum</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 10 (3), pp.e239. </w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.18563/journal.m3.239⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (data paper)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04670110v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dental morphology evolution in early peratheriines, including a new morphologically cryptic species and findings on the largest early Eocene European metatherian</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Killian Gernelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Godinot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Marandat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Téodori</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Ladevèze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Historical Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 37 (8), pp.1818-1842. </w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/08912963.2024.2403602⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04776771v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New postcranial elements of mesonychid mammals from the Ypresian of France: New hypotheses for the radiation and evolution of the mesonychids in Europe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Floréal Solé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Fournier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Ladevèze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kévin Le Verger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Godinot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Mammalian Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 30 (2), pp.371-401. </w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10914-023-09651-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04297757v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The multicausal twilight of South American native mammalian predators (Metatheria, Sparassodonta)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergio Daniel Tarquini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Ladevèze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francisco Juan Prevosti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 12 (1), pp.1224. </w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-022-05266-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03544288v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Global elongation and high shape flexibility as an evolutionary hypothesis of accommodating mammalian brains into skulls</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vera Weisbecker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Timothy Rowe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephen Wroe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Macrini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kathleen Garland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Evolution - International Journal of Organic Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, </w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/evo.14163⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03099732v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The upper Eocene-Oligocene carnivorous mammals from the Quercy Phosphorites (France) housed in Belgian collections</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Floréal Solé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Fischer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Denayer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert P Speijer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Fournier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geologica Belgica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 24 (1-2), pp.1 - 16. </w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.20341/gb.2020.006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03099697v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Description of a new species of Cynodictis Bravard & Pomel, 1850 (Carnivora, Mammalia) from the Quercy Phosphorites with comments on the use of skull morphology for phylogenetics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kévin Le Verger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Floréal Solé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Ladevèze</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geodiversitas</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 42 (16), pp.239-255. </w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5252/geodiversitas2020v42a16⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03099646v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the morphology of the astragalus and calcaneus of the amphicyonids (Carnivora, Mammalia) from the Paleogene of Europe: implications for the ecology of the European bear-dogs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Fournier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Ladevèze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kévin Le Verger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Fischer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Speijer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geodiversitas</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 42 (18), pp.305-325. </w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5252/geodiversitas2020v42a18⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03099636v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">What are “opossum-like” fossils? The phylogeny of herpetotheriid and peradectid metatherians, based on new features from the petrosal anatomy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Ladevèze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlène Selva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian de Muizon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Systematic Palaeontology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 18 (17), pp.1463 - 1479. </w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/14772019.2020.1772387⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03424217v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cranial anatomy of Andinodelphys cochabambensis, a stem metatherian from the early Palaeocene of Bolivia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian de Muizon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Ladevèze</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geodiversitas</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 42 (30), pp.597-739. </w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5252/geodiversitas2020v42a30⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03424114v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tristichopterids (Sarcopterygii, Tetrapodomorpha) from the Upper Devonian tetrapod-bearing locality of Strud (Belgium, upper Famennian), with phylogenetic and paleobiogeographic considerations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Olive</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edward Daeschler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jason Downs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Ladevèze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Vertebrate Paleontology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 40 (1), pp.e1768105. </w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/02724634.2020.1768105⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03099746v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New remains of kollpaniine “condylarths” (Panameriungulata) from the early Palaeocene of Bolivia shed light on hypocone origins and molar proportions among ungulate-like placentals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian de Muizon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Billet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Ladevèze</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geodiversitas</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 41 (1), pp.841-874. </w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5252/geodiversitas2019v41a25⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02611787v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The scope of traditional and geometric morphometrics for inferences of diet in carnivorous fossil mammals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergio Daniel Tarquini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Amelia Chemisquy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Ladevèze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francisco J. Prevosti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AMEGHINIANA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 56 (4), pp.307-318. </w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5710/AMGH.24.07.2019.3255⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03099652v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Allqokirus australis (Sparassodonta, Metatheria) from the early Palaeocene of Tiupampa (Bolivia) and the rise of the metatherian carnivorous radiation in South America</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian De Muizon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Ladevèze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlène Selva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robin Vignaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Goussard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geodiversitas</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 40 (3), pp.363-459. </w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5252/geodiversitas2018v40a16⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02611952v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evolution of the hypercarnivorous dentition in mammals (Metatheria , Eutheria) and its bearing on the development of tribosphenic molars</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Floréal Sole</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Ladevèze</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Evolution &amp; Development</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 19 (2), pp.56-68. </w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/ede.12219⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">mnhn-02400458v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intraspecific morphological variation of the middle ear in the European badger, Meles meles (Carnivora: Mustelidae)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Rozen-Rechels</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Peigne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Germain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Ladevèze</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biological Journal of the Linnean Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 119 (1), pp.106-116. </w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/bij.12800⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">mnhn-02400467v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Computed microtomography investigation of the skull of Cuvier's famous ‘opossum’ (Marsupialiformes, Herpetotheriidae) from the Eocene of Montmartre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlène Selva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Ladevèze</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Zoological Journal of the Linnean Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, </w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/zoj.12495⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">mnhn-02400462v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alcidedorbignya inopinata, a basal pantodont (Placentalia, Mammalia) from the early Palaeocene of Bolivia: anatomy, phylogeny and palaeobiology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian De Muizon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Billet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Argot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Ladevèze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Goussard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geodiversitas</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 37, pp.397 - 634. </w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5252/g2015n4a1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01455642v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Petrosal and inner ear anatomy and allometry amongst specimens referred to Litopterna (Placentalia)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Billet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian de Muizon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rico Schellhorn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irina Ruf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Ladevèze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Zoological Journal of the Linnean Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 173 (4), pp.956-987. </w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/zoj.12219⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">mnhn-02400497v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leafing through Kangaroos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Ladevèze</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Mammalian Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 22 (3), pp.453-454. </w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10914-014-9282-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">mnhn-02400452v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Endocranial morphology of Palaeocene Plesiadapis tricuspidens and evolution of the early primate brain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maeva J. Orliac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Ladevèze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philip D. Gingerich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Lebrun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Smith</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the Royal Society B: Biological Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 281 (1781), pp.20132792 - 20132792. </w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1098/rspb.2013.2792⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01874572v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An exceptionally well-preserved skeleton of Palaeothentes from the Early Miocene of Patagonia, Argentina: new insights into the anatomy of extinct paucituberculatan marsupials</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analia Forasiepi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcelo R Sánchez-Villagra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Schmelzle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Ladevèze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard G Kay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Swiss Journal of Palaeontology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 133 (1), pp.1-21. </w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s13358-014-0063-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">mnhn-02400506v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new terrestrial vertebrate site just after the Paleocene-Eocene boundary in the Mortemer Formation of Upper Normandy, France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Smith</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Dupuis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Lise Folie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Quesnel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Storme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comptes Rendus. Palevol</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 10 (1), pp.11-20. </w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.crpv.2010.11.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00679416v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Earliest evidence of mammalian social behaviour in the basal Tertiary of Bolivia.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Ladevèze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. de Muizon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Beck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Germain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Cespedes Paz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 474, pp.83-86. </w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/nature09987⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00628588v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evidence of early evolution of Australidelphia (Metatheria Mammalia) in South America: phylogenetic relationships of the metatherians from the Late Palaeocene of Itaboraí (Brazil) based on teeth and petrosal bones.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Ladevèze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. de Muizon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Zoological Journal of the Linnean Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 159 (3), pp.746-784. </w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1096-3642.2009.00577.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00721412v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">3D computational imaging of the petrosal of a new multituberculate mammal from the Late Cretaceous of China and its paleobiologic inferences.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Ladevèze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. de Muizon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Colbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Smith</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comptes Rendus. Palevol</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 9 (6-7), pp.319-330. </w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.crpv.2010.07.008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00628585v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New metatherian petrosal bones from the Late Palaeocene of Itaboraí (Brazil) and phylogenetic relationships of metaherians based on auditory region and basicranium.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Ladeveze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. de Muizon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Zoological Journal of the Linnean Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 159 (2), pp.764-784</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00551551v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">First skull of Orthaspidotherium edwardsi (Mammalia, &amp;quot;Condylarthra&amp;quot;) the late Paleocene of Berru (France) and phylogenetic affinities of the enigmatic European family Pleuraspidotheridae.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Ladevèze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Missiaen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Smith</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Vertebrate Paleontology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 30, pp.1559-1578</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00721411v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cranial anatomy of the earliest marsupials and the origin of opossums.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Horovitz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Bloch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Ladevèze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Kurz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 4, pp.E8278</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00721316v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The anatomy of Herpetotherium cf. fugax COPE, 1873, a metatherian from the Oligocene of North America.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Horovitz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Ladevèze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Argot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T.E. Macrini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Palaeontographica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 284, pp.109-141</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00410623v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The auditory region of early Palaeocene pucadelphydae (mammalia, metatheria) from tiupampa, Bolivia, with phylogenetic implications.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Ladevèze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. De Muizon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Palaeontology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 50 (5), pp.1123-1153</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00221432v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exceptionally preserved North American Paleogene metatherians: adaptations and discovery of a major gap in the opossum fossil record.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Sánchez-Villagra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Ladevèze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Horovitz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Argot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.J. Hooker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biology Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 3 (3), pp.318-322</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00221451v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Metatherian petrosals from the Late Paleocene of Itaboraí (Brazil), and their phylogenetic implications.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Ladevèze</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Vertebrate Paleontology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 24(1), pp.202-213</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00023091v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (11)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An exceptional network of diploic veins in pangolins: implications for brain drainage and placental mammal phylogeny</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Billet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Hautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Timothy Gaudin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Flynn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irina Ruf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Congress of Vertebrate Morphology 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2025, Online, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05372817v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unlocking phylogenetic signal: a remarkable network of diploic veins in pangolin and carnivoran crania</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Billet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Hautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Timothy Gaudin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Flynn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irina Ruf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Society of Vertebrate Paleontology, 85th annual meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2025, Birmingham, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05372785v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Palaeoecological data of South American metatherians inferred by the study of jaw biomechanics in marsupials</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Decuypere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Herrel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Grimal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Germain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne‐claire Fabre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">21st Congress of the European Association of Vertebrate Palaeontologists</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EAVP European Association of Vertebrate Palaeontologists, Aug 2024, Longyearbyen, Svalbard, Svalbard and Jan Mayen</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04766384v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">European pouches weigh: new insights on the evolutionary history of early Cenozoic Laurasian ‘opossum-like’ marsupials</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Killian Gernelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Ladevèze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodolphe Tabuce</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 69th Annual Symposium of Vertebrate Palaeontology and Comparative Anatomy (SVPCA 2023)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2023, Lincoln, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04873934v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un nouveau marsupial de l’Eocène inférieur de Palette (Provence) précise l’origine des Peradectidae (Metatheria) européens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Killian Gernelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Ladevèze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodolphe Tabuce</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès Association Paléontologique Française (APF) 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Villers-sur-Mer (Calvados), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04122752v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biomécanique de la morsure chez les marsupiaux : performance, variation et contraintes fonctionnelles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Decuypere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Ladevèze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Grimal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Herrel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès des Jeunes Chercheur.e.s du MNHN</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Bureau des Doctorants et Etudiants du Muséum BDEM, MNHN, May 2021, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03431184v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Análisis cuantitativo de la dieta de carnívoros actuales (Orden Carnivora) cómo base para realizar inferencias paleoecológicas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergio Daniel Tarquini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Ladevèze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francisco J. Prevosti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Jornadas Argentinas de Mastozoologia virtuales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2021, Virtual, Argentina</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03894788v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Study of the endocast anatomy of two hyaenodonts: the large Pterodon dayuroides and the tiny Thereutherium thylacodes (Hyainailouroidea)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Dubied</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Floréal Solé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Ladevèze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Mennecart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">27e édition de la Réunion des Sciences de la Terre</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SGF, CNRS, Laboratoire de Géologie de Lyon ou l’étude de la Terre, des planètes et de l’environnement, Nov 2021, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03588217v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">3D digital endocast of the Early Miocene (Colhuehuapian) Sipalocyon externa (Metatheria, Sparassodonta)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlène Gaillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergio Daniel Tarquini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Santiago Hernández del Pino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Ladevèze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analia Forasiepi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Reunión de Comunicaciones de la Asociación Paleontológica Argentina</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2019, La Plata, Argentina. pp.R81</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03100804v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of diversification histories in extinct carnivorous marsupials (Sparassodonta, Metatheria) using a Bayesian framework</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergio Daniel Tarquini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Ladevèze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francisco J. Prevosti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">25th Latin-American Colloquium of Geoscience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Hamburg, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03100752v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evolution of carnivoran carnassial (Mammalia, Carnivora) using 3D geometric morphometrics in a phylogenetic framework</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergio Daniel Tarquini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Ladevèze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Amelia Chemisquy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francisco J. Prevosti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">II Joint Congress on Evolutionary Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2018, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03894804v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment établir un modèle biomécanique de morsure chez une espèce éteinte? Exemple des souris marsupiales Marmosa murina et Pucadelphys andinus (Mammalia, Metatheria)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Decuypere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Ladevèze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Germain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Grimal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Herrel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès des Jeunes Chercheur.e.s du muséum CJCM, 2e édition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03979508v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Élaboration d’un modèle biomécanique de morsure chez une espèce éteinte : l’exemple des souris marsupiales Marmosa murina et Pucadelphys andinus(Mammalia, Metatheria)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Decuypere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Herrel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Grimal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Ladevèze</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès de l'Association de Paléontologie Française 2022 « Bicentenaire du mot Paléontologie »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03980971v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faire du neuf avec du vieux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Ladevèze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlène Selva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kévin Le Verger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian De Muizon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Paléontologie d'aujourd'hui</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EDP Sciences, pp.240-241, 2022, </w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/978-2-7598-2718-3.c115⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03832353v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De la forme à la fonction : que nous révèlent les os du crâne ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helder Gomes Rodrigues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Ladevèze</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Paléontologie d'aujourd'hui</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EDP Sciences, pp.186-187, 2022, </w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/978-2-7598-2718-3.c088⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03832354v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les microscopes numériques, de nouveaux outils d’observation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dario de Franceschi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Germain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Ladevèze</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Paléontologie d'aujourd'hui</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EDP Sciences, pp.100-101, 2022, </w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/978-2-7598-2718-3.c047⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03832351v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiupampa, l’essor après la crise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian De Muizon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Billet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Ladevèze</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Paléontologie d'aujourd'hui</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EDP Sciences, pp.66-67, 2022, </w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/978-2-7598-2718-3.c031⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03832359v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Methodological Focus A. The new scalpel: basic aspects of CT-scan imaging</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Germain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Ladevèze</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vertebrate Skeletal Histology and Paleohistology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1, CRC Press, 2021, </w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1201/9781351189590⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03430927v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId194"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Sandrine Ladeveze </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (41)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A comprehensive evolutionary history of Peradectidae (Mammalia: Metatheria) revealed by a new dental morphology-based phylogenetic framework, with insights from late early Eocene French specimens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Killian Gernelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Ladevèze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodolphe Tabuce</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Systematic Palaeontology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press, </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/14772019.2026.2665303⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05590644v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brain drain: exceptional pattern of calvarial venation in pangolins and its phylogenetic significance for Ferae</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Billet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Hautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Timothy J Gaudin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John J Flynn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irina Ruf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Zoological Journal of the Linnean Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 206 (3), pp.zlag020. </w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/zoolinnean/zlag020⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05576492v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brain size reduction in dogs was already established at least by the Late Neolithic of Western Europe, 5000 years ago</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Cucchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucile-Morgane Hays</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessio Veneziano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margot Michaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Colline Brassard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Royal Society Open Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 13 (4), pp.252453. </w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1098/rsos.252453⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05620767v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">3D models related to the publication: Dental morphology evolution in early peratheriines, including a new morphologically cryptic species and findings on the largest early Eocene European metatherian</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Killian Gernelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Godinot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Marandat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Téodori</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Ladevèze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MorphoMuseum</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, pp.e255. </w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.18563/journal.m3.255⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04867658v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling marsupial mastication: The biomechanical bite model of the Linnaeus's mouse opossum &amp;lt;i&amp;gt;Marmosa murina&amp;lt;/i&amp;gt; (Marsupialia, Didelphidae)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Decuypere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Herrel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Grimal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Germain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne‐claire Fabre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Anatomy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 144 (1), pp.15. </w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/joa.70003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05294371v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morphometric study of the bony labyrinth of the inner ear in the European moles &amp;lt;i&amp;gt;Talpa europaea&amp;lt;/i&amp;gt;, &amp;lt;i&amp;gt;Talpa occidentalis&amp;lt;/i&amp;gt;, and &amp;lt;i&amp;gt;Talpa aquitania&amp;lt;/i&amp;gt;</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Melekian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergio Daniel Tarquini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Violaine Nicolas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Poulet‐crovisier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Ladevèze</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Anatomy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press, </w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/joa.70017⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05294381v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cranium of Sipalocyon externus (Metatheria, Sparassodonta) with remarks on the paleoneurology of hathliacynids and insights into the Early Miocene sparassodonts of Patagonia, Argentina</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlène Gaillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analía M Forasiepi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergio D Tarquini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ross D E Macphee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Ladevèze</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Swiss Journal of Palaeontology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 143 (1), pp.20. </w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s13358-024-00312-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04781071v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dental morphology evolution in early peratheriines, including a new morphologically cryptic species and findings on the largest early Eocene European metatherian</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Killian Gernelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Godinot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Marandat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Téodori</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Ladevèze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Historical Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 37 (8), pp.1818-1842. </w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/08912963.2024.2403602⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04776771v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">3D models related to the publication: Taxonomy and evolutionary history of peradectids (Metatheria): new data from the early Eocene of France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Killian Gernelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Billet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Gheerbrant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Godinot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Marandat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MorphoMuseum</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 10 (3), pp.e239. </w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.18563/journal.m3.239⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (data paper)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04670110v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Taxonomy and evolutionary history of peradectids (Metatheria): New data from the early Eocene of France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Killian Gernelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Billet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Gheerbrant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Godinot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Marandat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Mammalian Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 31 (3), pp.31. </w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10914-024-09724-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04663420v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New postcranial elements of mesonychid mammals from the Ypresian of France: New hypotheses for the radiation and evolution of the mesonychids in Europe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Floréal Solé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Fournier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Ladevèze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kévin Le Verger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Godinot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Mammalian Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 30 (2), pp.371-401. </w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10914-023-09651-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04297757v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The multicausal twilight of South American native mammalian predators (Metatheria, Sparassodonta)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergio Daniel Tarquini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Ladevèze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francisco Juan Prevosti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 12 (1), pp.1224. </w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-022-05266-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03544288v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Global elongation and high shape flexibility as an evolutionary hypothesis of accommodating mammalian brains into skulls</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vera Weisbecker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Timothy Rowe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephen Wroe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Macrini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kathleen Garland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Evolution - International Journal of Organic Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, </w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/evo.14163⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03099732v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The upper Eocene-Oligocene carnivorous mammals from the Quercy Phosphorites (France) housed in Belgian collections</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Floréal Solé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Fischer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Denayer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert P Speijer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Fournier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geologica Belgica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 24 (1-2), pp.1 - 16. </w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.20341/gb.2020.006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03099697v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">What are “opossum-like” fossils? The phylogeny of herpetotheriid and peradectid metatherians, based on new features from the petrosal anatomy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Ladevèze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlène Selva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian de Muizon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Systematic Palaeontology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 18 (17), pp.1463 - 1479. </w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/14772019.2020.1772387⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03424217v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Description of a new species of Cynodictis Bravard & Pomel, 1850 (Carnivora, Mammalia) from the Quercy Phosphorites with comments on the use of skull morphology for phylogenetics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kévin Le Verger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Floréal Solé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Ladevèze</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geodiversitas</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 42 (16), pp.239-255. </w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5252/geodiversitas2020v42a16⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03099646v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the morphology of the astragalus and calcaneus of the amphicyonids (Carnivora, Mammalia) from the Paleogene of Europe: implications for the ecology of the European bear-dogs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Fournier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Ladevèze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kévin Le Verger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Fischer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Speijer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geodiversitas</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 42 (18), pp.305-325. </w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5252/geodiversitas2020v42a18⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03099636v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cranial anatomy of Andinodelphys cochabambensis, a stem metatherian from the early Palaeocene of Bolivia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian de Muizon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Ladevèze</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geodiversitas</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 42 (30), pp.597-739. </w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5252/geodiversitas2020v42a30⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03424114v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tristichopterids (Sarcopterygii, Tetrapodomorpha) from the Upper Devonian tetrapod-bearing locality of Strud (Belgium, upper Famennian), with phylogenetic and paleobiogeographic considerations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Olive</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edward Daeschler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jason Downs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Ladevèze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Vertebrate Paleontology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 40 (1), pp.e1768105. </w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/02724634.2020.1768105⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03099746v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New remains of kollpaniine “condylarths” (Panameriungulata) from the early Palaeocene of Bolivia shed light on hypocone origins and molar proportions among ungulate-like placentals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian de Muizon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Billet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Ladevèze</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geodiversitas</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 41 (1), pp.841-874. </w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5252/geodiversitas2019v41a25⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02611787v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The scope of traditional and geometric morphometrics for inferences of diet in carnivorous fossil mammals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergio Daniel Tarquini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Amelia Chemisquy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Ladevèze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francisco J. Prevosti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AMEGHINIANA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 56 (4), pp.307-318. </w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5710/AMGH.24.07.2019.3255⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03099652v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Allqokirus australis (Sparassodonta, Metatheria) from the early Palaeocene of Tiupampa (Bolivia) and the rise of the metatherian carnivorous radiation in South America</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian De Muizon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Ladevèze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlène Selva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robin Vignaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Goussard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geodiversitas</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 40 (3), pp.363-459. </w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5252/geodiversitas2018v40a16⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02611952v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evolution of the hypercarnivorous dentition in mammals (Metatheria , Eutheria) and its bearing on the development of tribosphenic molars</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Floréal Sole</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Ladevèze</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Evolution &amp; Development</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 19 (2), pp.56-68. </w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/ede.12219⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">mnhn-02400458v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Computed microtomography investigation of the skull of Cuvier's famous ‘opossum’ (Marsupialiformes, Herpetotheriidae) from the Eocene of Montmartre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlène Selva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Ladevèze</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Zoological Journal of the Linnean Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, </w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/zoj.12495⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">mnhn-02400462v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intraspecific morphological variation of the middle ear in the European badger, Meles meles (Carnivora: Mustelidae)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Rozen-Rechels</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Peigne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Germain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Ladevèze</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biological Journal of the Linnean Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 119 (1), pp.106-116. </w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/bij.12800⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">mnhn-02400467v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Petrosal and inner ear anatomy and allometry amongst specimens referred to Litopterna (Placentalia)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Billet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian de Muizon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rico Schellhorn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irina Ruf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Ladevèze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Zoological Journal of the Linnean Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 173 (4), pp.956-987. </w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/zoj.12219⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">mnhn-02400497v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alcidedorbignya inopinata, a basal pantodont (Placentalia, Mammalia) from the early Palaeocene of Bolivia: anatomy, phylogeny and palaeobiology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian De Muizon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Billet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Argot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Ladevèze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Goussard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geodiversitas</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 37, pp.397 - 634. </w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5252/g2015n4a1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01455642v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leafing through Kangaroos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Ladevèze</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Mammalian Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 22 (3), pp.453-454. </w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10914-014-9282-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">mnhn-02400452v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An exceptionally well-preserved skeleton of Palaeothentes from the Early Miocene of Patagonia, Argentina: new insights into the anatomy of extinct paucituberculatan marsupials</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analia Forasiepi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcelo R Sánchez-Villagra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Schmelzle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Ladevèze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard G Kay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Swiss Journal of Palaeontology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 133 (1), pp.1-21. </w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s13358-014-0063-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">mnhn-02400506v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Endocranial morphology of Palaeocene Plesiadapis tricuspidens and evolution of the early primate brain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maeva J. Orliac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Ladevèze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philip D. Gingerich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Lebrun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Smith</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the Royal Society B: Biological Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 281 (1781), pp.20132792 - 20132792. </w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1098/rspb.2013.2792⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01874572v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Earliest evidence of mammalian social behaviour in the basal Tertiary of Bolivia.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Ladevèze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. de Muizon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Beck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Germain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Cespedes Paz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 474, pp.83-86. </w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/nature09987⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00628588v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new terrestrial vertebrate site just after the Paleocene-Eocene boundary in the Mortemer Formation of Upper Normandy, France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Smith</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Dupuis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Lise Folie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Quesnel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Storme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comptes Rendus. Palevol</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 10 (1), pp.11-20. </w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.crpv.2010.11.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00679416v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">3D computational imaging of the petrosal of a new multituberculate mammal from the Late Cretaceous of China and its paleobiologic inferences.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Ladevèze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. de Muizon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Colbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Smith</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comptes Rendus. Palevol</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 9 (6-7), pp.319-330. </w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.crpv.2010.07.008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00628585v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New metatherian petrosal bones from the Late Palaeocene of Itaboraí (Brazil) and phylogenetic relationships of metaherians based on auditory region and basicranium.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Ladeveze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. de Muizon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Zoological Journal of the Linnean Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 159 (2), pp.764-784</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00551551v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">First skull of Orthaspidotherium edwardsi (Mammalia, &amp;quot;Condylarthra&amp;quot;) the late Paleocene of Berru (France) and phylogenetic affinities of the enigmatic European family Pleuraspidotheridae.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Ladevèze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Missiaen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Smith</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Vertebrate Paleontology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 30, pp.1559-1578</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00721411v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evidence of early evolution of Australidelphia (Metatheria Mammalia) in South America: phylogenetic relationships of the metatherians from the Late Palaeocene of Itaboraí (Brazil) based on teeth and petrosal bones.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Ladevèze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. de Muizon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Zoological Journal of the Linnean Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 159 (3), pp.746-784. </w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1096-3642.2009.00577.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00721412v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cranial anatomy of the earliest marsupials and the origin of opossums.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Horovitz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Bloch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Ladevèze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Kurz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 4, pp.E8278</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00721316v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The anatomy of Herpetotherium cf. fugax COPE, 1873, a metatherian from the Oligocene of North America.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Horovitz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Ladevèze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Argot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T.E. Macrini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Palaeontographica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 284, pp.109-141</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00410623v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The auditory region of early Palaeocene pucadelphydae (mammalia, metatheria) from tiupampa, Bolivia, with phylogenetic implications.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Ladevèze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. De Muizon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Palaeontology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 50 (5), pp.1123-1153</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00221432v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exceptionally preserved North American Paleogene metatherians: adaptations and discovery of a major gap in the opossum fossil record.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Sánchez-Villagra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Ladevèze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Horovitz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Argot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.J. Hooker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biology Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 3 (3), pp.318-322</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00221451v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Metatherian petrosals from the Late Paleocene of Itaboraí (Brazil), and their phylogenetic implications.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Ladevèze</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Vertebrate Paleontology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 24(1), pp.202-213</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00023091v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (12)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unlocking phylogenetic signal: a remarkable network of diploic veins in pangolin and carnivoran crania</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Billet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Hautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Timothy Gaudin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Flynn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irina Ruf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Society of Vertebrate Paleontology, 85th annual meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2025, Birmingham, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05372785v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiny pouched colonizers growing larger: an evolutionary history of Eurasian herpetotheriid metatherians in the Eocene</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Killian Gernelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Ladevèze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodolphe Tabuce</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The World at the Time of Messel. Back to the Future? International Senckenberg Conference. 8th - 13th December 2025 Frankfurt am Main. Conference volume</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sonja Wedmann; Krister Smith, Dec 2025, Frankfurt am Main: Senckenberg Gesellschaft für Naturforschung, Germany. pp.40</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05580843v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An exceptional network of diploic veins in pangolins: implications for brain drainage and placental mammal phylogeny</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Billet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Hautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Timothy Gaudin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Flynn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irina Ruf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Congress of Vertebrate Morphology 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2025, Online, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05372817v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Palaeoecological data of South American metatherians inferred by the study of jaw biomechanics in marsupials</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Decuypere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Herrel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Grimal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Germain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne‐claire Fabre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">21st Congress of the European Association of Vertebrate Palaeontologists</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EAVP European Association of Vertebrate Palaeontologists, Aug 2024, Longyearbyen, Svalbard, Svalbard and Jan Mayen</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04766384v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">European pouches weigh: new insights on the evolutionary history of early Cenozoic Laurasian ‘opossum-like’ marsupials</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Killian Gernelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Ladevèze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodolphe Tabuce</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 69th Annual Symposium of Vertebrate Palaeontology and Comparative Anatomy (SVPCA 2023)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2023, Lincoln, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04873934v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un nouveau marsupial de l’Eocène inférieur de Palette (Provence) précise l’origine des Peradectidae (Metatheria) européens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Killian Gernelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Ladevèze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodolphe Tabuce</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès Association Paléontologique Française (APF) 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Villers-sur-Mer (Calvados), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04122752v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biomécanique de la morsure chez les marsupiaux : performance, variation et contraintes fonctionnelles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Decuypere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Ladevèze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Grimal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Herrel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès des Jeunes Chercheur.e.s du MNHN</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Bureau des Doctorants et Etudiants du Muséum BDEM, MNHN, May 2021, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03431184v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Study of the endocast anatomy of two hyaenodonts: the large Pterodon dayuroides and the tiny Thereutherium thylacodes (Hyainailouroidea)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Dubied</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Floréal Solé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Ladevèze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Mennecart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">27e édition de la Réunion des Sciences de la Terre</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SGF, CNRS, Laboratoire de Géologie de Lyon ou l’étude de la Terre, des planètes et de l’environnement, Nov 2021, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03588217v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Análisis cuantitativo de la dieta de carnívoros actuales (Orden Carnivora) cómo base para realizar inferencias paleoecológicas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergio Daniel Tarquini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Ladevèze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francisco J. Prevosti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Jornadas Argentinas de Mastozoologia virtuales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2021, Virtual, Argentina</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03894788v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">3D digital endocast of the Early Miocene (Colhuehuapian) Sipalocyon externa (Metatheria, Sparassodonta)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlène Gaillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergio Daniel Tarquini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Santiago Hernández del Pino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Ladevèze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analia Forasiepi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Reunión de Comunicaciones de la Asociación Paleontológica Argentina</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2019, La Plata, Argentina. pp.R81</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03100804v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of diversification histories in extinct carnivorous marsupials (Sparassodonta, Metatheria) using a Bayesian framework</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergio Daniel Tarquini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Ladevèze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francisco J. Prevosti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">25th Latin-American Colloquium of Geoscience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Hamburg, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03100752v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evolution of carnivoran carnassial (Mammalia, Carnivora) using 3D geometric morphometrics in a phylogenetic framework</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergio Daniel Tarquini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Ladevèze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Amelia Chemisquy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francisco J. Prevosti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">II Joint Congress on Evolutionary Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2018, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03894804v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A comprehensive evolutionary history of Peradectidae (Metatheria) revealed by a new phylogenetic framework based on dental morphology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Killian Gernelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Ladevèze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodolphe Tabuce</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The World at the Time of Messel. Back to the Future? International Senckenberg Conference. 8th - 13th December 2025 Frankfurt am Main. Conference volume</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2025, Frankfurt am Main: Senckenberg Gesellschaft für Naturforschung, Germany. pp.41</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05597365v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Élaboration d’un modèle biomécanique de morsure chez une espèce éteinte : l’exemple des souris marsupiales Marmosa murina et Pucadelphys andinus(Mammalia, Metatheria)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Decuypere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Herrel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Grimal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Ladevèze</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès de l'Association de Paléontologie Française 2022 « Bicentenaire du mot Paléontologie »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03980971v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment établir un modèle biomécanique de morsure chez une espèce éteinte? Exemple des souris marsupiales Marmosa murina et Pucadelphys andinus (Mammalia, Metatheria)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Decuypere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Ladevèze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Germain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Grimal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Herrel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès des Jeunes Chercheur.e.s du muséum CJCM, 2e édition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03979508v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De la forme à la fonction : que nous révèlent les os du crâne ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helder Gomes Rodrigues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Ladevèze</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Paléontologie d'aujourd'hui</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EDP Sciences, pp.186-187, 2022, </w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/978-2-7598-2718-3.c088⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03832354v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les microscopes numériques, de nouveaux outils d’observation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dario de Franceschi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Germain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Ladevèze</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Paléontologie d'aujourd'hui</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EDP Sciences, pp.100-101, 2022, </w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/978-2-7598-2718-3.c047⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03832351v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faire du neuf avec du vieux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Ladevèze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlène Selva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kévin Le Verger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian De Muizon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Paléontologie d'aujourd'hui</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EDP Sciences, pp.240-241, 2022, </w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/978-2-7598-2718-3.c115⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03832353v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiupampa, l’essor après la crise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian De Muizon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Billet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Ladevèze</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Paléontologie d'aujourd'hui</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EDP Sciences, pp.66-67, 2022, </w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/978-2-7598-2718-3.c031⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03832359v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Methodological Focus A. The new scalpel: basic aspects of CT-scan imaging</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Germain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Ladevèze</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vertebrate Skeletal Histology and Paleohistology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1, CRC Press, 2021, </w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1201/9781351189590⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03430927v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId205"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -185,51 +185,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05576492v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Billet" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Hautier" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timothy J Gaudin" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John J Flynn" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irina Ruf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/zoolinnean/zlag020" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04867658v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Killian Gernelle" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Godinot" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Marandat" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique T&#233;odori" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Ladev&#232;ze" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18563/journal.m3.255" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05294371v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Decuypere" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Herrel" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Grimal" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Germain" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne&#8208;claire Fabre" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/joa.70003" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05294381v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Melekian" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergio Daniel Tarquini" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Violaine Nicolas" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Poulet&#8208;crovisier" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/joa.70017" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04663420v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Gheerbrant" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10914-024-09724-5" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04781071v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charl&#232;ne Gaillard" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anal&#237;a M Forasiepi" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergio D Tarquini" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ross D E Macphee" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13358-024-00312-x" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04670110v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18563/journal.m3.239" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04776771v2" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/08912963.2024.2403602" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04297757v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flor&#233;al Sol&#233;" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Fournier" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Le Verger" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10914-023-09651-x" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03544288v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco Juan Prevosti" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-022-05266-z" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03099732v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vera Weisbecker" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timothy Rowe" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephen Wroe" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Macrini" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kathleen Garland" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/evo.14163" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03099697v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Fischer" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Denayer" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert P Speijer" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20341/gb.2020.006" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03099646v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Ladev&#232;ze" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5252/geodiversitas2020v42a16" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03099636v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Speijer" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5252/geodiversitas2020v42a18" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03424217v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charl&#232;ne Selva" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian de Muizon" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14772019.2020.1772387" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03424114v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5252/geodiversitas2020v42a30" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03099746v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Olive" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Leroy" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edward Daeschler" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jason Downs" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02724634.2020.1768105" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02611787v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5252/geodiversitas2019v41a25" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03099652v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Amelia Chemisquy" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco J. Prevosti" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5710/AMGH.24.07.2019.3255" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02611952v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian De Muizon" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Vignaud" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Goussard" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5252/geodiversitas2018v40a16" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-02400458v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flor&#233;al Sole" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ede.12219" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-02400467v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Rozen-Rechels" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Peigne" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/bij.12800" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-02400462v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/zoj.12495" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01455642v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Argot" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5252/g2015n4a1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-02400497v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rico Schellhorn" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/zoj.12219" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-02400452v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10914-014-9282-5" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01874572v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maeva J. Orliac" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philip D. Gingerich" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Lebrun" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Smith" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rspb.2013.2792" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-02400506v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Analia Forasiepi" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcelo R S&#225;nchez-Villagra" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Schmelzle" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard G Kay" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13358-014-0063-9" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00679416v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Dupuis" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Lise Folie" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Quesnel" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Storme" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crpv.2010.11.004" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00628588v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. de Muizon" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Beck" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Germain" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Cespedes Paz" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nature09987" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/GT4-70C0BXM0-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00721412v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1096-3642.2009.00577.x" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00628585v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Colbert" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Smith" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crpv.2010.07.008" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-V8WJ3RZM-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00551551v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Ladeveze" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00721411v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Missiaen" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00721316v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Horovitz" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Martin" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Bloch" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Kurz" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00410623v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Argot" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.E. Macrini" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00221432v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. De Muizon" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00221451v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. S&#225;nchez-Villagra" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.J. Hooker" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00023091v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05372817v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timothy Gaudin" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Flynn" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05372785v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04766384v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04873934v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodolphe Tabuce" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04122752v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03431184v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03894788v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03588217v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Dubied" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Mennecart" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03100804v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Santiago Hern&#225;ndez del Pino" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03100752v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03894804v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03979508v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03980971v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03832353v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/978-2-7598-2718-3.c115" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03832354v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helder Gomes Rodrigues" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/978-2-7598-2718-3.c088" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03832351v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dario de Franceschi" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/978-2-7598-2718-3.c047" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03832359v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/978-2-7598-2718-3.c031" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03430927v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1201/9781351189590" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05590644v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Killian Gernelle" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Ladev&#232;ze" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodolphe Tabuce" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14772019.2026.2665303" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05576492v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Billet" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Hautier" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timothy J Gaudin" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John J Flynn" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irina Ruf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/zoolinnean/zlag020" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05620767v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Cucchi" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile-Morgane Hays" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessio Veneziano" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margot Michaud" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colline Brassard" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rsos.252453" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04867658v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Godinot" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Marandat" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique T&#233;odori" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18563/journal.m3.255" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05294371v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Decuypere" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Herrel" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Grimal" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Germain" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne&#8208;claire Fabre" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/joa.70003" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05294381v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Melekian" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergio Daniel Tarquini" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Violaine Nicolas" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Poulet&#8208;crovisier" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/joa.70017" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04781071v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charl&#232;ne Gaillard" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anal&#237;a M Forasiepi" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergio D Tarquini" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ross D E Macphee" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13358-024-00312-x" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04776771v2" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/08912963.2024.2403602" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04670110v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Gheerbrant" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18563/journal.m3.239" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04663420v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10914-024-09724-5" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04297757v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flor&#233;al Sol&#233;" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Fournier" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Le Verger" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10914-023-09651-x" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03544288v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco Juan Prevosti" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-022-05266-z" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03099732v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vera Weisbecker" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timothy Rowe" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephen Wroe" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Macrini" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kathleen Garland" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/evo.14163" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03099697v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Fischer" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Denayer" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert P Speijer" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20341/gb.2020.006" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03424217v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charl&#232;ne Selva" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian de Muizon" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14772019.2020.1772387" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03099646v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Ladev&#232;ze" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5252/geodiversitas2020v42a16" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03099636v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Speijer" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5252/geodiversitas2020v42a18" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03424114v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5252/geodiversitas2020v42a30" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03099746v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Olive" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Leroy" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edward Daeschler" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jason Downs" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02724634.2020.1768105" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02611787v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5252/geodiversitas2019v41a25" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03099652v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Amelia Chemisquy" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco J. Prevosti" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5710/AMGH.24.07.2019.3255" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02611952v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian De Muizon" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Vignaud" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Goussard" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5252/geodiversitas2018v40a16" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-02400458v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flor&#233;al Sole" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ede.12219" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-02400462v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/zoj.12495" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-02400467v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Rozen-Rechels" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Peigne" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/bij.12800" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-02400497v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rico Schellhorn" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/zoj.12219" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01455642v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Argot" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5252/g2015n4a1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-02400452v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10914-014-9282-5" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-02400506v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Analia Forasiepi" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcelo R S&#225;nchez-Villagra" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Schmelzle" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard G Kay" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13358-014-0063-9" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01874572v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maeva J. Orliac" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philip D. Gingerich" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Lebrun" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Smith" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rspb.2013.2792" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00628588v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. de Muizon" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Beck" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Germain" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Cespedes Paz" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nature09987" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/GT4-70C0BXM0-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00679416v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Dupuis" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Lise Folie" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Quesnel" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Storme" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crpv.2010.11.004" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00628585v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Colbert" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Smith" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crpv.2010.07.008" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-V8WJ3RZM-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00551551v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Ladeveze" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00721411v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Missiaen" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00721412v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1096-3642.2009.00577.x" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00721316v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Horovitz" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Martin" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Bloch" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Kurz" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00410623v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Argot" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.E. Macrini" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00221432v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. De Muizon" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00221451v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. S&#225;nchez-Villagra" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.J. Hooker" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00023091v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05372785v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timothy Gaudin" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Flynn" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05580843v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05372817v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04766384v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04873934v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04122752v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03431184v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03588217v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Dubied" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Mennecart" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03894788v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03100804v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Santiago Hern&#225;ndez del Pino" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03100752v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03894804v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05597365v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03980971v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03979508v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03832354v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helder Gomes Rodrigues" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/978-2-7598-2718-3.c088" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03832351v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dario de Franceschi" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/978-2-7598-2718-3.c047" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03832353v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/978-2-7598-2718-3.c115" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03832359v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/978-2-7598-2718-3.c031" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03430927v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1201/9781351189590" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>