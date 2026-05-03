--- v1 (2026-04-12)
+++ v2 (2026-05-03)
@@ -2,51 +2,51 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:106.0773480663px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Sandrine Lagarrigue </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">My teaching activities cover different areas of genetics: molecular genetics, genomics, population genetics, quantitative genetics.My research projects focus on scientific issues related to the regulation of gene expression and its involvement in complex trait variations (particularly those related to lipid metabolism) and in the adaptation of animals to environmental variations. In the last decade, I have strongly invested on the annotation of the chicken genome, in particular on the identification and characterization of long non-coding genes.These projects combine multiple disciplines (molecular and cell biology, genetics, statistics and informatics) and high-throughput genetic approaches.</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (105)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genetic architecture of backfat thickness in laying hens: implications for extended egg production</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bédère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Hérault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorry Bécot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Burlot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Diot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Genetics Selection Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 58 (1), pp.14. </w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s12711-026-01036-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05528948v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparative genomics and epigenomics of transcriptional regulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Huaijun Zhou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emily L. Clark</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dailu Guan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Lagarrigue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lingzhao Fang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annual Review of Animal Biosciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 13, pp.73-98. </w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1146/annurev-animal-111523-102217⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04802793v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Molecular responses of chicken embryos to maternal heat stress through DNA methylation and gene expression: a pilot study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Keyvan Karami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jules Sabban</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Cerutti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Devailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Foissac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Epigenetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 11 (1), pp.dvaf009. </w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/eep/dvaf009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05131572v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Empowering bioinformatics communities with Nextflow and nf-core</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Björn E Langer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andreia Amaral</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Odile Baudement</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franziska Bonath</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Charles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Genome Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 26 (1), pp.228. </w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s13059-025-03673-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05224445v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genetic regulation of gene expression across multiple tissues in chickens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dailu Guan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhonghao Bai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiaoning Zhu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conghao Zhong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yali Hou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Genetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 57, pp.1298-1308. </w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41588-025-02155-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05045421v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spectrométries IR et Raman pour l’agrophotonique : innovations en suivi environnemental et sélection génétique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Chahal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Le Corvec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Moréac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Vrazel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Enez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Photoniques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 135, pp.42-47. </w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/photon/202513542⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05453803v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enriched atlas of lncRNA and protein-coding genes for the GRCg7b chicken assembly and its functional annotation across 47 tissues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Degalez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Charles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Foissac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haijuan Zhou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dailu Guan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 14 (1), pp.6588. </w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-024-56705-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04575157v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Face au changement climatique, quelles stratégies d’atténuation et d’adaptation pour les productions avicoles ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Collin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Coustham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacob Kokou Tona</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Tesseraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Mignon-Grasteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">INRAE Productions Animales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 37 (1), pp.8069. </w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.20870/productions-animales.2024.37.1.8069⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04575196v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Variant calling and genotyping accuracy of ddRAD-seq: Comparison with 20X WGS in layers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Doublet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Degalez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Lagarrigue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Lagoutte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Gueret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 19 (7), pp.e0298565. </w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0298565⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04666242v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">GEGA (Gallus Enriched Gene Annotation): an online tool providing genomics and functional information across 47 tissues for a chicken gene-enriched atlas gathering Ensembl and Refseq genome annotations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Degalez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Bardou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Lagarrigue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NAR Genomics and Bioinformatics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 6 (3), pp.lqae101. </w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/nargab/lqae101⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04685713v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Relationship between feed efficiency and gut microbiota in laying chickens under contrasting feeding conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Lecoeur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Coville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bruneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deborah Jardet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 14 (1), pp.8210. </w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-024-58374-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04538081v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Epigenetics, genes and the environment: what importance for breeding practices and selection methods in poultry?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Coustham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Andrieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Cerutti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Collin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ingrid David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">INRAE Productions Animales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 36 (4), pp.7384. </w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.20870/productions-animales.2023.36.4.7384⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04356432v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fourth report on chicken genes and chromosomes 2022</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacqueline Smith</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">James Alfieri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nick Anthony</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Arensburger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giridhar Athrey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cytogenetic and Genome Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 162 (8-9), pp.405-528. </w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1159/000529376⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04217636v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Difference in Pap test uptake between women who have sex with women and other women in France: A comparative survey of 2032 women</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Poupon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Poirier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yuna Blum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Lagarrigue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Parléani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Preventive Medicine Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 30, pp.101990. </w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.pmedr.2022.101990⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03811844v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LncRNAs in domesticated animals: from dog to livestock species</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Lagarrigue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthias Lorthiois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Degalez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Gilot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Derrien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mammalian Genome</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 33 (2), pp.248-270. </w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00335-021-09928-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03467210v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integrative study of diet-induced mouse models of NAFLD identifies PPARα as a sexually dimorphic drug target</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarra Smati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Polizzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Fougerat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Ellero-Simatos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yuna Blum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gut</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 71 (4), pp.807-821. </w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1136/gutjnl-2020-323323⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03215969v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Watch out for a second SNP: focus on multi-nucleotide variants in coding regions and rescued stop-gained</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Degalez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Jehl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kévin Muret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Lecerf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Genetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 12, pp.659287. </w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fgene.2021.659287⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03280040v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RNA-Seq Data for Reliable SNP Detection and Genotype Calling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Jehl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Degalez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Lecerf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Lagoutte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Genetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 12, pp.655707. </w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fgene.2021.655707⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03276149v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An integrative atlas of chicken long non-coding genes and their annotations across 25 tissues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Jehl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kévin Muret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Boutin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Lagoutte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 10 (1), pp.1-17. </w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-020-77586-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03039897v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Long noncoding RNAs in lipid metabolism: literature review and conservation analysis across species</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kévin Muret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Colette Désert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Lagoutte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Boutin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Gondret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMC Genomics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 20, pp.882. </w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s12864-019-6093-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02387579v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-species annotation of transcriptome and chromatin structure in domesticated animals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Foissac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Djebali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kylie Munyard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Vialaneix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Rau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMC Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 17 (1), 25 p. </w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s12915-019-0726-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02437599v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chicken adaptive response to low energy diet: main role of the hypothalamic lipid metabolism revealed by a phenotypic and multi-tissue transcriptomic approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Jehl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Colette Désert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Klopp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathias Brenet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Rau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMC Genomics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 20 (1), </w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s12864-019-6384-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02463367v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-tissue transcriptomic study reveals the main role of liver in the chicken adaptive response to a switch in dietary energy source through the transcriptional regulation of lipogenesis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Colette Désert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Baéza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Meziane Aite</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Boutin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Le Cam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMC Genomics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 19 (1), pp.1-19. </w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s12864-018-4520-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01727161v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maternal high-protein and low-protein diets perturb hypothalamus and liver transcriptome and metabolic homeostasis in adult mouse offspring</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lisa J. Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qingying Meng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Montgomery Blencowe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Lagarrigue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sheila Xiao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Genetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 9, </w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fgene.2018.00642⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01977616v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muscle transcriptome analysis reveals molecular pathways and biomarkers involved in extreme ultimate pH and meat defect occurrence in chicken</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Beauclercq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Hennequet-Antier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Praud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Godet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Collin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 7 (1), </w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-017-06511-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01595496v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A transcriptome multi-tissue analysis identifies biological pathways and genes associated with variations in feed efficiency of growing pigs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Gondret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie Vincent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magalie Houée-Bigot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Siegel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Lagarrigue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMC Genomics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 18 (1), pp.244. </w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s12864-017-3639-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01494107v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Long noncoding RNA repertoire in chicken liver and adipose tissue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kévin Muret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Klopp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Wucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diane Esquerré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Legeai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Genetics Selection Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 49 (1), pp.6. </w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s12711-016-0275-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01431420v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The extent of mRNA editing is limited in chicken liver and adipose, but impacted by tissular context, genotype, age and feeding as exemplified with a conserved edited site in COG3</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-François Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Fresard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Boutin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Leroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Klopp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">G3</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 6 (2), pp.321-335. </w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1534/g3.115.022251⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01251260v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thermal manipulation of the chicken embryo triggers differential gene expression in response to a later heat challenge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Loyau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Hennequet-Antier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Coustham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Berri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Leduc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMC Genomics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 17 (1), 15 p. </w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s12864-016-2661-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02636990v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Molecular alterations induced by a high-fat high-fiber diet in porcine adipose tissues: variations according to the anatomical fat location</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Gondret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie Vincent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magalie Houée-Bigot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Siegel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Lagarrigue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMC Genomics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 17 (1), pp.120. </w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s12864-016-2438-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01286555v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transcriptomes of whole blood and PBMC in chickens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Colette Désert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Merlot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatiana Zerjal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Bed'Hom</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonja Härtle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comparative Biochemistry and Physiology - Part D: Genomics and Proteomics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 20, pp.1-9. </w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cbd.2016.06.008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01341819v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hepatic circadian clock oscillators and nuclear receptors integrate microbiome-derived signals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Montagner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agata Korecka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Polizzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Lippi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yuna Blum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 6 (1), pp.1-14. </w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/srep20127⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01482816v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liver PPARα is crucial for whole-body fatty acid homeostasis and is protective against NAFLD</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Montagner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Polizzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edwin Fouché</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Ducheix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Lippi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gut</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 65 (7), pp.1202-1214. </w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1136/gutjnl-2015-310798⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-02339685v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pertinent plasma indicators of the ability of chickens to synthesize and store lipids</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Baéza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maëva Jégou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Gondret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Lalande-Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Illa Tea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Animal Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 93 (1), pp.107-116. </w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2527/jas.2014-8482⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01207761v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The ability of genetically lean or fat slow-growing chickens to synthesize and store lipids is not altered by the dietary energy source</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Baéza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Gondret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Chartrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Duval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Berri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Animal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 9 (10), pp.1643-1652. </w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/S1751731115000683⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01211037v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combined QTL and selective sweep mappings with coding SNP annotation and cis-eQTL analysis revealed PARK2 and JAG2 as new candidate genes for adiposity regulation.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-François Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Boitard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Blum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brian Parks</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Montagner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">G3</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 5, pp.517-529. </w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1534/g3.115.016865⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01194040v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison of whole-genome (13X) and capture (87X) resequencing methods for SNP and genotype callings</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-François Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Marthey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anis Djari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Moroldo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diane Esquerre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Animal Genetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 46 (1), pp.82-86. </w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/age.12248⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01194013v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Expanding Duplication of Free Fatty Acid Receptor-2 (GPR43) Genes in the Chicken Genome</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Meslin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Colette Desert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Callebaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Djari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Klopp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Genome Biology and Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 7 (5), pp.1332-1348. </w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/gbe/evv072⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01157691v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genome-Wide Characterization of RNA Editing in Chicken Embryos Reveals Common Features among Vertebrates</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Fresard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Leroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-François Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Klopp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Fabre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 10 (5), pp.1-20. </w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0126776⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01207762v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Detection of a Cis eQTL Controlling BMCO1 Gene Expression Leads to the Identification of a QTG for Chicken Breast Meat Color</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Le Bihan-Duval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Javad Nadaf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Berri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederique Pitel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Graulet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 6 (7), non paginé. </w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0014825⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00729320v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using a large-scale knowledge database on reactions and regulations to propose key upstream regulators of various sets of molecules participating in cell metabolism</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Blavy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Gondret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Lagarrigue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jaap J. van Milgen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Siegel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMC Systems Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 8 (1), pp.32. </w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/1752-0509-8-32⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00980499v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transcriptome-wide investigation of genomic imprinting in chicken</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Fresard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Leroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Servin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Gourichon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Dehais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nucleic Acids Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 42 (6), pp.3768-3782. </w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/nar/gkt1390⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01019569v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The loss of adipokine genes in the chicken genome and implications for insulin metabolism</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natasa Dakovic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Terezol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederique Pitel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Maillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Elis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular Biology and Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 31 (10), pp.2637-2646. </w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/molbev/msu208⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01129850v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Re-sequencing data for refining candidate genes and polymorphisms in QTL regions affecting adiposity in chicken</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-François Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Boutin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Colette Désert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anis Djari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diane Esquerre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 9 (10), pp.e111299. </w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0111299⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01207758v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dietary energy sources affect the partition of body lipids and the hierarchy of energy metabolic pathways in growing pigs differing in feed efficiency</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Gondret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Louveau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Mourot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Jacques M.J. Duclos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Lagarrigue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Animal Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 92 (11), pp.4865-4877. </w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2527/jas.2014-7995⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01207757v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genome-wide interval mapping using SNPs identifies new QTL for growth, body composition and several physiological variables in an F-2 intercross between fat and lean chicken lines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Demeure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Jacques M.J. Duclos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicola Bacciu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Le Mignon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Filangi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Genetics Selection Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 45, online (september), Non paginé. </w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/1297-9686-45-36⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01207752v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Limited RNA editing in exons of mouse liver and adipose</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Lagarrigue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farhad Hormozdiari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lisa Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Lecerf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yehudit Hasin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Genetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 193 (4), pp.1107-1115. </w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1534/genetics.112.149054⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01207749v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farm feed findings</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Gondret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Lagarrigue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International innovation - environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 08/2013, pp.73-75</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01210874v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of Allele-Specific Expression in Mouse Liver by RNA-Seq: A Comparison With Cis-eQTL Identified Using Genetic Linkage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Lagarrigue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lisa Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farhad Hormozdiari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-François Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Calvin Pan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Genetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 195 (3), pp.1157-1166. </w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1534/genetics.113.153882⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01207753v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pleiotropic effects of polymorphism of the gene diacylglycerol-O-transferase 1 (DGAT1) in the mammary gland tissue of dairy cows</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Núria Mach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yuna Blum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Bannink</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Causeur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Houee-Bigot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Dairy Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 95 (9), pp.4989-5000. </w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3168/jds.2012-5348⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00841015v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E2F transcription factor-1 regulates oxidative metabolism</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Blanchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. S. Annicotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Lagarrigue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Aguilar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Clape</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Cell Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 13 (9), pp.1146--52. </w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/ncb2309⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02193308v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nouvelles approches de phénotypage pour la sélection animale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Lagarrigue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michèle Tixier-Boichard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">INRA Productions Animales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 24 (4), pp.377-386</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01189574v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Regulation of LPCAT3 by LXR.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Demeure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Lecerf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Duby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Colette Désert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Ducheix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gene</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 470 (1-2), pp.7-11. </w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.gene.2010.09.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00729271v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">AnnotQTL: a new tool to gather functional and comparative information on a genomic region</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Lecerc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Bretaudeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sallou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Colette Désert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yuna Blum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nucleic Acids Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 39 (Suppl 2), open access. </w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/nar/gkr361⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00597398v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Complex trait subtypes identification using transcriptome profiling reveals an interaction between two QTL affecting adiposity in chicken</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yuna Blum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Le Mignon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Causeur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Filangi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Colette Désert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMC Genomics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 12 (november), pp.8. </w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/1471-2164-12-567⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00730144v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New approaches of phenotyping for animal breeding</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Lagarrigue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Tixier-Boichard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Productions Animales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 24 (4), pp.10</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00730158v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">[Emerging key role of cell cycle regulators in cell metabolism]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Lagarrigue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Blanchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. S. Annicotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Fajas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Médecine/Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 27 (5), pp.508--13. </w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/medsci/2011275016⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02193321v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genetically regulated metabolic networks: Gale-Nikaido modules and differential inequalities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ovidiu Radulescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Siegel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Pecou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Chatelain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Lagarrigue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transactions on Computational Systems Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Transactions on Computational Systems Biology XIII, 6575 (Lecture Notes in Computer Science 6575), pp.110-130. </w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-19748-2_6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00538136v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A factor model to analyze heterogeneity in gene expression.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yuna Blum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Le Mignon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Lagarrigue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Causeur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMC Bioinformatics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 11 (368), pp.368. </w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/1471-2105-11-368⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00729426v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apports de la génomique fonctionnelle à la cartographie fine de QTL</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Le Mignon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yuna Blum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Demeure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Diot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Le Bihan-Duval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">INRA Productions Animales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 23 (4), pp.343-358</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00729443v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CXC ligand 5 is an adipose-tissue derived factor that links obesity to insulin resistance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Chavey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwendal Lazennec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Lagarrigue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Clape</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Iankova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cell Metabolism</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 9 (4), pp.339--49. </w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cmet.2009.03.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02194094v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pathway results from the chicken data set using GOTM, Pathway studio and ingenuity softwares</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Lagarrigue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Liaubet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christèle Robert-Granié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali San Cristobal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMC Proceedings</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 3 (Suppl 4), pp.1-6. </w:t></w:r><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/1753-6561-3-S4-S11⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00730039v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Methods for interpreting lists of affected genes obtained in a DNA microarray experiment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jakob Hedegaard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristina Arce</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silvio Bicciato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bart Buitenhuis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMC Proceedings</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 3, online (Suppl.4), Non paginé. </w:t></w:r><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/1753-6561-3-S4-S5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02665629v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A minimal model for hepatic fatty acid balance during fasting: Application to PPAR alpha-deficient mice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Blavy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Gondret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Guillou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Lagarrigue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.G.P. Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Theoretical Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 261 (2), pp.266. </w:t></w:r><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jtbi.2009.07.025⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00559147v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liver X receptor alpha regulates fatty acid synthase expression in chicken.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Demeure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Duby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Colette Désert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Assaf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Hazard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poultry Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 88 (12), pp.2628-35. </w:t></w:r><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3382/ps.2009-00258⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00730008v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Detection of Turkey, Duck, and guinea fowl egg in hen egg products by species-specific PCR</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francoise Nau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Colette Désert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Françoise Cochet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryvonne Pasco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Jan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Food Analytical Methods</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 2 (3), pp.231-238. </w:t></w:r><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s12161-009-9077-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01454132v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using transcriptome profiling to characterize QTL regions on chicken chromosome 5</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Le Mignon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Colette Désert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederique Pitel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Leroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Demeure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMC Genomics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 10, non paginé. </w:t></w:r><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/1471-2164-10-575⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00730106v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Methods for interpreting lists of affected genes obtained in a DNA microarray experiment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Arce</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Bicciato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Buitenhuis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Collado-Romero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMC Proceedings</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 3, pp.1-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00730017v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A comprehensive analysis of QTL for abdominal fat and breast muscle weights on chicken chromosome 5 using a multivariate approach.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Le Mignon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederique Pitel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Gilbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Le Bihan-Duval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Vignoles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Animal Genetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 40 (2), pp.157-64. </w:t></w:r><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1365-2052.2008.01817.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00729933v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transcriptome profiling of the feeding-to-fasting transition in chicken liver.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Colette Désert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Jacques M.J. Duclos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Blavy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Lecerf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Moreews</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMC Genomics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 9 (611), pp.611. </w:t></w:r><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/1471-2164-9-611⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00729919v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Swelling kinetics of waxy maize and maize starches at high temperatures and heating rates</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Lagarrigue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Alvarez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Cuvelier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Flick</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Carbohydrate Polymers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 73 (1), pp.148-155. </w:t></w:r><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.carbpol.2007.11.018⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02594873v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rheological characterisation of starch based food products under unsteady temperature conditions and high heating rate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Lagarrigue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Alvarez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Flick</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Food Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 81, pp.273-281</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02589548v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mapping quantitative trait loci affecting fatness and breast muscle weight in meat-type chicken lines divergently selected on abdominal fatness</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Lagarrigue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederique Pitel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wilfrid Carré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Behnam Abasht</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale P. Le Roy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Genetics Selection Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 38, pp.85-97</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02658083v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Topology and static response of interaction networks in molecular biology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ovidiu Radulescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Lagarrigue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Siegel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Veber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Le Borgne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the Royal Society Interface</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 3 (6), pp.185 - 196. </w:t></w:r><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1098/rsif.2005.0092⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00178842v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatness QTL on chicken chromosome 5 and interaction with sex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Behnam Abasht</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederique Pitel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Lagarrigue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Le Bihan-Duval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale P. Le Roy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Genetics Selection Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 38, pp.297-311</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02661352v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Topology and static response of interaction networks in molecular biology.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Radulescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Lagarrigue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Siegel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Veber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Le Borgne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the Royal Society Interface</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 3, pp.185-196</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02654772v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mapping quantitative trait loci affecting fatness and breast muscle weight in meat-type chicken lines divergently selected on abdominal fatness</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Lagarrigue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederique Pitel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wilfrid Carré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Behnam Abasht</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Le Roy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Genetics Selection Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 38 (1), pp.85-97</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00894553v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qualitative analysis of the relation between DNA microarray data and behavioral models of regulation networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Siegel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ovidiu Radulescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Le Borgne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Veber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Ouy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BioSystems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 84, pp.153-174</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00178809v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qualitative analysis of the relation between DNA microarray data and behavioral models of regulation networks.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Siegel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Radulescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Le Borgne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Veber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">- Ouy J</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BioSystems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 84, pp.153-174</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02656133v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Microarray analysis of differential gene expression in the liver of lean and fat chickens.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Bourneuf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Hérault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Chicault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wilfrid Carré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sirine Assaf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gene</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 372, pp.162-70. </w:t></w:r><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.gene.2005.12.028⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00085700v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A gene-based radiation hybrid map of chicken microchromosome 14 : comparison to human and alignment to the assembled chicken sequence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Morisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie S. Leroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Jiguet-Jiglaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sirine Assaf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederique Pitel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Genetics Selection Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 37, pp.229-251. </w:t></w:r><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/gse:2004046⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02670446v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Complex Qualitative Models in Biology: a new approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Veber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Le Borgne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Siegel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Lagarrigue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ovidiu Radulescu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Complexus</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 2, pp.140-151</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00178819v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genetic linkage and expression analysis of SREBP and lipogenic genes in fat and lean chickens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Assaf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Lagarrigue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Daval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Sansom</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Leclercq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comparative Biochemistry and Physiology - Part B: Biochemistry and Molecular Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 137, pp.433-441. </w:t></w:r><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cbpc.2004.02.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02670700v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A high-resolution radiation hybrid map of chicken chromosome 5 and comparison with human chromosomes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederique Pitel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Behnam Abasht</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Morisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Pma Crooijmans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence F. Vignoles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMC Genomics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 5, pp.142E-U6. </w:t></w:r><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/1471-2164-5-66⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02678290v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cloning and characterization of HEP21, a new member of the uPAR/Ly6 protein superfamily predominantly expressed in hen egg white</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Nau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Guerin-Dubiard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Colette Désert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Gautron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Bouton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poultry Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 82, pp.242-250</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02671060v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cloning of cDNA encoding the nuclear form of chicken sterol response element binding protein-2 (SREBP-2), chromosomal localization, and tissue expression of chicken SREBP-1 and -2 genes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Assaf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Hazard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederique Pitel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Morisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Alizadeh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poultry Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 82, pp.54-61</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02670802v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A chicken lipid metabolism macroarray.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Assaf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Hazard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Madeleine Douaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Lagarrigue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archiv für Geflügelkunde. Sonderheft</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, Special Issue, pp.96</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02669670v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The rheology of starch dispersions at high temperatures and high shear rates: a review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Lagarrigue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Alvarez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Food Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 50, pp.189-202. </w:t></w:r><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0260-8774(00)00239-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02580048v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of 112 unique expressed sequence tags from chicken liver using an arbitrarily primed reverse transcriptase-polymerase chain reaction and single strand conformation gel purification method</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wilfrid Carré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Diot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R.P.M.A. Crooijmans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Lagarrigue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mark Morrisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Animal Genetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 32, pp.289-297</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02674219v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gènes associés à la lipogénèse chez le poulet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Douaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Lagarrigue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Productions Animales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, HS 2000, pp.169-170</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02685400v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hepatic lipogenesis gene expression in two experimental egg-laying lines divergently selected on residual food consumption</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Lagarrigue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Daval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André A. Bordas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Douaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Genetics Selection Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 32 (2), pp.205-216</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02690903v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cloning and mapping of the ACLY gene to a chicken microchromosome</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Daval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederique Pitel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Le Nigen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Douaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Vignal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Animal Genetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 31, pp.404-419</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02686283v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Messenger RNA levels and transcription rates of hepatic lipogenesis genes in genetically lean and fat chickens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Daval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Lagarrigue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Douaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Genetics Selection Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 32 (4), pp.521-531</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02690958v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hepatic lipogenesis gene expression in two experimental egg-laying lines divergently selected on residual food consumption</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Lagarrigue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Daval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Bordas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Madeleine Douaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Genetics Selection Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 32 (2), pp.205-216. </w:t></w:r><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/gse:2000114⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00894307v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Messenger RNA levels and transcription rates of hepatic lipogenesis genes in genetically lean and fat chickens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Daval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Lagarrigue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Madeleine Douaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Genetics Selection Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 32 (5), pp.521-531. </w:t></w:r><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/gse:2000134⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00894352v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Role of hepatic lipogenesis in the susceptibility to fatty liver in the goose (Anser anser)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Mourot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Guy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Lagarrigue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Peiniau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique D. Hermier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comparative Biochemistry and Physiology Part B: Comparative Biochemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 126, pp.81-87</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02691295v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'engraissement chez le poulet : aspects métaboliques et génétiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Alleman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André A. Bordas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.P. Caffin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Daval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Diot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Productions Animales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 12 (4), pp.257-264</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02697188v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La stéatose hépatique des palmipèdes gavés : bases métaboliques et sensibilité génétique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique D. Hermier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.R. Salichon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Guy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rosaria Peresson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Mourot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Productions Animales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 12 (4), pp.265-271</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02697440v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mapping of the ME1 locus to chicken chromosome 3.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederique Pitel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Lagarrigue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Moro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Douaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joel Gellin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Animal Genetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, 29 (6), pp.475-476</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02685474v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse génétique d'un caractère quantitatif</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Sourdioux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Lagarrigue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Douaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Productions Animales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997, 10 (3), pp.251-258</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02693262v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Expression of c-fos and jun protooncogenes in ovine trophoblasts in relation to interferon-tau expression and early implantation process</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Xavier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Lagarrigue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel M. Guillomot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Gaillard-Sanchez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular Reproduction and Development</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997, 46, pp.127-137</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02690401v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apoprotein A1 mRNA levels differ in genetically lean and fat chickens.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Daval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Lagarrigue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.P. Caffin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Leclercq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Madeleine Douaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Animal Genetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1996, suppl. 2, pp.107</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02693248v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suppression of oncogene-induced transformation by quercetin and retinoic acid in rat liver epithelial cells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Lagarrigue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine C. Chaumontet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Heberden</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paule Latino-Martel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Gaillard-Sanchez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cellular and Molecular Biology Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1995, 41 (6), pp.551-560</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02701405v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The transformation of c-jun-overexpressing cells is correlated with IGFS-induced c-jun phosphorylation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Lagarrigue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Heberden</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paule Latino-Martel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Gaillard-Sanchez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biochemical and Biophysical Research Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1995, 217 (2), pp.501-508</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02700455v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Altered response to growth factors in rat epithelial liver cells overexpressing human c-Fos protein</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Lagarrigue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Seillan-Heberden</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paule Latino-Martel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Gaillard-Sanchez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FEBS Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1992, 314 (3), pp.399-403</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02711271v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (127)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploring the Landscape of Local and Distant Intra-vs. Inter-Chromosomal eQTLs Using TensorQTL and GCTA: A case study from 459 Liver Transcriptomes of Aged Laying Hens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Hubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Degalez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coralie Allain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Burlot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis Calvez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PAG33</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2026, San diego (Californie), United States. https://plan.core-apps.com/pag33/abstract/2907311f-56dd-4348-bf69-ca2da809ea0f</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05560651v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combining LD-Guided QTL Refinement, GEGA Annotation, and Tissue-Specific eQTL for Candidate Gene Prioritization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Hubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Degalez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coralie Allain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorry Bécot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Burlot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PAG33</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2026, San Deigo, CA,, United States. https://plan.core-apps.com/pag33/abstract/e92da122-9a77-4241-ade6-da7ec88ff7f5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05560489v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transgenerational response to the ingestion of an endocrine disruptor: phenotypic, genetic, and epigenetic analyses in quail</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId456" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stacy Rousse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Leroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Gourichon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Calandreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remi Seraphin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PAG 33</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2026, San Diego, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05478473v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling genetic and epigenetic selection signatures from pool sequencing.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia E Eynard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kossi-Julien Kowou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId462" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Donnadieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Flatres-Grall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Iampietro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental and Agronomical Genomics Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, france génomique; greenomics, Feb 2026, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05538015v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId465" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transgenerational response to an endocrine disruptor ingestion: phenotypic, genetic and epigenetic analyses in quail</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Rousse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Leroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Gourichon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Calandreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatiana Zerjal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">76. Annual Meeting of the European Federation of Animal Science (EAAP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2025, Innsbruck, Austria. pp.624</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId465" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05448183v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId467" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Empowering Bioinformatics Communities with nf-core: The success of an open-source bioinformatics ecosystem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Björn E Langer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andreia Amaral</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Odile Baudement</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franziska Bonath</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Charles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Intelligent Systems for Molecular Biology/European Conference on Computational Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2025, Liverpool, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId467" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05131891v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId468" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The impact of chronic heat stress on DNA methylation and gene expression in laying hens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId469" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Courbariaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId470" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odile Rogier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remi Seraphin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia E Eynard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Leroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">76. Annual Meeting of the European Federation of Animal Science (EAAP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EAAP, Aug 2025, Innsbrück, Austria. pp.623</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId468" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05266650v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId471" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adaptation au changement climatique chez les volailles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Collin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Coustham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacob Kokou Tona</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Tesseraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Mignon-Grasteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Réunion du groupe Filière Cunicole</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, INRAE, Nov 2024, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId471" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04930760v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId472" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étude des réponses moléculaires des embryons de poulet à l'exposition à la chaleur de leur mère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Keyvan Karami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Leroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jules Sabban</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId473" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Cerutti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Devailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15. Journées de la Recherche Avicole et Palmipèdes à Foie Gras (JRAPFG)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2024, Tours, France. pp.204, </w:t></w:r><w:hyperlink r:id="rId474" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.anscip.2024.06.034⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId472" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04700042v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId475" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transgenerational response to an endocrine disruptor ingestion : phenotypic, genetic and epigenetic analyses in quail.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId456" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stacy Rousse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Leroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Gourichon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Calandreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatiana Zerjal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EpiPHASE 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2024, Saint Pée sur Nivelle, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId475" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04770243v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId476" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A richer gut microbiota is related to better feed efficiency and diet adaptability in laying hens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Lecoeur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Coville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bruneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deborah Jardet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">74. Annual meeting of the european federation of animal science (EAAP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EAAP, Aug 2023, Lyon, France. pp.740</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId476" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04199104v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId477" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A lncRNA gene-enriched atlas for GRCg7b chicken genome and its functional annotation across 47 tissues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Degalez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Charles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Foissac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haijuan Zhou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dailu Guan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">39. Congress of the international society for animal genetics (ISAG)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2023, Cape Town, South Africa. pp.47</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId477" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04217589v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId478" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">GEroNIMO : Genome and Epigenome eNabled breedIng in MOnogastrics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId479" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Pitel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatiana Zerjal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Lagarrigue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">74. Annual meeting of the european federation of animal science (EAAP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EAAP; INRAE, Aug 2023, Lyon, France. pp.930</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId478" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04241497v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId480" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RNA-SEQ data for reliable SNP detection and genotype calling in livestock species: interest for coding variant characterization and cis-regulation analysis by allele-specific expression</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Jehl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Degalez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Lecerf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Lagoutte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">26. World's Poultry Congress (WPC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2022, Paris, France. pp.405</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId480" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04132375v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId481" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Selective sweep mapping in the R+ R-chicken lines divergently selected for RFI (residual feed intake)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Jehl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Boitard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId482" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Noël Hubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId483" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Laloë</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Lagarrigue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">26. World's Poultry Congress (WPC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2022, Paris, France. pp.407</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId481" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03797331v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId484" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combined strategies for adapting poultry production to climate change</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Collin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Coustham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacob Kokou Tona</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Tesseraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Mignon-Grasteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">26. World’s Poultry Congress (WPC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, WPSA, Aug 2022, Paris, France. pp.122-146</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId484" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04129464v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId485" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’épigénétique à l’interface entre l’environnement et l'ADN : quelle importance pour les pratiques d’élevage et les méthodes de sélection ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Coustham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Andrieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Collin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ingrid David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId486" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Demars</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14. Journées de la Recherche Avicole et Palmipèdes à Foie Gras</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ITAVI; INRAE; ANSES; WVPA; WPSA; CTCPA, Mar 2022, Tours, France. pp.628-629, </w:t></w:r><w:hyperlink r:id="rId487" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.anscip.2022.05.028⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId485" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03616157v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId488" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Epigenetics as a mediator of genome x environment interactions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederique Pitel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ingrid David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId486" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Demars</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Mignon-Grasteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Lagarrigue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">26. World's Poultry Congress (WPC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2022, Paris, France. pp.199-212</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId488" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03797557v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId489" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RNA-seq data for detecting reliable SNPs & genotypes in livestock species: interest for coding variant characterization and cis-regulation analysis by allele-specific expression !</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Jehl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Degalez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Lecerf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Lagoutte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">World Poultry Congress (WPC) 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2022, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId489" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04258396v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId490" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integrated metabolomic and transcriptomic analysis evaluating heat and feed stress in layer chickens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId483" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Laloë</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Jehl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Colette Désert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Boutin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Leroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">37. International Society for Animal Genetics (ISAG) Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2019, Lleida, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId490" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02737948v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId491" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chromatin accessibility conservation across four livestock species</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId492" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Djebali Quelen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Foissac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Vialaneix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kylie Munyard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Rau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conference of the International Society for Animal Genetics (ISAG 2019)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2019, Llieda, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId491" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02788732v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId493" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An atlas of chicken long non-coding RNAs gathering multiple sources : gene models and expression across more than twenty tissues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Jehl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kévin Muret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diane Esquerré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId494" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Acloque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PAG XXVII - Plant &amp; Animal Genome Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2019, San Diego, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId493" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02790912v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId495" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">FR-Agencode: An Update</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId496" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabetta Giuffra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Djebali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Rau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Lagarrigue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId494" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Acloque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Plant and Animal Genome XXVII Conference (PAG)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2019, San Diego, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId495" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03364351v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId497" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Functional annotation of livestock genomes: chromatin structure and regulation of gene expression</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Foissac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Djebali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kylie Munyard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Vialaneix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Rau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ASAS/ASDS Midwest Joint Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2019, Omaha, United States. </w:t></w:r><w:hyperlink r:id="rId498" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/jas/skz122.028⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId497" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02735898v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId499" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-level conservation of chromosome conformation across livestock species reveals evolutionary links between genome structure and function</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Foissac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId492" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Djebali Quelen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Vialaneix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId500" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthias Zytnicki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Rau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conference of the International Society for Animal Genetics (ISAG 2019)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2019, Lleida, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId499" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02788476v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId501" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le MOOC un nouvel outil pédagogique au service de l’élevage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Lagarrigue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Natural concept. La durabilité des filières animales au cœur des échanges</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2018, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId501" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02270128v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId502" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spontaneous intake of essential oils after a negative postnatal experience in chicks and long-term effects on blood transcriptome</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId503" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence A. Guilloteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Collin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId504" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Foury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId505" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Helbling</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId506" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexia Koch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XVth EUROPEAN POULTRY CONFERENCE;EPC2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, Dubrovnik, Croatia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId502" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02785657v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId507" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Layers response to a suboptimal diet through phenotype and transcriptome changes in four tissues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Jehl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId508" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Brenet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Rau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Colette Désert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Boutin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">69. Annual Meeting of the European Association of Animal Production</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2018, Dubrovnik, Croatia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId507" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02734608v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId509" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of long-term heat stress on production, egg quality and physiological traits in four experimental lines of layers differing in heat tolerance and feed efficiency</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId510" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adelie Tholance</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId511" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dzidzo Nyuiadzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId512" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Veerle M. Darras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId483" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Laloë</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId513" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Jaffrezic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XVth EUROPEAN POULTRY CONFERENCE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, Dubrovnik, Croatia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId509" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02735488v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId514" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of gut microbiota on production traits, interaction with genetics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Gilbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Lagarrigue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId515" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L.M.G. Verschuren</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId516" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Zemb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId517" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Velasco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">69. Annual Meeting of the European Association of Animal Production</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2018, Dubrovnik, Croatia. 705 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId514" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02738445v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId518" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transcriptomics data of liver and adipose tissue highlight lncRNAs as candidates for the lipid metabolism regulation in broilers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kévin Muret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Klopp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diane Esquerre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Boutin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Colette Désert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PAG XXVI - Plant and Animal Genome Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2018, San Diego, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId518" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01860010v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId519" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Profiling the landscape of transcription and chromatin conformation reveals regulatory mechanisms involved in immune and metabolic functions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Foissac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId492" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Djebali Quelen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId494" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Acloque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId520" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Hélène Pinard-van Der Laan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Lagarrigue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3. Journée de Séminaires du Département Phase sur l'Epigénétique EpiPhase</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2017, Jouy-en-Josas, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId519" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01603057v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId521" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liver and whole blood transcriptome response to chronic heat exposure in laying hens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Jehl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Rau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Colette Désert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Boutin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kévin Muret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">36. International Conference on Animal Genetics (ISAG)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, Dublin, Ireland. pp.15</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId521" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02463163v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId522" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification des fonctions biologiques, spécifiques d’un tissu ou partagées entre tissus, associées aux différences d’efficacité alimentaire chez le porc en croissance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Gondret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie Vincent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId523" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magalie Houee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Siegel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Lagarrigue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">49. Journées de la Recherche Porcine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2017, Paris, France. pp.13-18</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId522" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01602699v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId524" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spontaneous intake of essential oils during the early rearing phase of chicks and long-term effects on performance and transcriptome regulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId503" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence A. Guilloteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Collin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId504" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Foury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId505" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Helbling</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId506" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexia Koch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">65. GA Congress. Society for Medicinal Plant and Natural Product Research.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Basel, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId524" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01604161v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId525" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effets durables d’un stress post-natal au cours de la vie du poulet d’élevage : recherche de marqueurs par analyse transcriptomique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId504" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Foury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId505" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Helbling</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Collin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId526" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Crochet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Lagarrigue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">34. Colloque de la Société de Neuroendocrinologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2016, Corte, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId525" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01603535v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId527" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparaison des cibles d’une matrice de score et d’une expression régulière. Application à la recherche de sites de fixation du facteur de transcription LXR</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId528" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aymeric Antoine-Lorquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Lagarrigue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Lecerf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId529" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Nicolas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId530" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Belleannée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JOBIM 2015- 16e Journées Ouvertes en Biologie, Informatique et Mathématiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2015, Clermont-Ferrand, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId527" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01197050v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId531" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Long-lasting effects of thermal manipulation during embryogenesis in broiler chickens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Loyau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId532" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Metayer-Coustard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Berri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId533" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Grasteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Hennequet-Antier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">66. Annual Meeting of the European Federation of Animal Science (EAAP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2015, Warsaw, Poland. pp.538</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId531" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01211058v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId534" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Long-lasting effects of thermal manipulations during embryogenesis in broiler chickens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Loyau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId532" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Metayer-Coustard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Berri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId533" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Grasteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Hennequet-Antier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">66. Annual Meeting of the European Federation of Animal Science (EAAP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2015, Varsovie, Poland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId534" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01211070v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId535" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RNA‐Seq in chicken with two focuses on long non coding RNA modeling (preliminary results) and RNA editing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederique Pitel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Lagarrigue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kévin Muret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-François Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Fresard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chick meeting du GDR 3604 "Modèle aviaire"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Centre National de la Recherche Scientifique (CNRS). FRA., Jun 2015, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId535" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01211047v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId536" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RNA-seq: interests for research</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Lagarrigue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6. Annual meeting of the EFOR Network</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, réseau EFOR (Etude Fonctionnelle chez les Organismes Modèles). FRA., Mar 2015, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId536" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01455880v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId537" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les métabolites plasmatiques peuvent-ils être des marqueurs du dépôt de gras dans les tissus périphériques chez le poulet ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maëva Jégou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Louveau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Gondret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Lalande-Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Illa Tea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11. Journées de la Recherche Avicole et Palmipèdes à Foie Gras</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2015, Tours, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId537" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01210931v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId538" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact de la source énergétique alimentaire sur les métabolites digestifs microbiens chez le poulet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId539" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irène Gabriel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId540" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Lalande</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Illa Tea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Gondret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Lagarrigue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11ème Journées de la Recherche Avicole et Palmipèdes à Foie Gras</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2015, Tours, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId538" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01210972v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId541" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sparse factor model for gene co-expression networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Blum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId523" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magalie Houee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId542" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aldons J. Lusis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Lagarrigue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Causeur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BioNetVisA Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2014, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId541" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01210988v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId543" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transcriptome-wide investigation of genomic imprinting in chicken</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Fresard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Leroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Servin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Gourichon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Dehais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">22. International Plant and Animal Genome (PAG)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2014, San Diego, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId543" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01193927v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId544" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combining Genetics Mapping, Selective Sweeps, Genome Re-Requencing and Allele Specific Expression Reveals Several Serious Causative Genes for QTL Regions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-François Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Boitard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anis Djari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diane Esquerre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Colette Désert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Plant &amp; Animal Genome XXII (PAG)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2014, San Diego, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId544" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01193794v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId545" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Métabolites microbiens dans le tractus digestif du poulet. Exemple chez des poulets de status métabolique différent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId539" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irène Gabriel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId540" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Lalande</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Illa Tea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Gondret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Lagarrigue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées du réseau NEM (Nutrition et Ecosystème Microbien)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2014, Clermont-Ferrand, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId545" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03365428v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId546" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Performance, carcass traits and meat quality of genetically fat and lean broilers are unaffected by dietary energy source</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Baéza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Chartrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Collin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId532" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Metayer-Coustard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Berri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14. European Poultry Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Stavanger, Norway</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId546" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01210608v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId547" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Utilisation de SNP pour la cartographie de QTL de croissance, composition de la carcasse et qualité de la viande dans un croisement F2 de lignées de poulet grasse et maigre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Demeure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Jacques M.J. Duclos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicola Bacciu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Le Mignon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Filangi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10. Journées de la Recherche Avicole et Palmipèdes à Foie Gras</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2013, La Rochelle, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId547" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01210361v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId548" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Utilisation des NGS pour la caractérisation génétique de lignées de poulet de chair et poules de ponte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId549" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-François Roux Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Lecerf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anis Djari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId550" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diane D. Esquerre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId551" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain S. Marthey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10. Journées de la Recherche Avicole et Palmipèdes à Foie Gras</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2013, La Rochelle, France. pp.556-561</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId548" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01000659v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId552" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transcriptome-wide investigation of genomic imprinting in chicken</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId553" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure L. Fresard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie S. Leroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Gourichon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali San Cristobal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId554" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie N. Marsaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">33. Conference of the International Society for Animal Genetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2012, Cairns, Australia. pp.75</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId552" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01000657v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId555" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genome-wide interval mapping using SNP identifies new QTL for growth, body composition, meat quality and several physiological parameters in an F2 intercross between Fat and Lean chicken lines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Demeure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Jacques M.J. Duclos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicola Bacciu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Le Mignon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Filangi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXI Plant &amp; Animal Genome (PAG)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2013, San Diego, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId555" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01210360v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId556" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification of candidate polymorphism in a QTL region by combining eQTL mapping with NGS data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-François Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yuna Blum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Colette Désert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anis Djari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diane Esquerre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">64th Annual Meeting of the European Federation of Animal Science (EAAP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2013, Nantes, France. pp.300</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId556" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01019609v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId557" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spécificités évolutives du métabolisme des lipides chez le poulet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId558" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Monget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId559" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joëlle Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Baéza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederique Pitel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Lagarrigue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10. Journées de la Recherche Avicole et Palmipèdes à Foie Gras</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut Technique de l'Aviculture et des Elevages de Petits Animaux (ITAVI). Nouzilly, FRA. Institut National de la Recherche Agronomique (INRA). Agence nationale de sécurité sanitaire de l'alimentation, de l'environnement et du travail (ANSES), FRA., Mar 2013, La Rochelle, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId557" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01210391v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId560" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using NGS data to characterize genetics of meet-type and egg-type chicken lines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-François Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Lecerf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anis Djari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diane Esquerre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Marthey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">64th Annual Meeting of the European Federation of Animal Science (EAAP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2013, Nantes, France. pp.296</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId560" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01019218v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId561" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploitation à large échelle de bases de données de connaissance sur les réactions et régulations pour trouver des régulateurs clés de groupe de gènes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Blavy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Gondret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Lagarrigue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jaap J. van Milgen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Siegel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées ouvertes en biologie, informatique et mathématiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2012, Rennes, France. pp.161-170</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId561" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01210385v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId562" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apport des NGS à la détection des mutations causales pour des caractères d’intérêt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Lagarrigue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Réunion technique du Sysaaf : Apports des nouvelles technologies pour la sélection aquacole et avicole</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2012, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId562" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01210949v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId563" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inferring gene networks using a sparse factor model approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Blum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId523" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magalie Houee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId564" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Friguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Lagarrigue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Causeur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Statistical learning and data science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2012, Florence, Italy. 12 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId563" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02806777v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId565" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using large scale knowledge database about reactions and regulations to find key regulators of sets of genes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Blavy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Gondret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Lagarrigue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jaap J. van Milgen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Siegel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JOBIM 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Inria, 2012, Rennes, France. pp.123-132</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId565" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00750512v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId566" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transcriptome profiling reveals interaction between two QTL for fatness in chicken</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yuna Blum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Le Mignon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederique Pitel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Causeur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Demeure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15th European workshop on QTL mapping and marker assisted selection (QTLMAS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2011, Rennes (FR), France. 1 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId566" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00841016v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId567" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genetic analysis of a complex trait using transcriptomic data: contribution of gene regulatory network modeling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yuna Blum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId568" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magalie Houée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId564" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Friguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Lagarrigue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Causeur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XX. Conference of the plant &amp; animal genome (PAG)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2012, San Diego, United States. 1 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId567" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00841103v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId569" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inferring gene networks using a sparse factor model approach, Statistical Learning and Data Science</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yuna Blum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId570" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Houée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId564" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Friguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Lagarrigue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Causeur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Learning and Data Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2012, Florence (IT), Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId569" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00841017v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId571" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LXRa : un gène candidat positionnel et fonctionnel pour un QTL d'engraissement chez le poulet de chair ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Assaf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Demeure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Duby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Lagarrigue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Lecerf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Scientifiques, Département de Génétique Animale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2008, Lacanau (FR), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId571" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00729764v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId572" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Du gène au phénotype - apports de la génomique fonctionnelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Lagarrigue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comité thématique avicole AGENAVI</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId572" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01210950v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId573" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new method for modeling reactions and regulations to analyze high-throughout data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Blavy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Gondret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId574" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sven Thiele</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId575" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carito Guziolowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Lagarrigue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4. International Symposium on Animal Functional Genomics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sorcha De Gras; Sorcha De Gras, Oct 2011, Dublin, Ireland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId573" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02748096v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId576" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Large-scale significance testing of high thoroughput Data with FAMT</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magalie Houée-Bigot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId564" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Friguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Lagarrigue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Blum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Causeur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14. Conference of the Applied Stochastic Models and Data Analysis International Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2011, Rome, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId576" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02746752v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId577" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of the gene diacylglycerol-O-transferase 1 (DGAT1) polymorphism on the global expression pattern of genes in the mammary gland tissue of dairy cows</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Núria Mach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yuna Blum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Causeur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Lagarrigue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId578" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. A. Smits</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">62. Annual Meeting of the European Federation of Animal Science (EAAP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2011, Stavanger, Norway</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId577" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02747109v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId579" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Utilisation de la génétique et de la cartographie génétique pour l’intégration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Lagarrigue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecole chercheurs en Biologie Intégrative et Génomique dans le Grand Ouest (BIGOU)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2011, Auray, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId579" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02802853v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId580" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">AnnotQTL: a new tool to gather functional and comparative information on a genomic region</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Lecerf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Bretaudeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sallou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Colette Désert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Blum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15th QTLMAS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut National de Recherche Agronomique (INRA). UMR Génétique Animale (0598)., May 2011, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId580" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02746678v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId581" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integrating QTL controlling fatness, lipid metabolites and gene expressions to genetically dissect the adiposity complex trait in a meat chicken cross</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yuna Blum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId582" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier O. Demeure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Colette Désert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Guillou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId583" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J Bertrand-Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">62. Annual Meeting of the European Association for Animal Production (EAAP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2011, Stavanger, Norway</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId581" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02748764v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId584" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La génomique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Lagarrigue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire de la société ALLTECH</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId584" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02820755v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId585" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction aux concepts et outils de la génétique et génomique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Lagarrigue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée thématique "génomique"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association de Coordination Technique Agricole (ACTA). FRA., Jan 2010, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId585" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02820677v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId586" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intérêts de la génomique dans les filières animales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Lagarrigue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée de formation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Cooperl Arcatlantique. FRA., 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId586" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02820213v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId587" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gene assisted selection for meat color in the chicken</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Le Bihan-Duval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Javad Nadaf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Berri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederique Pitel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Godet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9. World Congress on genetics Applied to Livestock Production</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2010, Leipzig, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId587" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02754465v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId588" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inférence sur réseaux géniques par Analyse en Facteurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yuna Blum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId564" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Friguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Lagarrigue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Causeur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">42èmes Journées de Statistique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, Marseille, France, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId588" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00494802v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId589" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A la croisée de la génomique positionnelle et fonctionnelle : application à l'identification d'une mutation chez le poulet et perspectives de recherches en qualité de la viande</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Le Bihan-Duval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Berri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederique Pitel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId590" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Nadaf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId591" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Sibut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13. Journées "Sciences du Muscle et Technologies des Viandes"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2010, Clermont-Ferrand (FR), France. pp.201-207</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId589" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00729428v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId592" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A la croisée de la génomique positionnelle et fonctionnelle : application à l'identification d'une mutation chez le poulet et perspectives de recherches en qualité de la viande</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Le Bihan-Duval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Berri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederique Pitel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId590" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Nadaf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId593" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vonick Sibut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13. Journées Sciences du Muscle et Technologies des Viandes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2010, Clermont-Ferrand, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId592" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02752823v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId594" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A factor model to analyze heterogeneity in gene expression in a context of QTL mapping</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yuna Blum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Lagarrigue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Causeur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th workshop " Statistical Methods for Post-Genomic Data "</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2010, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId594" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00459362v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId595" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recherche de QTL responsables de l'engraissement chez le poulet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Lagarrigue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2. Rencontres annuelles de génomique avicole</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2009, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId595" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02820513v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId596" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Utilisation du transcriptome pour préciser la localisation d'un QTL responsable de la variabilité d'engraissement chez le poulet de chair</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Le Mignon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederique Pitel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Colette Désert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Leroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Demeure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Huitièmes Journées de la Recherche Avicole</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2009, Paris (FR), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId596" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00730108v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId597" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Génomique : réalisation et perspectives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Lagarrigue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Le Bihan-Duval</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8èmes Journées de la Recherche Avicole</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2009, Paris (FR), France. pp.547-554</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId597" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00729215v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId598" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Génomique : réalisation et perspectives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Lagarrigue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Le Bihan-Duval</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8. Journées de la Recherche Avicole</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2009, Saint-Malo, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId598" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02751410v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId599" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Utilisation du transcriptome pour préciser la localisation d'un QTL responsable de la variabilité d'engraissement chez le poulet de chair.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId600" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume G. Le Mignon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederique Pitel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Colette Désert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie S. Leroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId582" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier O. Demeure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8. Journées de la Recherche Avicole</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2009, Saint-Malo, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId599" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02757979v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId601" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pathway results from the chicken data set using several softwares</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Lagarrigue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Liaubet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christèle Robert-Granié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali San Cristobal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EADGENE and SABRE Post-Analyses, Animal Sciences Group</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2008, Lelystad (NL), Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId601" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00729781v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId602" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">eQTL Mapping allows to refine abdominal fatness QTL in chicken</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Le Mignon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederique Pitel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Demeure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Leroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Douaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plant &amp; Animal Genomes, XVI Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2008, San Diego (US), United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId602" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00729130v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId603" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intérêt de l'approche eQTL pour l'identification de gènes responsables de la variabilité de caractères quantitatifs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Le Mignon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederique Pitel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Vignoles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Douaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId604" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Le Roy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Scientifiques, Département de Génétique Animale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2008, Lacanau (FR), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId603" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00729748v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId605" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pathway results from the chicken data set using several softwares</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Lagarrigue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Liaubet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christèle Robert-Granié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali San Cristobal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EADGENE and SABRE Post-Analyses, Animal Sciences Group</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, Lelystad, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId605" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02811912v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId606" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Profils transcriptomiques de foies de poulet soumis au jeûne : utilisation d'une puce à ADN de 20000 oligonucléotides</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId607" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Aubry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Colette Désert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Blavy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Lecerf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Jacques M.J. Duclos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Scientifiques, Département de Génétique Animale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2008, Lacanau, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId606" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00729786v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId608" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eléments de compréhension de la génétique et génomique dans le contexte de la sélection animale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Lagarrigue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire génomique Bioporc</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2008, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId608" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02813147v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId609" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A minimal and dynamic model for fatty acid metabolism in mouse liver</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Blavy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Gondret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Guillou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Lagarrigue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId610" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal G.P. Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Ouvertes de Biologie, Informatique et Mathématique (JOBIM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2008, Lille (FR), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId609" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00729742v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId611" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intérêt de l'approche eQTL pour l'identification de gènes responsables de la variabilité de caractères quantitatifs.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId600" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume G. Le Mignon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederique Pitel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence F. Vignoles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Douaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale P. Le Roy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Scientifiques, Département de Génétique Animale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2008, Lacanau</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId611" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02752935v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId612" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LXRa : un gène candidat positionnel et fonctionnel pour un QTL d'engraissement chez le poulet de chair ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId582" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier O. Demeure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId613" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile C. Duby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Lecerf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Assaf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Lagarrigue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Scientifiques, Département de Génétique Animale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2008, Lacanau</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId612" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02753163v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId614" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A minimal and dynamical model for fatty acid metabolism in mouse liver</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Blavy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Gondret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Guillou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Lagarrigue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId610" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal G.P. Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Ouvertes Biologie Informatique Mathématiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, Lille, France. pp.Inconnu</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId614" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02817340v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId615" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eléments de compréhension de la génétique et génomique dans le contexte de la sélection animale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Lagarrigue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire Génomique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2008, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId615" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02820222v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId616" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Localisation de QTL contrôlant les poids de gras abdominal et de filet sur le chromosome 5 du poulet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId600" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume G. Le Mignon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederique Pitel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId582" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier O. Demeure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Gilbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence F. Vignoles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7. Journées de la Recherche Avicole</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2007, Tours, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId616" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02755614v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId617" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation multi-organes et multi-espèces du métabolisme des lipides</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Blavy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Siegel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ovidiu Radulescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Gondret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jaap J. van Milgen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2. Journées d'Animation Scientifique du Département PHASE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2007, Tours, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId617" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02756643v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId618" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intérêt de l’approche eQTL (QTL d’expression) pour l’identification de gènes responsables de la variabilité de caractères quantitatifs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Lagarrigue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Jacques M.J. Duclos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire AGENAE/GENANIMAL 2007</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2007, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId618" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02755223v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId619" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mapping male-specific fatness QTL at the distal part of chicken chromosome 5.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Behnam Abasht</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederique Pitel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Le Bihan-Duval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie S. Leroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Lagarrigue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XII European Poultry Conference (EPC), 10-14 september 2006</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2006, Verona, pp.Inconnu</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId619" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02816346v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId620" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Advanced backcross generations allowed refining sex-specific fatness QTL regions in a polygenic chicken model of fatness.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Behnam Abasht</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederique Pitel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie S. Leroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Le Bihan-Duval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Lagarrigue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Stadler Genetics Symposium Genomics of Disease, October 2-4</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, Columbia, pp.Inconnu</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId620" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02817176v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId621" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Former pour l'amélioration génétique : questions anciennes et nouveaux défis.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId622" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Verrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId623" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Jussiau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale P. Le Roy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId624" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.L. Gastinel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId625" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Ducos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12èmes Rencontres Recherches Ruminants</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2005, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId621" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02760296v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId626" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sex by fatness QTL interaction with transgressive variation in fat and lean lines.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Behnam Abasht</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Lagarrigue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederique Pitel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Le Bihan-Duval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale P. Le Roy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gordon Conference on Quantitative Genetics and Genomics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, Ventura, pp.Inconnu</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId626" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02830385v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId627" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Différential gene expression in the liver of lean and fat chickens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Bourneuf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Chicault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId628" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Herault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId629" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wilfried Carré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sirine Assaf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th European Poultry Genetics Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2005, Dubrovnik, Croatia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId627" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02649166v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId630" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Extraction d'information appliquée au domaine biomédical : apprentissage et traitement automatique de la langue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId631" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erick Alphonse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId632" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Aubin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId633" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Bessières</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId634" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Bisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId635" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Hamon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence internationale de fouille de texte, CIFT-04</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2004, La Rochelle, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId630" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02762525v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId636" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterisation of quantitative trait loci affecting fatness on chicken chromosome 5</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Behnam Abasht</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederique Pitel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Lagarrigue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Le Bihan-Duval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale P. Le Roy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">22. World's Poultry Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2004, Istanbul, Turkey</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId636" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02760168v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId637" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Event-based Information Extraction for the biomedical domain: the Caderige project</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId631" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erick Alphonse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId632" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Aubin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId633" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Bessières</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId634" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Bisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId635" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Hamon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the International Joint Workshop on Natural Language Processing in Biomedicine and Its Applications (COLING'04)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, Geneva, Switzerland. pp.43-49</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId637" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00098040v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId638" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A functional approach to fattening in chickens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId639" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Bourneuf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId628" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Herault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId640" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Retout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Lagarrigue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Douaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Spring Meeting of the WPSA French Branch</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2003, Tours, France. pp.793-794, </w:t></w:r><w:hyperlink r:id="rId641" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/00071660410001666826⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId638" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02648989v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId642" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification de QTL pour l'état d'engraissement et le poids de filet chez le poulet de chair.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Lagarrigue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederique Pitel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId643" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wilfrid Carre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale P. Le Roy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId644" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Neau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5èmes Journées de la Recherche Avicole</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, Tours, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId642" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02759148v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId645" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification of 3 new minor hen egg white proteins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Nau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Guerin-Dubiard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Colette Désert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Gautron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId643" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wilfrid Carre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16. European Symposium on the Quality of Poultry Meat &amp; 10. European Symposium on the Quality of Eggs and Egg Products</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2003, Saint Brieuc - Ploufragan, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId645" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02762457v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId646" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Approche transcriptomique de l'engraissement chez le poulet de chair</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId647" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle E. Bourneuf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId628" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Herault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId648" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Retout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Lagarrigue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Madeleine Douaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5. Journées de la Recherche Avicole</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2003, Tours, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId646" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02764127v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId649" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse du transcriptome de poule (Gallus) ; profil d'expression des ARNm de différents tissus et analyse du métabolisme des lipides.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Assaf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId647" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle E. Bourneuf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId650" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Cabello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId651" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Chardon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Dehais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Génomique des animaux d'élevage, Seignosse-le-Penon</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2003, Seignosse-le-Peignon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId649" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02759039v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId652" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An initial QTL scan for abdominal fatness and breast muscle weight in broiler chickens.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Lagarrigue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId653" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Pitel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId643" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wilfrid Carre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale P. Le Roy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId644" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Neau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plant and Animal Genome XI Conference, San Diego</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2003, California, pp.Inconnu</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId652" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02829511v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId654" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A two-step procedure for fat QTL identification in meat-type chickens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederique Pitel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Lagarrigue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale P. Le Roy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId655" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Plisson-Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId656" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Amigues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7. World Congress on Genetics Applied to Livestock Production</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2002, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId654" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02762751v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId657" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comportement rhéologique évolutif de suspensions d'amidon soumises à des cinétiques rapides de température et de cisaillement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Lagarrigue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Alvarez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId658" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Ude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId659" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Leducq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId660" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Andreu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée Jeunes Chercheurs UMR GENIAL, INAPG, 11 juin 2002</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, France. pp.1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId657" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02580723v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId661" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A chicken lipid metabolism macroarray.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Assaf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Hazard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Madeleine Douaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Lagarrigue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th European Poultry Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2002, Bremen, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId661" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02825145v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId662" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gradient de température radial dans un écoulement de Couette lors de cinétiques de température</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Lagarrigue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Alvarez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Flick</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée Jeunes Chercheurs UMR GENIAL, ENSIA, 2001</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, France. pp.1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId662" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02580724v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId663" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lipogenesis genes and fatness in the chicken.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Daval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Lagarrigue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederique Pitel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Le Nigen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Vignal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">27th International Conference on Animal Genetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2000, Minnesota, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId663" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02769050v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId664" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Activité transcriptionnelle de genes impliqués dans le métabolisme des lipides chez des lignées grasse et maigre de poulet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Daval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Lagarrigue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Douaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3. Journées de la recherche avicole</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 1999, Saint-Malo, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId664" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02768808v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId665" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse fonctionnelle de gènes du métabolisme des lipides et association génétique avec l'état d'engraissement : deux analyses génétiques complémentaires d'un caractère quantitatif</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Lagarrigue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Douaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3. Journées de la recherche avicole</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 1999, Saint-Malo, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId665" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02771024v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId666" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gènes associés à la lipogénèse chez le poulet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Douaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Lagarrigue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire du département de génétique animale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 1999, Cap d'Agde, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId666" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02766024v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId667" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of genetical association between lipogenic genes and fatness in R+/Regg-laying lines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Lagarrigue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michèle Tixier-Boichard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André A. Bordas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Douaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10. European poultry conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 1998, Jerusalem, Israel</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId667" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02765536v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId668" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lipogenesis gene expression in divergently selected lean and fat chickens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Daval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Lagarrigue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.P. Caffin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Leclercq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Douaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10. European Poultry Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 1998, Jérusalem, Israel</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId668" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02768929v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId669" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lipogenic gene expression in divergently selected egg-laying lines on residual food consumption</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Lagarrigue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André A. Bordas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Daval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId670" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Leduc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Douaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10. European Poultry Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 1998, Jérusalem, Israel</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId669" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02769105v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId671" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison of liver lipogenic mRNA levels between two breeds of geese with different abilities to hepatic steatosis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Lagarrigue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Guy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId672" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Rouvier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Douaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11. European symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 1997, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId671" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02768547v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId673" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les insulin-like growth factors modifient l'état de phosphorylation de la protéine c-jun</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Lagarrigue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Heberden</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paule Latino-Martel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId674" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Sanchez-Gaillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4. Colloque de Biomatec</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 1996, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId673" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02764576v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId675" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suppression of oncogene-induced transformation by quercetin and retinoic acid in rat liver epithelial cells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Lagarrigue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine C. Chaumontet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Heberden</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paule Latino-Martel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Gaillard-Sanchez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2. International congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 1996, Ede, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId675" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02768469v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId676" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apoprotein A1 mRNA levels differ in genetically lean and fat chickens.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Daval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Lagarrigue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.P. Caffin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Leclercq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Madeleine Douaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXV International Conference on Animal Genetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 1996, Tours, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId676" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02768958v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId677" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Active proliferation of adult chicken hepatocytes ex vivo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Lagarrigue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId678" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenola Tosser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId679" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Chauveau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId680" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain-Hervé Le Gall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId681" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Mallard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">40. Meeting of the European Tissue Culture Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 1993, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId677" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02777795v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (63)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId682" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Body weight variation is a good proxy of abdominal fat weight in laying hens at 90 weeks of age</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Hubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId683" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bedere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Degalez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coralie Allain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId684" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorry Becot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PAG33</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2026, San diego (Californie), France. , https://plan.core-apps.com/pag33/abstract/f46d3ec29ed9229b5f9cd25e124828bd, 2026</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId682" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05560720v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId685" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lipid traits related to body reserves and egg yolks of laying hens at 90 weeks of age: QTL detection and genetic correlations with production traits</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Hubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Degalez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId683" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bedere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coralie Allain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId684" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorry Becot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PAG33</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2026, San diego (Californie), United States. , https://plan.core-apps.com/pag33/abstract/415187ea4e428372ccc62388543d4228, 2026</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId685" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05560674v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId686" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transcriptomic profiling of laying hen livers in relation to age and interaction with early liferearing conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId687" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Cossard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Hubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Lagoutte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId688" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Lebez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coralie Allain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PAG33</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2026, San diego (Californie), United States. , https://plan.core-apps.com/pag33/abstract/415187ea4e428372ccc62388543d4d8d, 2026</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId686" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05560740v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId689" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integrated analysis of methylome and transcriptome highlights limited impact of DNA methylation on age-related gene regulation in laying hens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId687" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Cossard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Hubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Degalez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coralie Allain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Burlot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PAG33</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2026, San diego (Californie), France. , https://plan.core-apps.com/pag33/abstract/415187ea4e428372ccc62388543d5c98, 2026</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId689" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05560755v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId690" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genetic and epigenetic selection signatures from pool sequencing expeiment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia E Eynard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kossi-Julien Kowou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId462" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Donnadieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Flatres-Grall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Iampietro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Epigenetic inheritance symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2025, Zurich, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId690" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05208140v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId691" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genetic and epigenetic selection signatures from pool sequencing experiment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia E Eynard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kossi-Julien Kowou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId462" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Donnadieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Flatres-Grall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Iampietro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biology of genomes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2025, Cold Spring Harbor (NY), United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId691" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05117238v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId692" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling genetic and epigenetic selection signatures from pool sequencing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia E Eynard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kossi-Julien Kowou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId462" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Donnadieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Flatres-Grall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Iampietro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Epiphase</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2025, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId692" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05538035v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId693" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Whole genome sequencing and epigenotyping for multiple generations of selection using Oxford Nanopore Technology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia E Eynard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId462" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Donnadieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Flatres-Grall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Iampietro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Lagarrigue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International congress in Ecology and Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2024, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId693" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04796434v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId694" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Whole genome sequencing and epigenotyping for multiple generations of selection using Oxford Nanopore Technology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia E Eynard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId462" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Donnadieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Flatres-Grall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Iampietro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Lagarrigue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental and Agronomical Genomics Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2024, Toulouse, France. , pp.118, Book of abstracts</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId694" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04473354v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId695" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transgenerational response to endocrine disruptor : phenotypic, genotypic and epigenotypic analyses in quail</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId456" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stacy Rousse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Leroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Gourichon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Calandreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Cerutti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental and Agronomical Genomics Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2024, Toulouse, France. , pp.128, 2024, Book of abstracts</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId695" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04474289v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId696" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A lncRNA gene-enriched atlas for GRCg7b chicken genome and its functional annotation across 47 tissues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Degalez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Charles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Foissac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haijuan Zhou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dailu Guan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">39. Congress of the international society for animal genetics (ISAG)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2023, Cape Town, South Africa. , pp.78, 2023, Abstracts</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId696" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04217582v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId697" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The richer the better: 16S metabarcoding analysis of gut microbiota of laying hens in relation to feed efficiency and adaptation to diet change</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Lecoeur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Coville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bruneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deborah Jardet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13. International Gut Microbiology Symposium 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Aberdeen, United Kingdom. , 2023, Programme and book of abstracts</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId697" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04127869v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId698" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The evolution of epigenetics across multiple generations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia E Eynard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId462" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Donnadieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Flatres-Grall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Iampietro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Lagarrigue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Epigenetic inheritance symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2023, Zurich, Switzerland. 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId698" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04195749v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId699" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LncRNA analysis in response to diet changes in broiler chickens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Degalez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId700" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coralie Alain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Lagoutte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Lagarrigue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">39. Congress of the international society for animal genetics (ISAG)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2023, Cape Town, South Africa. , pp.74, 2023, Abstracts</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId699" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04217588v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId701" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genetic architecture of the persistency of production, quality, and efficiency traits in laying hens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId702" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Berger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bédère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Le Roy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Burlot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Lagarrigue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">74. Annual meeting of the european federation of animal science (EAAP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2023, Lyon, France. Wageningen Academic Publishers, Book of abstracts, 29, pp.812, 2023, Book of abstracts of the 74th annual meeting of the european federation of animal science</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId701" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04198555v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId703" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigating the molecular responses of chicken embryos to their mothers heat stress using DNA methylation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Keyvan Karami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jules Sabban</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Cerutti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Devailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Foissac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Epigenetic inheritance symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2023, Zurich, Switzerland. 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId703" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04571102v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId704" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of early rearing system on later performance of commercial laying hens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId702" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Berger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bédère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Le Roy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Lagarrigue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Burlot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">74. Annual meeting of the european federation of animal science (EAAP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2023, Lyon, France. Wageningen Academic Publishers, Book of abstracts, 29, pp.418, 2023, Book of abstracts of the 74th annual meeting of the european federation of animal science</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId704" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04198453v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId705" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gene orthology detection for long noncoding RNA (lncRNA)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Degalez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId700" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coralie Alain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Lagoutte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Lagarrigue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">39. Congress of the international society for animal genetics (ISAG)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2023, Cape Town, South Africa. , pp.61, 2023, Abstracts</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId705" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04217585v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId706" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Variant calling and genotyping accuracy of ddRAD-seq: comparison with WGS in layers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Doublet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Lecerf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Degalez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Lagarrigue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Lagoutte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">74. Annual meeting of the european federation of animal science (EAAP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2023, Lyon, France. Wageningen Academic Publishers, Book of abstracts, 29, pp.796, 2023, Book of abstracts of the 74th annual meeting of the european federation of animal science</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId706" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04286708v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId707" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’évolution de l’épigénétique au cours de plusieurs générations de sélection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia E Eynard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId462" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Donnadieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Flatres-Grall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Iampietro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Lagarrigue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EpiPhase</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2023, Jouy en Josas, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId707" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04796446v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId708" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A lncRNA gene-enriched atlas for GRCg7b chicken genome using Ensembl, RefSeq and two FAANG databases</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Degalez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Charles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Foissac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId709" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhou Haijuan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId710" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guan Dailu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">74. Annual meeting of the european federation of animal science (EAAP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2023, Lyon, France. Wageningen Academic Publishers, Book of abstracts, 29, pp.932, 2023, Book of abstracts of the 74st annual meeting of the european federation of animal science</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId708" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04217567v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId711" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of host genetics and abiotic stresses on caecal microbiota composition in four different laying hen lines?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Coville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bruneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deborah Jardet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Lagarrigue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Scientifiques du Département de Génétique Animale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2022, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId711" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03930049v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId712" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gene orthology detection for Long Non Coding RNA (LncRNA)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Degalez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Lagarrigue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Ouvertes en Biologie, Informatique et Mathématiques (JOBIM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2022, Rennes, France. , pp.71, Proceedings</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId712" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03880961v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId713" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluate the impact of abiotic stressors (heat and suboptimal diet) on the gut microbiota of two chicken lines diverging in feed efficiency, using the 16S rRNA high throughput sequence technology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Lecoeur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Lagarrigue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatiana Zerjal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JOBIM 2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2020, Montpellier, France. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId713" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03176327v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId714" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Layers response to suboptimal diet through phenotypic and transcriptomic changes in four tissues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Jehl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId508" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Brenet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Rau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Colette Désert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Boutin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PAG XXVII - Plant &amp; Animal Genome Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2019, San Diego, United States. , 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId714" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02789419v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId715" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integrative analyses of chromosome conformation, chromatin accessibility and gene expression in human and livestock genomes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId716" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Mestre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId492" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Djebali Quelen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId717" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Faraut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Vialaneix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Rau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Conference on Computational Biology (ECCB 2018)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, Athènes, Greece. , 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId715" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02784857v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId718" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Consommation spontanée d'huiles essentielles pendant la phase de démarrage du poussin de chair et effets à long terme sur la performance et le transcriptome sanguin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId503" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence A. Guilloteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Collin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId504" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Foury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId505" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Helbling</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId506" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexia Koch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées d'Animation Scientifique du département Phase (JAS Phase 2018)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2018, Rennes, France. , 2018, Journées d’animation scientifiques du département Phase - Recueil des résumés</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId718" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01859272v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId719" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recherche de régions génomiques responsables du diabète insipide et de la couleur de la coquille celadon chez la Caille japonaise par RADseq</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Leroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId720" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Marissal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diane Esquerre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId721" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johanna Barbieri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12. Journées de la Recherche Avicole et des Palmipèdes à Foie Gras</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2017, Tours, France. </w:t></w:r><w:hyperlink r:id="rId722" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ITAVI - Institut Technique de l'Aviculture</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, Journées de la Recherche Avicole et des Palmipèdes à Foie Gras, 12, 2017, Journées de la Recherche Avicole et des Palmipèdes à Foie Gras</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId719" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01604801v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId723" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liver and whole blood transcriptome response to chronic heat exposure in laying hens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Jehl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Rau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Colette Désert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Boutin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kévin Muret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">36. Conference of the International Society for Animal Genetics (ISAG)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, Dublin, Ireland. 2017, Proceedings of the 36th International Conference on Animal Genetics</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId723" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01605567v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId724" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integrative and differential analysis of transcriptomes and chromatin accessibility regions reveals regulatory mechanisms involved in pig immune and metabolic functions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId492" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Djebali Quelen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kylie Munyard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId725" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Villa-Vialaneix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId726" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Cabau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Rau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">36th International Society for Animal Genetics Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, Dublin, Ireland. 2017, ISAG 2017 - Genomes to Phenomes - Abstract Book</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId724" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01603033v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId727" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Long-non coding RNAs repertoires in liver and two T lymphocyte cell types in four livestock species</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kévin Muret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId492" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Djebali Quelen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Derrien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId726" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Cabau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Klopp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">36. Conference of the International Society for Animal Genetics (ISAG)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, Dublin, Ireland. 2017, ISAG 2017 - Genomes to Phenomes - Abstract Book</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId727" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01621915v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId728" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une nouvelle facette du génome de poule : les genes “longs non-codants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kévin Muret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Klopp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Wucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diane Esquerre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Legeai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12. Journées de la Recherche Avicole et des Palmipèdes à Foie Gras</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2017, Tours, France. </w:t></w:r><w:hyperlink r:id="rId729" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ITAVI - Institut Technique de l'Aviculture</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, Journées de la Recherche Avicole et des Palmipèdes à Foie Gras, 2017, Journées de la Recherche Avicole et des Palmipèdes à Foie Gras</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId728" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01605848v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId730" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phenotype and multi-tissue transcriptome response to diet changes in laying hens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId508" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Brenet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Rau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Colette Désert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Boutin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kévin Muret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">36. Conference of the International Society for Animal Genetics (ISAG)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, Dublin, Ireland. 2017, ISAG 2017 - Genomes to Phenomes - Abstract Book</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId730" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01621916v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId731" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Profiling the landscape of transcription, chromatin accessibility and chromosome conformation of cattle, pig, chicken and goat genomes [FAANG pilot project]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Foissac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId492" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Djebali Quelen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId494" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Acloque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Bardou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId732" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fany Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">36th International Society for Animal Genetics Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, Dublin, Ireland. 2017, ISAG 2017 - Genomes to Phenomes - Abstract Book</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId731" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01608449v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId733" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Long-non coding RNAs repertoire in liver and adipose tissue in chicken</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kévin Muret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Klopp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Wucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId550" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diane D. Esquerre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Legeai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXIV International Plant &amp; Animal Genome (Pag)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2016, San Diego, United States. 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId733" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02799305v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId734" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">THERMOCHICK : Acclimatation embryonnaire à la chaleur. Quels sont les mécanismes modifiés chez le poulet de chair en finition ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Loyau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Hennequet-Antier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId532" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Metayer-Coustard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Leduc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId526" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Crochet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées du Métaprogramme ACCAF</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2016, Marne-La-Vallée, France. 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId734" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02800296v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId735" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La combinaison de cartographie de signatures de sélection, de re-séquençage de génomes et d'analyses d'expression révèle PARK2 et JAG2 comme nouveaux genes candidats régulant l'adiposité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-François Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Boitard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Blum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brian Parks</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Montagner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11. Journées de la Recherche Avicole et Palmipèdes à Foie Gras</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2015, Tours, France. </w:t></w:r><w:hyperlink r:id="rId736" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ITAVI - Institut Technique de l'Aviculture</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, Journées de la Recherche Avicole et des Palmipèdes à Foie Gras, 2015, Journées de la Recherche Avicole et Palmipèdes à Foie Gras</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId735" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01194116v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId737" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contributions des transcriptomes du foie, tissu adipeux et muscle aux mécanismes d'adaptation des poulets de chair face à une variation de la source d'énergie dans l'aliment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Colette Désert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Baéza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Meziane Aite</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Boutin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Le Cam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11. Journées de la Recherche Avicole et Palmipèdes à Foie Gras</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2015, Tours, France. </w:t></w:r><w:hyperlink r:id="rId738" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ITAVI - Institut Technique de l'Aviculture</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, Journées de la Recherche Avicole et des Palmipèdes à Foie Gras, 2015, Journées de la Recherche Avicole et des Palmipèdes à Foie Gras</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId737" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01210974v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId739" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integrative responses of pig adipose tissues to high-fat high-fiber diet: towards key regulators of energy flexibility</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Gondret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie Vincent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId523" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magalie Houee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Lagarrigue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Siegel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ASAS/ADSA midwest meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2015, Des Moines, United States. Journal of Animal Science, 93 (Suppl. 2), 2015, Abstract book of the ASAS/ADSA midwest meeting</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId739" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01210925v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId740" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Acclimatation embryonnaire à la chaleur : quels sont les mécanismes moléculaires modifiées chez le poulet de chair en finition ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Loyau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Hennequet-Antier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId532" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Metayer-Coustard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Leduc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId526" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Crochet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11. Journées de la Recherche Avicole et Palmipèdes à Foie Gras</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2015, Tours, France. </w:t></w:r><w:hyperlink r:id="rId741" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ITAVI</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, Journées de la Recherche Avicole et des Palmipèdes à Foie Gras, 2015, Journées de la Recherche Avicole et Palmidèdes à Foie Gras</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId740" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01194100v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId742" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La capacité de stockage des lipides par des poulets maigres ou gras n'est pas influencée par la source d'énergie de l'aliment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Baéza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Gondret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Chartrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Duval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Berri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11. Journées de la Recherche Avicole et Palmipèdes à Foie Gras</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2015, Tours, France. </w:t></w:r><w:hyperlink r:id="rId743" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ITAVI - Institut Technique de l'Aviculture</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, Journées de la Recherche Avicole et des Palmipèdes à Foie Gras, 2015, Journées de la Recherche Avicole et des Palmipèdes à Foie Gras</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId742" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01210973v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId744" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Age effect on liver trascriptome in chicken lines selected for residual feed consumption</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatiana Zerjal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Lagarrigue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId513" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Jaffrezic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Moroldo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId483" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Laloë</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14. European Poultry Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Stavanger, Norway. , 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId744" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01194128v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId745" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The R package FANet: sparse factor analysis model for high dimensional gene co-expression networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Blum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId523" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magalie Houee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Lagarrigue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Causeur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The International R Users Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Los Angeles, United States. 2014, UserR contributed abstracts</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId745" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01211038v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId746" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Can plasma metabolites predict fat deposition in peripheral tissues of chicken?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maëva Jégou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Louveau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Gondret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Lalande-Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId747" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I Tea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14. European Poultry Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Stavanger, Norway. WPSA, Branche Norvégienne, 2014, XIVTH EUROPEAN POULTRY CONFERENCE</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId746" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01210609v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId748" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Long-lasting effects of thermal manipulation during embryogenesis on muscle gene expression profile in fast-growing chickens.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Loyau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Hennequet-Antier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Berri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Moroldo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId749" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14. European Poultry Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Stavanger, Norway. </w:t></w:r><w:hyperlink r:id="rId750" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">WPSA, Branche Norvégienne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 14. European Poultry Conference</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId748" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01193844v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId751" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Selective sweeps using hapFLK combined with genome re-sequencing data reveals strong candidate mutations in QTL regions in divergent chicken lines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-François Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Boitard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anis Djari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diane Esquerre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Marthey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th European Symposium on Poultry Genetics (ESPG)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2013, Venise, Italy. 2013, Proceedings of the 8th European Symposium on Poultry Genetics</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId751" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01193795v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId752" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genome-wide transcriptomic analysis of liver from chicken lines selected for residual feed consumption</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatiana Zerjal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Lagarrigue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId513" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Jaffrezic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Moroldo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId483" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Laloë</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8. European Symposium on Poultry Genetics (ESPG)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2013, Venise, Italy. 2013, Proceedings of the 8th European Symposium on Poultry Genetics</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId752" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01193799v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId753" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y a-t-il de l'empreinte chez la poule ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Fresard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Leroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Gourichon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Dehais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Servin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10. Journées de la Recherche Avicoles et Palmipèdes à Foie Gras</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2013, La Rochelle, France. pp.551-555, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId753" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01190360v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId754" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of allele specific expression in mouse liver by RNA-Seq</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-François Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Lagarrigue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId755" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId756" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Hormozdiari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId757" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. van Nas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">63. Annual Meeting of the Amercian Society of Human Genetics (ASHG)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2013, Boston, United States. , 2013, Poster book</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId754" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01210510v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId758" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">AnnotQTL: a new tool to gather functional and comparative information on a genomic region</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Lecerf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Bretaudeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sallou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Colette Désert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yuna Blum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12. Journées Ouvertes en Biologie, Informatique et Mathématiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2011, Paris, France. 2011, JOBIM 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId758" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02746728v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId759" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genome-Wide QTL detection for growth, body composition and quality related traits in chicken</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId582" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier O. Demeure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Jacques M.J. Duclos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Berri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicola Bacciu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederique Pitel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXXII International Conference on Animal Genetics (ISAG)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2010, Edinburgh, United Kingdom. 2010, Proceedings of the 32nd International Conference on Animal Genetics</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId759" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02751791v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId760" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A factor model to analyse heterogeneity in gene expression in a context of QTL characterization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yuna Blum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Lagarrigue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Causeur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXXII International Conference on Animal Genetics (ISAG)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2010, Edinburgh, United Kingdom. 2010, Proceedings of the 32nd International Conference on Animal Genetics</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId760" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02754275v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId761" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transcriptome profiling reveals interaction between two QTL for fatness in chicken</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yuna Blum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId600" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume G. Le Mignon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Colette Désert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederique Pitel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Causeur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXXII International Conference on Animal Genetics (ISAG)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2010, Edinburgh, United Kingdom. 2010, Proceedings of the 32nd International Conference on Animal Genetics</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId761" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02754276v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId762" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contribution to the annotation of the chicken 20K oligo microarray of ARK-genomics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Klopp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Moreews</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId607" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Aubry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Lagarrigue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plant &amp; Animal Genomes, XVI Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2008, San Diego (US), United States. , 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId762" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00729110v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId763" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">eQTL Mapping allows to refine abdominal fatness QTL in chicken</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId600" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume G. Le Mignon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederique Pitel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId582" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier O. Demeure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie S. Leroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Douaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plant &amp; Animal Genomes, XVI Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2008, Inconnu, , 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId763" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02820261v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId764" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qualitative, integrated modeling of lipid metabolism in hepatocytes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId765" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O Radulescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId766" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Siegel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Le Borgne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Veber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId767" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E Pécou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th International Conference on Systems Biology - Yokohama</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, Japan. pp.Inconnu, 2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId764" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02814736v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId768" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réseaux d'ADNc pour l'analyse du transcriptome des animaux d'élevage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId769" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Severine S. Degrelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Diot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Madeleine Douaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId770" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marina Govoroun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire des programmes INRA de génomique animale, végétale et des microorganismes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2004, Paris, France. 2004</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId768" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02831028v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId771" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elaboration d'une puce à ADN en vue d'étudier la régulation du métabolisme hépatique des lipides chez le poulet.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sirine Assaf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Hazard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId628" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Herault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Diot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId772" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Piumi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5. Journées de la Recherche Avicole</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2003, Tours, France. 2003, 5èmes Journées de la Recherche Avicole</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId771" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02649219v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId773" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lipogenic gene expression and genetic association with fatness in broiler chicken lines.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Assaf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Lagarrigue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Daval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Le Nigen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Sansom</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th European Poultry Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, Bremen, Germany. pp.Inconnu, 2002</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId773" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02829714v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId774" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Expression and genetic association of SREBP and lipogenesis genes for effects on fatness in broiler chicken lines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sirine Assaf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Lagarrigue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Daval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Le Nigen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Sansom</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th European Poultry Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2002, Bremen, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId774" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03348621v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId775" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Localisation de 10 genes sur la carte génétique de la poule</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederique Pitel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId655" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Plisson-Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId726" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Cabau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Lagarrigue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId776" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Taouis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque annuel S.F.G. - Génomique Comparative</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 1999, Toulouse, France. 1 p., 1999</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId775" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02835659v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId777" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genetical and nutritional regulation of lipogenesis in chicken</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId778" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Allemand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId779" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jp Caffin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Daval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Diot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Madeleine Douaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3ème Colloque Franco-Britannique de Nutrition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 1998, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId777" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03348623v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId780" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lipid metabolism and breed-related susceptibility to hepatic steatosis in the goose</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique D. Hermier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Guy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.R. Salichon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Mourot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Lagarrigue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Franco-Britannique de Nutrition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 1998, Nancy, France. 1 p., 1998</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId780" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02840270v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId781" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'aviculture, une filière d'avenir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Lagarrigue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId782" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Bouvarel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Jacques M.J. Duclos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francoise Nau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Lecerf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'aviculture, une filière d'avenir</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId781" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04216732v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId783" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comportement rhéologique de suspensions d'amidon soumises à des cinétiques de température et de cisaillement élevées : synthèse bibliographique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Lagarrigue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Alvarez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Flick</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2000, pp.1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId783" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02580140v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId784" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transgenerational transmission of an environmental modification in quails: changes in phenotypic variance components across three generations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Rousse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Leroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Gourichon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Calandreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId785" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (preprint/prepublication)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId784" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05158792v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId786" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Empowering bioinformatics communities with Nextflow and nf-core</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Björn E Langer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andreia Amaral</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Odile Baudement</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franziska Bonath</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Charles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId786" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04770333v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId787" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Molecular responses of chicken embryos to maternal heat stress through DNA methylation and gene expression</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Keyvan Karami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jules Sabban</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Cerutti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Devailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Foissac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId787" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04708370v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId788" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Livestock genome annotation: transcriptome and chromatin structure profiling in cattle, goat, chicken and pig</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Foissac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Djebali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kylie Munyard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Vialaneix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Rau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (preprint/prepublication)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId788" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02791029v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId789" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adapting the feed, the animal and the feeding techniques to improve the efficiency and sustainability of monogastric livestock production systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Gilbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId790" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rob Bergsma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId791" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alban Bouquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId792" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurianne Canario</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId793" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Garreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Deliverable D5.2, INRAE; IRTA; Topigs Norwin; IFIP; Agrocampus ouest. 2019, 56 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport contrat/projet)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId789" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04230002v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId794" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genome-wide characterization of RNA editing in chicken: lack of evidence for non-A-to-I events</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Fresard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Leroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-François Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Klopp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Fabre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[University works] auto-saisine. 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId794" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01210706v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId795"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:106.0773480663px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Sandrine Lagarrigue </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">My teaching activities cover different areas of genetics: molecular genetics, genomics, population genetics, quantitative genetics.My research projects focus on scientific issues related to the regulation of gene expression and its involvement in complex trait variations (particularly those related to lipid metabolism) and in the adaptation of animals to environmental variations. In the last decade, I have strongly invested on the annotation of the chicken genome, in particular on the identification and characterization of long non-coding genes.These projects combine multiple disciplines (molecular and cell biology, genetics, statistics and informatics) and high-throughput genetic approaches.</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (106)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genetic architecture of backfat thickness in laying hens: implications for extended egg production</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bédère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Hérault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorry Bécot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Burlot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Diot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Genetics Selection Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 58 (1), pp.14. </w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s12711-026-01036-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05528948v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Detection of quantitative trait loci and genetic correlations of lipid reserves and production traits in aging laying hens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Hubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Degalez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bedere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coralie Allain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorry Becot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poultry Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press, </w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.psj.2026.106963⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05598336v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparative genomics and epigenomics of transcriptional regulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Huaijun Zhou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emily L. Clark</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dailu Guan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Lagarrigue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lingzhao Fang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annual Review of Animal Biosciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 13, pp.73-98. </w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1146/annurev-animal-111523-102217⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04802793v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Empowering bioinformatics communities with Nextflow and nf-core</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Björn E Langer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andreia Amaral</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Odile Baudement</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franziska Bonath</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Charles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Genome Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 26 (1), pp.228. </w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s13059-025-03673-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05224445v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genetic regulation of gene expression across multiple tissues in chickens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dailu Guan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhonghao Bai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiaoning Zhu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conghao Zhong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yali Hou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Genetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 57, pp.1298-1308. </w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41588-025-02155-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05045421v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Molecular responses of chicken embryos to maternal heat stress through DNA methylation and gene expression: a pilot study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Keyvan Karami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jules Sabban</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Cerutti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Devailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Foissac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Epigenetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 11 (1), pp.dvaf009. </w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/eep/dvaf009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05131572v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spectrométries IR et Raman pour l’agrophotonique : innovations en suivi environnemental et sélection génétique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Chahal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Le Corvec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Moréac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Vrazel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Enez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Photoniques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 135, pp.42-47. </w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/photon/202513542⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05453803v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enriched atlas of lncRNA and protein-coding genes for the GRCg7b chicken assembly and its functional annotation across 47 tissues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Degalez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Charles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Foissac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haijuan Zhou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dailu Guan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 14 (1), pp.6588. </w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-024-56705-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04575157v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">GEGA (Gallus Enriched Gene Annotation): an online tool providing genomics and functional information across 47 tissues for a chicken gene-enriched atlas gathering Ensembl and Refseq genome annotations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Degalez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Bardou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Lagarrigue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NAR Genomics and Bioinformatics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 6 (3), pp.lqae101. </w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/nargab/lqae101⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04685713v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Face au changement climatique, quelles stratégies d’atténuation et d’adaptation pour les productions avicoles ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Collin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Coustham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacob Kokou Tona</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Tesseraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Mignon-Grasteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">INRAE Productions Animales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 37 (1), pp.8069. </w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.20870/productions-animales.2024.37.1.8069⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04575196v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Variant calling and genotyping accuracy of ddRAD-seq: Comparison with 20X WGS in layers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Doublet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Degalez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Lagarrigue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Lagoutte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Gueret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 19 (7), pp.e0298565. </w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0298565⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04666242v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Relationship between feed efficiency and gut microbiota in laying chickens under contrasting feeding conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Lecoeur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Coville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bruneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deborah Jardet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 14 (1), pp.8210. </w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-024-58374-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04538081v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Epigenetics, genes and the environment: what importance for breeding practices and selection methods in poultry?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Coustham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Andrieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Cerutti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Collin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ingrid David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">INRAE Productions Animales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 36 (4), pp.7384. </w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.20870/productions-animales.2023.36.4.7384⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04356432v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fourth report on chicken genes and chromosomes 2022</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacqueline Smith</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">James Alfieri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nick Anthony</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Arensburger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giridhar Athrey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cytogenetic and Genome Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 162 (8-9), pp.405-528. </w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1159/000529376⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04217636v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Difference in Pap test uptake between women who have sex with women and other women in France: A comparative survey of 2032 women</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Poupon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Poirier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yuna Blum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Lagarrigue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Parléani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Preventive Medicine Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 30, pp.101990. </w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.pmedr.2022.101990⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03811844v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LncRNAs in domesticated animals: from dog to livestock species</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Lagarrigue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthias Lorthiois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Degalez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Gilot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Derrien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mammalian Genome</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 33 (2), pp.248-270. </w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00335-021-09928-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03467210v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integrative study of diet-induced mouse models of NAFLD identifies PPARα as a sexually dimorphic drug target</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarra Smati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Polizzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Fougerat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Ellero-Simatos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yuna Blum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gut</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 71 (4), pp.807-821. </w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1136/gutjnl-2020-323323⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03215969v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Watch out for a second SNP: focus on multi-nucleotide variants in coding regions and rescued stop-gained</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Degalez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Jehl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kévin Muret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Lecerf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Genetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 12, pp.659287. </w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fgene.2021.659287⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03280040v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RNA-Seq Data for Reliable SNP Detection and Genotype Calling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Jehl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Degalez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Lecerf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Lagoutte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Genetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 12, pp.655707. </w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fgene.2021.655707⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03276149v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An integrative atlas of chicken long non-coding genes and their annotations across 25 tissues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Jehl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kévin Muret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Boutin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Lagoutte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 10 (1), pp.1-17. </w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-020-77586-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03039897v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Long noncoding RNAs in lipid metabolism: literature review and conservation analysis across species</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kévin Muret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Colette Désert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Lagoutte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Boutin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Gondret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMC Genomics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 20, pp.882. </w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s12864-019-6093-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02387579v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-species annotation of transcriptome and chromatin structure in domesticated animals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Foissac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Djebali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kylie Munyard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Vialaneix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Rau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMC Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 17 (1), 25 p. </w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s12915-019-0726-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02437599v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chicken adaptive response to low energy diet: main role of the hypothalamic lipid metabolism revealed by a phenotypic and multi-tissue transcriptomic approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Jehl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Colette Désert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Klopp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathias Brenet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Rau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMC Genomics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 20 (1), </w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s12864-019-6384-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02463367v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-tissue transcriptomic study reveals the main role of liver in the chicken adaptive response to a switch in dietary energy source through the transcriptional regulation of lipogenesis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Colette Désert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Baéza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Meziane Aite</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Boutin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Le Cam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMC Genomics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 19 (1), pp.1-19. </w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s12864-018-4520-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01727161v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maternal high-protein and low-protein diets perturb hypothalamus and liver transcriptome and metabolic homeostasis in adult mouse offspring</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lisa J. Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qingying Meng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Montgomery Blencowe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Lagarrigue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sheila Xiao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Genetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 9, </w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fgene.2018.00642⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01977616v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Long noncoding RNA repertoire in chicken liver and adipose tissue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kévin Muret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Klopp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Wucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diane Esquerré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Legeai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Genetics Selection Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 49 (1), pp.6. </w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s12711-016-0275-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01431420v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A transcriptome multi-tissue analysis identifies biological pathways and genes associated with variations in feed efficiency of growing pigs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Gondret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie Vincent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magalie Houée-Bigot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Siegel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Lagarrigue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMC Genomics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 18 (1), pp.244. </w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s12864-017-3639-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01494107v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muscle transcriptome analysis reveals molecular pathways and biomarkers involved in extreme ultimate pH and meat defect occurrence in chicken</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Beauclercq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Hennequet-Antier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Praud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Godet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Collin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 7 (1), </w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-017-06511-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01595496v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The extent of mRNA editing is limited in chicken liver and adipose, but impacted by tissular context, genotype, age and feeding as exemplified with a conserved edited site in COG3</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-François Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Fresard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Boutin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Leroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Klopp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">G3</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 6 (2), pp.321-335. </w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1534/g3.115.022251⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01251260v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thermal manipulation of the chicken embryo triggers differential gene expression in response to a later heat challenge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Loyau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Hennequet-Antier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Coustham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Berri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Leduc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMC Genomics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 17 (1), 15 p. </w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s12864-016-2661-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02636990v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Molecular alterations induced by a high-fat high-fiber diet in porcine adipose tissues: variations according to the anatomical fat location</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Gondret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie Vincent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magalie Houée-Bigot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Siegel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Lagarrigue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMC Genomics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 17 (1), pp.120. </w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s12864-016-2438-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01286555v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transcriptomes of whole blood and PBMC in chickens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Colette Désert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Merlot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatiana Zerjal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Bed'Hom</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonja Härtle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comparative Biochemistry and Physiology - Part D: Genomics and Proteomics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 20, pp.1-9. </w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cbd.2016.06.008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01341819v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hepatic circadian clock oscillators and nuclear receptors integrate microbiome-derived signals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Montagner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agata Korecka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Polizzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Lippi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yuna Blum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 6 (1), pp.1-14. </w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/srep20127⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01482816v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liver PPARα is crucial for whole-body fatty acid homeostasis and is protective against NAFLD</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Montagner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Polizzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edwin Fouché</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Ducheix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Lippi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gut</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 65 (7), pp.1202-1214. </w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1136/gutjnl-2015-310798⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-02339685v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The ability of genetically lean or fat slow-growing chickens to synthesize and store lipids is not altered by the dietary energy source</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Baéza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Gondret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Chartrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Duval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Berri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Animal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 9 (10), pp.1643-1652. </w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/S1751731115000683⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01211037v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combined QTL and selective sweep mappings with coding SNP annotation and cis-eQTL analysis revealed PARK2 and JAG2 as new candidate genes for adiposity regulation.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-François Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Boitard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Blum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brian Parks</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Montagner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">G3</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 5, pp.517-529. </w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1534/g3.115.016865⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01194040v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison of whole-genome (13X) and capture (87X) resequencing methods for SNP and genotype callings</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-François Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Marthey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anis Djari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Moroldo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diane Esquerre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Animal Genetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 46 (1), pp.82-86. </w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/age.12248⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01194013v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Expanding Duplication of Free Fatty Acid Receptor-2 (GPR43) Genes in the Chicken Genome</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Meslin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Colette Desert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Callebaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Djari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Klopp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Genome Biology and Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 7 (5), pp.1332-1348. </w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/gbe/evv072⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01157691v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genome-Wide Characterization of RNA Editing in Chicken Embryos Reveals Common Features among Vertebrates</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Fresard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Leroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-François Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Klopp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Fabre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 10 (5), pp.1-20. </w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0126776⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01207762v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pertinent plasma indicators of the ability of chickens to synthesize and store lipids</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Baéza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maëva Jégou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Gondret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Lalande-Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Illa Tea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Animal Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 93 (1), pp.107-116. </w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2527/jas.2014-8482⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01207761v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Detection of a Cis eQTL Controlling BMCO1 Gene Expression Leads to the Identification of a QTG for Chicken Breast Meat Color</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Le Bihan-Duval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Javad Nadaf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Berri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederique Pitel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Graulet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 6 (7), non paginé. </w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0014825⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00729320v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using a large-scale knowledge database on reactions and regulations to propose key upstream regulators of various sets of molecules participating in cell metabolism</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Blavy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Gondret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Lagarrigue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jaap J. van Milgen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Siegel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMC Systems Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 8 (1), pp.32. </w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/1752-0509-8-32⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00980499v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The loss of adipokine genes in the chicken genome and implications for insulin metabolism</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natasa Dakovic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Terezol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederique Pitel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Maillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Elis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular Biology and Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 31 (10), pp.2637-2646. </w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/molbev/msu208⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01129850v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transcriptome-wide investigation of genomic imprinting in chicken</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Fresard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Leroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Servin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Gourichon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Dehais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nucleic Acids Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 42 (6), pp.3768-3782. </w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/nar/gkt1390⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01019569v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Re-sequencing data for refining candidate genes and polymorphisms in QTL regions affecting adiposity in chicken</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-François Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Boutin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Colette Désert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anis Djari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diane Esquerre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 9 (10), pp.e111299. </w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0111299⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01207758v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dietary energy sources affect the partition of body lipids and the hierarchy of energy metabolic pathways in growing pigs differing in feed efficiency</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Gondret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Louveau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Mourot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Jacques M.J. Duclos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Lagarrigue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Animal Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 92 (11), pp.4865-4877. </w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2527/jas.2014-7995⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01207757v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Limited RNA editing in exons of mouse liver and adipose</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Lagarrigue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farhad Hormozdiari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lisa Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Lecerf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yehudit Hasin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Genetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 193 (4), pp.1107-1115. </w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1534/genetics.112.149054⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01207749v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genome-wide interval mapping using SNPs identifies new QTL for growth, body composition and several physiological variables in an F-2 intercross between fat and lean chicken lines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Demeure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Jacques M.J. Duclos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicola Bacciu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Le Mignon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Filangi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Genetics Selection Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 45, online (september), Non paginé. </w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/1297-9686-45-36⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01207752v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farm feed findings</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Gondret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Lagarrigue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International innovation - environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 08/2013, pp.73-75</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01210874v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of Allele-Specific Expression in Mouse Liver by RNA-Seq: A Comparison With Cis-eQTL Identified Using Genetic Linkage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Lagarrigue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lisa Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farhad Hormozdiari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-François Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Calvin Pan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Genetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 195 (3), pp.1157-1166. </w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1534/genetics.113.153882⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01207753v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pleiotropic effects of polymorphism of the gene diacylglycerol-O-transferase 1 (DGAT1) in the mammary gland tissue of dairy cows</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Núria Mach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yuna Blum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Bannink</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Causeur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Houee-Bigot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Dairy Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 95 (9), pp.4989-5000. </w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3168/jds.2012-5348⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00841015v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nouvelles approches de phénotypage pour la sélection animale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Lagarrigue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michèle Tixier-Boichard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">INRA Productions Animales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 24 (4), pp.377-386</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01189574v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">AnnotQTL: a new tool to gather functional and comparative information on a genomic region</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Lecerc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Bretaudeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sallou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Colette Désert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yuna Blum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nucleic Acids Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 39 (Suppl 2), open access. </w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/nar/gkr361⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00597398v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Complex trait subtypes identification using transcriptome profiling reveals an interaction between two QTL affecting adiposity in chicken</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yuna Blum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Le Mignon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Causeur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Filangi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Colette Désert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMC Genomics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 12 (november), pp.8. </w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/1471-2164-12-567⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00730144v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New approaches of phenotyping for animal breeding</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Lagarrigue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Tixier-Boichard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Productions Animales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 24 (4), pp.10</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00730158v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Regulation of LPCAT3 by LXR.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Demeure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Lecerf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Duby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Colette Désert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Ducheix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gene</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 470 (1-2), pp.7-11. </w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.gene.2010.09.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00729271v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">[Emerging key role of cell cycle regulators in cell metabolism]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Lagarrigue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Blanchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. S. Annicotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Fajas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Médecine/Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 27 (5), pp.508--13. </w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/medsci/2011275016⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02193321v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genetically regulated metabolic networks: Gale-Nikaido modules and differential inequalities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ovidiu Radulescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Siegel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Pecou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Chatelain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Lagarrigue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transactions on Computational Systems Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Transactions on Computational Systems Biology XIII, 6575 (Lecture Notes in Computer Science 6575), pp.110-130. </w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-19748-2_6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00538136v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E2F transcription factor-1 regulates oxidative metabolism</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Blanchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. S. Annicotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Lagarrigue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Aguilar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Clape</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Cell Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 13 (9), pp.1146--52. </w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/ncb2309⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02193308v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apports de la génomique fonctionnelle à la cartographie fine de QTL</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Le Mignon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yuna Blum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Demeure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Diot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Le Bihan-Duval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">INRA Productions Animales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 23 (4), pp.343-358</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00729443v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A factor model to analyze heterogeneity in gene expression.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yuna Blum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Le Mignon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Lagarrigue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Causeur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMC Bioinformatics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 11 (368), pp.368. </w:t></w:r><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/1471-2105-11-368⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00729426v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pathway results from the chicken data set using GOTM, Pathway studio and ingenuity softwares</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Lagarrigue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Liaubet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christèle Robert-Granié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali San Cristobal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMC Proceedings</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 3 (Suppl 4), pp.1-6. </w:t></w:r><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/1753-6561-3-S4-S11⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00730039v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CXC ligand 5 is an adipose-tissue derived factor that links obesity to insulin resistance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Chavey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwendal Lazennec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Lagarrigue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Clape</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Iankova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cell Metabolism</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 9 (4), pp.339--49. </w:t></w:r><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cmet.2009.03.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02194094v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Methods for interpreting lists of affected genes obtained in a DNA microarray experiment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jakob Hedegaard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristina Arce</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silvio Bicciato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bart Buitenhuis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMC Proceedings</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 3, online (Suppl.4), Non paginé. </w:t></w:r><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/1753-6561-3-S4-S5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02665629v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A minimal model for hepatic fatty acid balance during fasting: Application to PPAR alpha-deficient mice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Blavy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Gondret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Guillou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Lagarrigue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.G.P. Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Theoretical Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 261 (2), pp.266. </w:t></w:r><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jtbi.2009.07.025⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00559147v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liver X receptor alpha regulates fatty acid synthase expression in chicken.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Demeure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Duby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Colette Désert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Assaf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Hazard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poultry Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 88 (12), pp.2628-35. </w:t></w:r><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3382/ps.2009-00258⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00730008v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Detection of Turkey, Duck, and guinea fowl egg in hen egg products by species-specific PCR</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francoise Nau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Colette Désert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Françoise Cochet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryvonne Pasco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Jan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Food Analytical Methods</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 2 (3), pp.231-238. </w:t></w:r><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s12161-009-9077-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01454132v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using transcriptome profiling to characterize QTL regions on chicken chromosome 5</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Le Mignon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Colette Désert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederique Pitel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Leroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Demeure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMC Genomics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 10, non paginé. </w:t></w:r><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/1471-2164-10-575⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00730106v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Methods for interpreting lists of affected genes obtained in a DNA microarray experiment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Arce</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Bicciato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Buitenhuis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Collado-Romero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMC Proceedings</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 3, pp.1-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00730017v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A comprehensive analysis of QTL for abdominal fat and breast muscle weights on chicken chromosome 5 using a multivariate approach.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Le Mignon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederique Pitel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Gilbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Le Bihan-Duval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Vignoles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Animal Genetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 40 (2), pp.157-64. </w:t></w:r><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1365-2052.2008.01817.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00729933v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transcriptome profiling of the feeding-to-fasting transition in chicken liver.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Colette Désert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Jacques M.J. Duclos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Blavy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Lecerf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Moreews</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMC Genomics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 9 (611), pp.611. </w:t></w:r><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/1471-2164-9-611⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00729919v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Swelling kinetics of waxy maize and maize starches at high temperatures and heating rates</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Lagarrigue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Alvarez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Cuvelier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Flick</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Carbohydrate Polymers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 73 (1), pp.148-155. </w:t></w:r><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.carbpol.2007.11.018⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02594873v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rheological characterisation of starch based food products under unsteady temperature conditions and high heating rate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Lagarrigue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Alvarez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Flick</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Food Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 81, pp.273-281</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02589548v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mapping quantitative trait loci affecting fatness and breast muscle weight in meat-type chicken lines divergently selected on abdominal fatness</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Lagarrigue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederique Pitel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wilfrid Carré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Behnam Abasht</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale P. Le Roy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Genetics Selection Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 38, pp.85-97</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02658083v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Topology and static response of interaction networks in molecular biology.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Radulescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Lagarrigue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Siegel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Veber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Le Borgne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the Royal Society Interface</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 3, pp.185-196</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02654772v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatness QTL on chicken chromosome 5 and interaction with sex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Behnam Abasht</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederique Pitel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Lagarrigue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Le Bihan-Duval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale P. Le Roy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Genetics Selection Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 38, pp.297-311</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02661352v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mapping quantitative trait loci affecting fatness and breast muscle weight in meat-type chicken lines divergently selected on abdominal fatness</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Lagarrigue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederique Pitel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wilfrid Carré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Behnam Abasht</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Le Roy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Genetics Selection Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 38 (1), pp.85-97</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00894553v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qualitative analysis of the relation between DNA microarray data and behavioral models of regulation networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Siegel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ovidiu Radulescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Le Borgne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Veber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Ouy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BioSystems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 84, pp.153-174</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00178809v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Topology and static response of interaction networks in molecular biology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ovidiu Radulescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Lagarrigue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Siegel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Veber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Le Borgne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the Royal Society Interface</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 3 (6), pp.185 - 196. </w:t></w:r><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1098/rsif.2005.0092⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00178842v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qualitative analysis of the relation between DNA microarray data and behavioral models of regulation networks.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Siegel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Radulescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Le Borgne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Veber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">- Ouy J</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BioSystems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 84, pp.153-174</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02656133v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Microarray analysis of differential gene expression in the liver of lean and fat chickens.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Bourneuf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Hérault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Chicault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wilfrid Carré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sirine Assaf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gene</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 372, pp.162-70. </w:t></w:r><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.gene.2005.12.028⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00085700v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Complex Qualitative Models in Biology: a new approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Veber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Le Borgne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Siegel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Lagarrigue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ovidiu Radulescu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Complexus</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 2, pp.140-151</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00178819v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A gene-based radiation hybrid map of chicken microchromosome 14 : comparison to human and alignment to the assembled chicken sequence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Morisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie S. Leroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Jiguet-Jiglaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sirine Assaf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederique Pitel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Genetics Selection Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 37, pp.229-251. </w:t></w:r><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/gse:2004046⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02670446v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genetic linkage and expression analysis of SREBP and lipogenic genes in fat and lean chickens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Assaf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Lagarrigue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Daval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Sansom</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Leclercq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comparative Biochemistry and Physiology - Part B: Biochemistry and Molecular Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 137, pp.433-441. </w:t></w:r><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cbpc.2004.02.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02670700v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A high-resolution radiation hybrid map of chicken chromosome 5 and comparison with human chromosomes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederique Pitel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Behnam Abasht</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Morisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Pma Crooijmans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence F. Vignoles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMC Genomics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 5, pp.142E-U6. </w:t></w:r><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/1471-2164-5-66⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02678290v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cloning and characterization of HEP21, a new member of the uPAR/Ly6 protein superfamily predominantly expressed in hen egg white</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Nau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Guerin-Dubiard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Colette Désert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Gautron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Bouton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poultry Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 82, pp.242-250</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02671060v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cloning of cDNA encoding the nuclear form of chicken sterol response element binding protein-2 (SREBP-2), chromosomal localization, and tissue expression of chicken SREBP-1 and -2 genes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Assaf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Hazard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederique Pitel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Morisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Alizadeh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poultry Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 82, pp.54-61</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02670802v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A chicken lipid metabolism macroarray.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Assaf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Hazard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Madeleine Douaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Lagarrigue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archiv für Geflügelkunde. Sonderheft</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, Special Issue, pp.96</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02669670v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of 112 unique expressed sequence tags from chicken liver using an arbitrarily primed reverse transcriptase-polymerase chain reaction and single strand conformation gel purification method</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wilfrid Carré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Diot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R.P.M.A. Crooijmans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Lagarrigue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mark Morrisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Animal Genetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 32, pp.289-297</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02674219v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The rheology of starch dispersions at high temperatures and high shear rates: a review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Lagarrigue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Alvarez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Food Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 50, pp.189-202. </w:t></w:r><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0260-8774(00)00239-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02580048v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Messenger RNA levels and transcription rates of hepatic lipogenesis genes in genetically lean and fat chickens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Daval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Lagarrigue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Douaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Genetics Selection Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 32 (4), pp.521-531</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02690958v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Role of hepatic lipogenesis in the susceptibility to fatty liver in the goose (Anser anser)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Mourot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Guy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Lagarrigue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Peiniau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique D. Hermier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comparative Biochemistry and Physiology Part B: Comparative Biochemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 126, pp.81-87</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02691295v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hepatic lipogenesis gene expression in two experimental egg-laying lines divergently selected on residual food consumption</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Lagarrigue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Daval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Bordas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Madeleine Douaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Genetics Selection Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 32 (2), pp.205-216. </w:t></w:r><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/gse:2000114⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00894307v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Messenger RNA levels and transcription rates of hepatic lipogenesis genes in genetically lean and fat chickens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Daval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Lagarrigue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Madeleine Douaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Genetics Selection Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 32 (5), pp.521-531. </w:t></w:r><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/gse:2000134⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00894352v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hepatic lipogenesis gene expression in two experimental egg-laying lines divergently selected on residual food consumption</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Lagarrigue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Daval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André A. Bordas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Douaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Genetics Selection Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 32 (2), pp.205-216</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02690903v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gènes associés à la lipogénèse chez le poulet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Douaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Lagarrigue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Productions Animales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, HS 2000, pp.169-170</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02685400v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cloning and mapping of the ACLY gene to a chicken microchromosome</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Daval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederique Pitel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Le Nigen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Douaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Vignal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Animal Genetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 31, pp.404-419</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02686283v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'engraissement chez le poulet : aspects métaboliques et génétiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Alleman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André A. Bordas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.P. Caffin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Daval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Diot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Productions Animales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 12 (4), pp.257-264</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02697188v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La stéatose hépatique des palmipèdes gavés : bases métaboliques et sensibilité génétique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique D. Hermier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.R. Salichon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Guy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rosaria Peresson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Mourot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Productions Animales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 12 (4), pp.265-271</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02697440v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mapping of the ME1 locus to chicken chromosome 3.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederique Pitel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Lagarrigue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Moro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Douaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joel Gellin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Animal Genetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, 29 (6), pp.475-476</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02685474v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Expression of c-fos and jun protooncogenes in ovine trophoblasts in relation to interferon-tau expression and early implantation process</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Xavier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Lagarrigue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel M. Guillomot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Gaillard-Sanchez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular Reproduction and Development</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997, 46, pp.127-137</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02690401v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse génétique d'un caractère quantitatif</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Sourdioux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Lagarrigue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Douaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Productions Animales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997, 10 (3), pp.251-258</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02693262v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apoprotein A1 mRNA levels differ in genetically lean and fat chickens.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Daval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Lagarrigue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.P. Caffin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Leclercq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Madeleine Douaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Animal Genetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1996, suppl. 2, pp.107</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02693248v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The transformation of c-jun-overexpressing cells is correlated with IGFS-induced c-jun phosphorylation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Lagarrigue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Heberden</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paule Latino-Martel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Gaillard-Sanchez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biochemical and Biophysical Research Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1995, 217 (2), pp.501-508</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02700455v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suppression of oncogene-induced transformation by quercetin and retinoic acid in rat liver epithelial cells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Lagarrigue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine C. Chaumontet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Heberden</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paule Latino-Martel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Gaillard-Sanchez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cellular and Molecular Biology Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1995, 41 (6), pp.551-560</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02701405v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Altered response to growth factors in rat epithelial liver cells overexpressing human c-Fos protein</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Lagarrigue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Seillan-Heberden</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paule Latino-Martel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Gaillard-Sanchez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FEBS Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1992, 314 (3), pp.399-403</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02711271v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (127)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId456" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transgenerational response to the ingestion of an endocrine disruptor: phenotypic, genetic, and epigenetic analyses in quail</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stacy Rousse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Leroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Gourichon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Calandreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remi Seraphin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PAG 33</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2026, San Diego, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId456" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05478473v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling genetic and epigenetic selection signatures from pool sequencing.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia E Eynard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId462" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kossi-Julien Kowou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Donnadieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Flatres-Grall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId465" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Iampietro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental and Agronomical Genomics Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, france génomique; greenomics, Feb 2026, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05538015v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combining LD-Guided QTL Refinement, GEGA Annotation, and Tissue-Specific eQTL for Candidate Gene Prioritization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Hubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Degalez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coralie Allain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorry Bécot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Burlot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PAG33</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2026, San Deigo, CA,, United States. https://plan.core-apps.com/pag33/abstract/e92da122-9a77-4241-ade6-da7ec88ff7f5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05560489v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId467" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploring the Landscape of Local and Distant Intra-vs. Inter-Chromosomal eQTLs Using TensorQTL and GCTA: A case study from 459 Liver Transcriptomes of Aged Laying Hens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Hubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Degalez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coralie Allain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Burlot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId468" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis Calvez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PAG33</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2026, San diego (Californie), United States. https://plan.core-apps.com/pag33/abstract/2907311f-56dd-4348-bf69-ca2da809ea0f</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId467" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05560651v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId469" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transgenerational response to an endocrine disruptor ingestion: phenotypic, genetic and epigenetic analyses in quail</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId470" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Rousse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Leroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Gourichon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Calandreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatiana Zerjal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">76. Annual Meeting of the European Federation of Animal Science (EAAP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2025, Innsbruck, Austria. pp.624</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId469" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05448183v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId471" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Empowering Bioinformatics Communities with nf-core: The success of an open-source bioinformatics ecosystem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Björn E Langer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andreia Amaral</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Odile Baudement</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franziska Bonath</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Charles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Intelligent Systems for Molecular Biology/European Conference on Computational Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2025, Liverpool, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId471" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05131891v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId472" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The impact of chronic heat stress on DNA methylation and gene expression in laying hens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId473" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Courbariaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId474" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odile Rogier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remi Seraphin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia E Eynard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Leroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">76. Annual Meeting of the European Federation of Animal Science (EAAP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EAAP, Aug 2025, Innsbrück, Austria. pp.623</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId472" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05266650v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId475" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étude des réponses moléculaires des embryons de poulet à l'exposition à la chaleur de leur mère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Keyvan Karami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Leroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jules Sabban</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId476" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Cerutti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Devailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15. Journées de la Recherche Avicole et Palmipèdes à Foie Gras (JRAPFG)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2024, Tours, France. pp.204, </w:t></w:r><w:hyperlink r:id="rId477" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.anscip.2024.06.034⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId475" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04700042v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId478" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transgenerational response to an endocrine disruptor ingestion : phenotypic, genetic and epigenetic analyses in quail.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stacy Rousse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Leroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Gourichon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Calandreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatiana Zerjal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EpiPHASE 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2024, Saint Pée sur Nivelle, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId478" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04770243v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId479" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adaptation au changement climatique chez les volailles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Collin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Coustham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacob Kokou Tona</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Tesseraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Mignon-Grasteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Réunion du groupe Filière Cunicole</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, INRAE, Nov 2024, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId479" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04930760v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId480" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A richer gut microbiota is related to better feed efficiency and diet adaptability in laying hens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Lecoeur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Coville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bruneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deborah Jardet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">74. Annual meeting of the european federation of animal science (EAAP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EAAP, Aug 2023, Lyon, France. pp.740</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId480" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04199104v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId481" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A lncRNA gene-enriched atlas for GRCg7b chicken genome and its functional annotation across 47 tissues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Degalez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Charles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Foissac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haijuan Zhou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dailu Guan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">39. Congress of the international society for animal genetics (ISAG)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2023, Cape Town, South Africa. pp.47</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId481" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04217589v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId482" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">GEroNIMO : Genome and Epigenome eNabled breedIng in MOnogastrics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId483" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Pitel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatiana Zerjal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Lagarrigue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">74. Annual meeting of the european federation of animal science (EAAP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EAAP; INRAE, Aug 2023, Lyon, France. pp.930</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId482" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04241497v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId484" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combined strategies for adapting poultry production to climate change</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Collin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Coustham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacob Kokou Tona</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Tesseraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Mignon-Grasteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">26. World’s Poultry Congress (WPC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, WPSA, Aug 2022, Paris, France. pp.122-146</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId484" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04129464v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId485" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’épigénétique à l’interface entre l’environnement et l'ADN : quelle importance pour les pratiques d’élevage et les méthodes de sélection ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Coustham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Andrieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Collin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ingrid David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId486" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Demars</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14. Journées de la Recherche Avicole et Palmipèdes à Foie Gras</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ITAVI; INRAE; ANSES; WVPA; WPSA; CTCPA, Mar 2022, Tours, France. pp.628-629, </w:t></w:r><w:hyperlink r:id="rId487" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.anscip.2022.05.028⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId485" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03616157v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId488" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Epigenetics as a mediator of genome x environment interactions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederique Pitel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ingrid David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId486" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Demars</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Mignon-Grasteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Lagarrigue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">26. World's Poultry Congress (WPC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2022, Paris, France. pp.199-212</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId488" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03797557v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId489" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Selective sweep mapping in the R+ R-chicken lines divergently selected for RFI (residual feed intake)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Jehl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Boitard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId490" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Noël Hubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId491" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Laloë</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Lagarrigue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">26. World's Poultry Congress (WPC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2022, Paris, France. pp.407</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId489" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03797331v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId492" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RNA-seq data for detecting reliable SNPs & genotypes in livestock species: interest for coding variant characterization and cis-regulation analysis by allele-specific expression !</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Jehl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Degalez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Lecerf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Lagoutte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">World Poultry Congress (WPC) 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2022, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId492" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04258396v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId493" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RNA-SEQ data for reliable SNP detection and genotype calling in livestock species: interest for coding variant characterization and cis-regulation analysis by allele-specific expression</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Jehl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Degalez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Lecerf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Lagoutte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">26. World's Poultry Congress (WPC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2022, Paris, France. pp.405</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId493" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04132375v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId494" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chromatin accessibility conservation across four livestock species</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId495" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Djebali Quelen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Foissac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Vialaneix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kylie Munyard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Rau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conference of the International Society for Animal Genetics (ISAG 2019)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2019, Llieda, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId494" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02788732v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId496" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An atlas of chicken long non-coding RNAs gathering multiple sources : gene models and expression across more than twenty tissues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Jehl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kévin Muret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diane Esquerré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId497" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Acloque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PAG XXVII - Plant &amp; Animal Genome Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2019, San Diego, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId496" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02790912v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId498" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">FR-Agencode: An Update</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId499" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabetta Giuffra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Djebali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Rau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Lagarrigue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId497" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Acloque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Plant and Animal Genome XXVII Conference (PAG)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2019, San Diego, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId498" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03364351v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId500" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-level conservation of chromosome conformation across livestock species reveals evolutionary links between genome structure and function</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Foissac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId495" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Djebali Quelen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Vialaneix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId501" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthias Zytnicki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Rau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conference of the International Society for Animal Genetics (ISAG 2019)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2019, Lleida, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId500" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02788476v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId502" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Functional annotation of livestock genomes: chromatin structure and regulation of gene expression</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Foissac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Djebali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kylie Munyard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Vialaneix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Rau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ASAS/ASDS Midwest Joint Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2019, Omaha, United States. </w:t></w:r><w:hyperlink r:id="rId503" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/jas/skz122.028⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId502" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02735898v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId504" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integrated metabolomic and transcriptomic analysis evaluating heat and feed stress in layer chickens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId491" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Laloë</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Jehl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Colette Désert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Boutin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Leroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">37. International Society for Animal Genetics (ISAG) Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2019, Lleida, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId504" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02737948v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId505" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of long-term heat stress on production, egg quality and physiological traits in four experimental lines of layers differing in heat tolerance and feed efficiency</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId506" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adelie Tholance</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId507" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dzidzo Nyuiadzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId508" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Veerle M. Darras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId491" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Laloë</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId509" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Jaffrezic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XVth EUROPEAN POULTRY CONFERENCE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, Dubrovnik, Croatia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId505" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02735488v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId510" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of gut microbiota on production traits, interaction with genetics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Gilbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Lagarrigue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId511" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L.M.G. Verschuren</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId512" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Zemb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId513" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Velasco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">69. Annual Meeting of the European Association of Animal Production</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2018, Dubrovnik, Croatia. 705 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId510" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02738445v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId514" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le MOOC un nouvel outil pédagogique au service de l’élevage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Lagarrigue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Natural concept. La durabilité des filières animales au cœur des échanges</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2018, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId514" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02270128v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId515" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spontaneous intake of essential oils after a negative postnatal experience in chicks and long-term effects on blood transcriptome</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId516" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence A. Guilloteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Collin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId517" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Foury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId518" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Helbling</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId519" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexia Koch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XVth EUROPEAN POULTRY CONFERENCE;EPC2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, Dubrovnik, Croatia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId515" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02785657v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId520" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Layers response to a suboptimal diet through phenotype and transcriptome changes in four tissues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Jehl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId521" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Brenet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Rau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Colette Désert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Boutin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">69. Annual Meeting of the European Association of Animal Production</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2018, Dubrovnik, Croatia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId520" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02734608v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId522" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transcriptomics data of liver and adipose tissue highlight lncRNAs as candidates for the lipid metabolism regulation in broilers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kévin Muret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Klopp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diane Esquerre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Boutin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Colette Désert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PAG XXVI - Plant and Animal Genome Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2018, San Diego, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId522" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01860010v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId523" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liver and whole blood transcriptome response to chronic heat exposure in laying hens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Jehl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Rau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Colette Désert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Boutin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kévin Muret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">36. International Conference on Animal Genetics (ISAG)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, Dublin, Ireland. pp.15</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId523" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02463163v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId524" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification des fonctions biologiques, spécifiques d’un tissu ou partagées entre tissus, associées aux différences d’efficacité alimentaire chez le porc en croissance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Gondret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie Vincent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId525" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magalie Houee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Siegel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Lagarrigue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">49. Journées de la Recherche Porcine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2017, Paris, France. pp.13-18</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId524" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01602699v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId526" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spontaneous intake of essential oils during the early rearing phase of chicks and long-term effects on performance and transcriptome regulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId516" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence A. Guilloteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Collin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId517" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Foury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId518" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Helbling</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId519" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexia Koch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">65. GA Congress. Society for Medicinal Plant and Natural Product Research.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Basel, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId526" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01604161v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId527" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Profiling the landscape of transcription and chromatin conformation reveals regulatory mechanisms involved in immune and metabolic functions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Foissac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId495" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Djebali Quelen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId497" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Acloque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId528" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Hélène Pinard-van Der Laan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Lagarrigue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3. Journée de Séminaires du Département Phase sur l'Epigénétique EpiPhase</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2017, Jouy-en-Josas, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId527" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01603057v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId529" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effets durables d’un stress post-natal au cours de la vie du poulet d’élevage : recherche de marqueurs par analyse transcriptomique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId517" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Foury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId518" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Helbling</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Collin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId530" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Crochet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Lagarrigue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">34. Colloque de la Société de Neuroendocrinologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2016, Corte, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId529" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01603535v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId531" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparaison des cibles d’une matrice de score et d’une expression régulière. Application à la recherche de sites de fixation du facteur de transcription LXR</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId532" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aymeric Antoine-Lorquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Lagarrigue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Lecerf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId533" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Nicolas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId534" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Belleannée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JOBIM 2015- 16e Journées Ouvertes en Biologie, Informatique et Mathématiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2015, Clermont-Ferrand, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId531" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01197050v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId535" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Long-lasting effects of thermal manipulation during embryogenesis in broiler chickens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Loyau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId536" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Metayer-Coustard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Berri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId537" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Grasteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Hennequet-Antier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">66. Annual Meeting of the European Federation of Animal Science (EAAP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2015, Warsaw, Poland. pp.538</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId535" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01211058v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId538" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Long-lasting effects of thermal manipulations during embryogenesis in broiler chickens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Loyau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId536" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Metayer-Coustard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Berri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId537" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Grasteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Hennequet-Antier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">66. Annual Meeting of the European Federation of Animal Science (EAAP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2015, Varsovie, Poland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId538" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01211070v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId539" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RNA‐Seq in chicken with two focuses on long non coding RNA modeling (preliminary results) and RNA editing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederique Pitel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Lagarrigue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kévin Muret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-François Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Fresard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chick meeting du GDR 3604 "Modèle aviaire"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Centre National de la Recherche Scientifique (CNRS). FRA., Jun 2015, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId539" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01211047v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId540" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RNA-seq: interests for research</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Lagarrigue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6. Annual meeting of the EFOR Network</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, réseau EFOR (Etude Fonctionnelle chez les Organismes Modèles). FRA., Mar 2015, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId540" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01455880v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId541" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact de la source énergétique alimentaire sur les métabolites digestifs microbiens chez le poulet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId542" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irène Gabriel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId543" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Lalande</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Illa Tea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Gondret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Lagarrigue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11ème Journées de la Recherche Avicole et Palmipèdes à Foie Gras</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2015, Tours, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId541" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01210972v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId544" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les métabolites plasmatiques peuvent-ils être des marqueurs du dépôt de gras dans les tissus périphériques chez le poulet ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maëva Jégou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Louveau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Gondret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Lalande-Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Illa Tea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11. Journées de la Recherche Avicole et Palmipèdes à Foie Gras</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2015, Tours, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId544" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01210931v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId545" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Performance, carcass traits and meat quality of genetically fat and lean broilers are unaffected by dietary energy source</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Baéza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Chartrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Collin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId536" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Metayer-Coustard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Berri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14. European Poultry Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Stavanger, Norway</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId545" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01210608v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId546" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Métabolites microbiens dans le tractus digestif du poulet. Exemple chez des poulets de status métabolique différent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId542" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irène Gabriel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId543" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Lalande</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Illa Tea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Gondret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Lagarrigue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées du réseau NEM (Nutrition et Ecosystème Microbien)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2014, Clermont-Ferrand, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId546" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03365428v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId547" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combining Genetics Mapping, Selective Sweeps, Genome Re-Requencing and Allele Specific Expression Reveals Several Serious Causative Genes for QTL Regions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-François Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Boitard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anis Djari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diane Esquerre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Colette Désert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Plant &amp; Animal Genome XXII (PAG)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2014, San Diego, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId547" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01193794v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId548" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transcriptome-wide investigation of genomic imprinting in chicken</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Fresard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Leroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Servin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Gourichon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Dehais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">22. International Plant and Animal Genome (PAG)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2014, San Diego, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId548" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01193927v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId549" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sparse factor model for gene co-expression networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Blum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId525" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magalie Houee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId550" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aldons J. Lusis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Lagarrigue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Causeur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BioNetVisA Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2014, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId549" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01210988v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId551" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Utilisation de SNP pour la cartographie de QTL de croissance, composition de la carcasse et qualité de la viande dans un croisement F2 de lignées de poulet grasse et maigre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Demeure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Jacques M.J. Duclos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicola Bacciu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Le Mignon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Filangi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10. Journées de la Recherche Avicole et Palmipèdes à Foie Gras</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2013, La Rochelle, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId551" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01210361v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId552" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genome-wide interval mapping using SNP identifies new QTL for growth, body composition, meat quality and several physiological parameters in an F2 intercross between Fat and Lean chicken lines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Demeure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Jacques M.J. Duclos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicola Bacciu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Le Mignon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Filangi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXI Plant &amp; Animal Genome (PAG)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2013, San Diego, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId552" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01210360v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId553" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transcriptome-wide investigation of genomic imprinting in chicken</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId554" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure L. Fresard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie S. Leroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Gourichon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali San Cristobal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId555" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie N. Marsaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">33. Conference of the International Society for Animal Genetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2012, Cairns, Australia. pp.75</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId553" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01000657v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId556" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Utilisation des NGS pour la caractérisation génétique de lignées de poulet de chair et poules de ponte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId557" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-François Roux Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Lecerf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anis Djari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId558" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diane D. Esquerre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId559" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain S. Marthey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10. Journées de la Recherche Avicole et Palmipèdes à Foie Gras</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2013, La Rochelle, France. pp.556-561</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId556" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01000659v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId560" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification of candidate polymorphism in a QTL region by combining eQTL mapping with NGS data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-François Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yuna Blum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Colette Désert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anis Djari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diane Esquerre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">64th Annual Meeting of the European Federation of Animal Science (EAAP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2013, Nantes, France. pp.300</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId560" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01019609v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId561" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spécificités évolutives du métabolisme des lipides chez le poulet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId562" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Monget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId563" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joëlle Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Baéza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederique Pitel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Lagarrigue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10. Journées de la Recherche Avicole et Palmipèdes à Foie Gras</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut Technique de l'Aviculture et des Elevages de Petits Animaux (ITAVI). Nouzilly, FRA. Institut National de la Recherche Agronomique (INRA). Agence nationale de sécurité sanitaire de l'alimentation, de l'environnement et du travail (ANSES), FRA., Mar 2013, La Rochelle, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId561" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01210391v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId564" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using NGS data to characterize genetics of meet-type and egg-type chicken lines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-François Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Lecerf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anis Djari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diane Esquerre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Marthey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">64th Annual Meeting of the European Federation of Animal Science (EAAP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2013, Nantes, France. pp.296</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId564" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01019218v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId565" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inferring gene networks using a sparse factor model approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Blum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId525" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magalie Houee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId566" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Friguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Lagarrigue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Causeur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Statistical learning and data science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2012, Florence, Italy. 12 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId565" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02806777v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId567" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using large scale knowledge database about reactions and regulations to find key regulators of sets of genes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Blavy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Gondret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Lagarrigue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jaap J. van Milgen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Siegel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JOBIM 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Inria, 2012, Rennes, France. pp.123-132</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId567" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00750512v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId568" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apport des NGS à la détection des mutations causales pour des caractères d’intérêt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Lagarrigue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Réunion technique du Sysaaf : Apports des nouvelles technologies pour la sélection aquacole et avicole</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2012, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId568" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01210949v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId569" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inferring gene networks using a sparse factor model approach, Statistical Learning and Data Science</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yuna Blum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId570" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Houée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId566" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Friguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Lagarrigue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Causeur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Learning and Data Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2012, Florence (IT), Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId569" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00841017v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId571" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genetic analysis of a complex trait using transcriptomic data: contribution of gene regulatory network modeling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yuna Blum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId572" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magalie Houée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId566" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Friguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Lagarrigue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Causeur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XX. Conference of the plant &amp; animal genome (PAG)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2012, San Diego, United States. 1 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId571" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00841103v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId573" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transcriptome profiling reveals interaction between two QTL for fatness in chicken</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yuna Blum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Le Mignon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederique Pitel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Causeur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Demeure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15th European workshop on QTL mapping and marker assisted selection (QTLMAS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2011, Rennes (FR), France. 1 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId573" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00841016v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId574" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LXRa : un gène candidat positionnel et fonctionnel pour un QTL d'engraissement chez le poulet de chair ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Assaf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Demeure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Duby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Lagarrigue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Lecerf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Scientifiques, Département de Génétique Animale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2008, Lacanau (FR), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId574" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00729764v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId575" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Du gène au phénotype - apports de la génomique fonctionnelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Lagarrigue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comité thématique avicole AGENAVI</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId575" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01210950v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId576" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploitation à large échelle de bases de données de connaissance sur les réactions et régulations pour trouver des régulateurs clés de groupe de gènes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Blavy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Gondret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Lagarrigue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jaap J. van Milgen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Siegel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées ouvertes en biologie, informatique et mathématiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2012, Rennes, France. pp.161-170</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId576" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01210385v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId577" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of the gene diacylglycerol-O-transferase 1 (DGAT1) polymorphism on the global expression pattern of genes in the mammary gland tissue of dairy cows</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Núria Mach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yuna Blum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Causeur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Lagarrigue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId578" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. A. Smits</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">62. Annual Meeting of the European Federation of Animal Science (EAAP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2011, Stavanger, Norway</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId577" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02747109v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId579" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Large-scale significance testing of high thoroughput Data with FAMT</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magalie Houée-Bigot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId566" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Friguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Lagarrigue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Blum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Causeur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14. Conference of the Applied Stochastic Models and Data Analysis International Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2011, Rome, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId579" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02746752v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId580" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Utilisation de la génétique et de la cartographie génétique pour l’intégration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Lagarrigue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecole chercheurs en Biologie Intégrative et Génomique dans le Grand Ouest (BIGOU)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2011, Auray, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId580" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02802853v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId581" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">AnnotQTL: a new tool to gather functional and comparative information on a genomic region</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Lecerf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Bretaudeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sallou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Colette Désert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Blum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15th QTLMAS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut National de Recherche Agronomique (INRA). UMR Génétique Animale (0598)., May 2011, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId581" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02746678v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId582" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integrating QTL controlling fatness, lipid metabolites and gene expressions to genetically dissect the adiposity complex trait in a meat chicken cross</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yuna Blum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId583" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier O. Demeure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Colette Désert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Guillou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId584" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J Bertrand-Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">62. Annual Meeting of the European Association for Animal Production (EAAP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2011, Stavanger, Norway</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId582" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02748764v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId585" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new method for modeling reactions and regulations to analyze high-throughout data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Blavy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Gondret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId586" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sven Thiele</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId587" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carito Guziolowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Lagarrigue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4. International Symposium on Animal Functional Genomics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sorcha De Gras; Sorcha De Gras, Oct 2011, Dublin, Ireland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId585" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02748096v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId588" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gene assisted selection for meat color in the chicken</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Le Bihan-Duval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Javad Nadaf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Berri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederique Pitel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Godet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9. World Congress on genetics Applied to Livestock Production</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2010, Leipzig, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId588" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02754465v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId589" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inférence sur réseaux géniques par Analyse en Facteurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yuna Blum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId566" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Friguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Lagarrigue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Causeur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">42èmes Journées de Statistique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, Marseille, France, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId589" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00494802v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId590" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A la croisée de la génomique positionnelle et fonctionnelle : application à l'identification d'une mutation chez le poulet et perspectives de recherches en qualité de la viande</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Le Bihan-Duval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Berri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederique Pitel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId591" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Nadaf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId592" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Sibut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13. Journées "Sciences du Muscle et Technologies des Viandes"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2010, Clermont-Ferrand (FR), France. pp.201-207</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId590" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00729428v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId593" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction aux concepts et outils de la génétique et génomique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Lagarrigue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée thématique "génomique"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association de Coordination Technique Agricole (ACTA). FRA., Jan 2010, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId593" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02820677v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId594" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intérêts de la génomique dans les filières animales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Lagarrigue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée de formation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Cooperl Arcatlantique. FRA., 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId594" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02820213v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId595" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A la croisée de la génomique positionnelle et fonctionnelle : application à l'identification d'une mutation chez le poulet et perspectives de recherches en qualité de la viande</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Le Bihan-Duval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Berri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederique Pitel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId591" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Nadaf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId596" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vonick Sibut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13. Journées Sciences du Muscle et Technologies des Viandes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2010, Clermont-Ferrand, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId595" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02752823v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId597" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A factor model to analyze heterogeneity in gene expression in a context of QTL mapping</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yuna Blum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Lagarrigue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Causeur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th workshop " Statistical Methods for Post-Genomic Data "</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2010, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId597" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00459362v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId598" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La génomique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Lagarrigue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire de la société ALLTECH</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId598" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02820755v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId599" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Génomique : réalisation et perspectives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Lagarrigue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Le Bihan-Duval</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8èmes Journées de la Recherche Avicole</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2009, Paris (FR), France. pp.547-554</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId599" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00729215v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId600" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Génomique : réalisation et perspectives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Lagarrigue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Le Bihan-Duval</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8. Journées de la Recherche Avicole</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2009, Saint-Malo, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId600" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02751410v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId601" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Utilisation du transcriptome pour préciser la localisation d'un QTL responsable de la variabilité d'engraissement chez le poulet de chair.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId602" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume G. Le Mignon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederique Pitel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Colette Désert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie S. Leroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId583" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier O. Demeure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8. Journées de la Recherche Avicole</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2009, Saint-Malo, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId601" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02757979v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId603" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recherche de QTL responsables de l'engraissement chez le poulet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Lagarrigue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2. Rencontres annuelles de génomique avicole</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2009, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId603" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02820513v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId604" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Utilisation du transcriptome pour préciser la localisation d'un QTL responsable de la variabilité d'engraissement chez le poulet de chair</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Le Mignon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederique Pitel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Colette Désert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Leroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Demeure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Huitièmes Journées de la Recherche Avicole</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2009, Paris (FR), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId604" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00730108v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId605" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intérêt de l'approche eQTL pour l'identification de gènes responsables de la variabilité de caractères quantitatifs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Le Mignon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederique Pitel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Vignoles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Douaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId606" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Le Roy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Scientifiques, Département de Génétique Animale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2008, Lacanau (FR), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId605" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00729748v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId607" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eléments de compréhension de la génétique et génomique dans le contexte de la sélection animale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Lagarrigue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire génomique Bioporc</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2008, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId607" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02813147v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId608" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A minimal and dynamic model for fatty acid metabolism in mouse liver</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Blavy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Gondret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Guillou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Lagarrigue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId609" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal G.P. Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Ouvertes de Biologie, Informatique et Mathématique (JOBIM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2008, Lille (FR), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId608" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00729742v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId610" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pathway results from the chicken data set using several softwares</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Lagarrigue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Liaubet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christèle Robert-Granié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali San Cristobal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EADGENE and SABRE Post-Analyses, Animal Sciences Group</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, Lelystad, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId610" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02811912v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId611" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Profils transcriptomiques de foies de poulet soumis au jeûne : utilisation d'une puce à ADN de 20000 oligonucléotides</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId612" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Aubry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Colette Désert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Blavy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Lecerf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Jacques M.J. Duclos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Scientifiques, Département de Génétique Animale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2008, Lacanau, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId611" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00729786v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId613" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intérêt de l'approche eQTL pour l'identification de gènes responsables de la variabilité de caractères quantitatifs.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId602" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume G. Le Mignon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederique Pitel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence F. Vignoles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Douaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale P. Le Roy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Scientifiques, Département de Génétique Animale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2008, Lacanau</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId613" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02752935v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId614" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LXRa : un gène candidat positionnel et fonctionnel pour un QTL d'engraissement chez le poulet de chair ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId583" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier O. Demeure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId615" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile C. Duby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Lecerf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Assaf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Lagarrigue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Scientifiques, Département de Génétique Animale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2008, Lacanau</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId614" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02753163v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId616" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A minimal and dynamical model for fatty acid metabolism in mouse liver</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Blavy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Gondret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Guillou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Lagarrigue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId609" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal G.P. Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Ouvertes Biologie Informatique Mathématiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, Lille, France. pp.Inconnu</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId616" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02817340v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId617" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eléments de compréhension de la génétique et génomique dans le contexte de la sélection animale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Lagarrigue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire Génomique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2008, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId617" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02820222v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId618" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pathway results from the chicken data set using several softwares</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Lagarrigue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Liaubet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christèle Robert-Granié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali San Cristobal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EADGENE and SABRE Post-Analyses, Animal Sciences Group</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2008, Lelystad (NL), Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId618" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00729781v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId619" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">eQTL Mapping allows to refine abdominal fatness QTL in chicken</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Le Mignon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederique Pitel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Demeure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Leroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Douaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plant &amp; Animal Genomes, XVI Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2008, San Diego (US), United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId619" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00729130v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId620" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation multi-organes et multi-espèces du métabolisme des lipides</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Blavy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Siegel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ovidiu Radulescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Gondret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jaap J. van Milgen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2. Journées d'Animation Scientifique du Département PHASE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2007, Tours, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId620" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02756643v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId621" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Localisation de QTL contrôlant les poids de gras abdominal et de filet sur le chromosome 5 du poulet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId602" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume G. Le Mignon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederique Pitel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId583" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier O. Demeure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Gilbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence F. Vignoles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7. Journées de la Recherche Avicole</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2007, Tours, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId621" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02755614v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId622" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intérêt de l’approche eQTL (QTL d’expression) pour l’identification de gènes responsables de la variabilité de caractères quantitatifs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Lagarrigue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Jacques M.J. Duclos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire AGENAE/GENANIMAL 2007</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2007, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId622" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02755223v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId623" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mapping male-specific fatness QTL at the distal part of chicken chromosome 5.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Behnam Abasht</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederique Pitel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Le Bihan-Duval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie S. Leroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Lagarrigue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XII European Poultry Conference (EPC), 10-14 september 2006</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2006, Verona, pp.Inconnu</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId623" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02816346v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId624" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Advanced backcross generations allowed refining sex-specific fatness QTL regions in a polygenic chicken model of fatness.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Behnam Abasht</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederique Pitel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie S. Leroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Le Bihan-Duval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Lagarrigue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Stadler Genetics Symposium Genomics of Disease, October 2-4</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, Columbia, pp.Inconnu</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId624" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02817176v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId625" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sex by fatness QTL interaction with transgressive variation in fat and lean lines.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Behnam Abasht</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Lagarrigue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederique Pitel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Le Bihan-Duval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale P. Le Roy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gordon Conference on Quantitative Genetics and Genomics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, Ventura, pp.Inconnu</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId625" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02830385v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId626" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Former pour l'amélioration génétique : questions anciennes et nouveaux défis.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId627" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Verrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId628" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Jussiau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale P. Le Roy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId629" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.L. Gastinel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId630" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Ducos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12èmes Rencontres Recherches Ruminants</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2005, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId626" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02760296v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId631" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Différential gene expression in the liver of lean and fat chickens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Bourneuf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Chicault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId632" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Herault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId633" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wilfried Carré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sirine Assaf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th European Poultry Genetics Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2005, Dubrovnik, Croatia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId631" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02649166v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId634" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Extraction d'information appliquée au domaine biomédical : apprentissage et traitement automatique de la langue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId635" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erick Alphonse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId636" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Aubin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId637" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Bessières</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId638" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Bisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId639" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Hamon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence internationale de fouille de texte, CIFT-04</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2004, La Rochelle, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId634" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02762525v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId640" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterisation of quantitative trait loci affecting fatness on chicken chromosome 5</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Behnam Abasht</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederique Pitel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Lagarrigue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Le Bihan-Duval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale P. Le Roy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">22. World's Poultry Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2004, Istanbul, Turkey</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId640" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02760168v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId641" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Event-based Information Extraction for the biomedical domain: the Caderige project</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId635" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erick Alphonse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId636" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Aubin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId637" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Bessières</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId638" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Bisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId639" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Hamon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the International Joint Workshop on Natural Language Processing in Biomedicine and Its Applications (COLING'04)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, Geneva, Switzerland. pp.43-49</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId641" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00098040v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId642" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification of 3 new minor hen egg white proteins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Nau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Guerin-Dubiard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Colette Désert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Gautron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId643" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wilfrid Carre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16. European Symposium on the Quality of Poultry Meat &amp; 10. European Symposium on the Quality of Eggs and Egg Products</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2003, Saint Brieuc - Ploufragan, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId642" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02762457v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId644" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Approche transcriptomique de l'engraissement chez le poulet de chair</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId645" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle E. Bourneuf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId632" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Herault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId646" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Retout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Lagarrigue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Madeleine Douaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5. Journées de la Recherche Avicole</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2003, Tours, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId644" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02764127v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId647" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse du transcriptome de poule (Gallus) ; profil d'expression des ARNm de différents tissus et analyse du métabolisme des lipides.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Assaf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId645" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle E. Bourneuf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId648" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Cabello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId649" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Chardon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Dehais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Génomique des animaux d'élevage, Seignosse-le-Penon</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2003, Seignosse-le-Peignon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId647" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02759039v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId650" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An initial QTL scan for abdominal fatness and breast muscle weight in broiler chickens.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Lagarrigue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId651" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Pitel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId643" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wilfrid Carre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale P. Le Roy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId652" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Neau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plant and Animal Genome XI Conference, San Diego</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2003, California, pp.Inconnu</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId650" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02829511v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId653" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A functional approach to fattening in chickens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId654" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Bourneuf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId632" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Herault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId655" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Retout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Lagarrigue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Douaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Spring Meeting of the WPSA French Branch</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2003, Tours, France. pp.793-794, </w:t></w:r><w:hyperlink r:id="rId656" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/00071660410001666826⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId653" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02648989v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId657" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification de QTL pour l'état d'engraissement et le poids de filet chez le poulet de chair.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Lagarrigue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederique Pitel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId643" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wilfrid Carre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale P. Le Roy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId652" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Neau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5èmes Journées de la Recherche Avicole</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, Tours, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId657" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02759148v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId658" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comportement rhéologique évolutif de suspensions d'amidon soumises à des cinétiques rapides de température et de cisaillement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Lagarrigue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Alvarez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId659" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Ude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId660" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Leducq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId661" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Andreu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée Jeunes Chercheurs UMR GENIAL, INAPG, 11 juin 2002</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, France. pp.1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId658" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02580723v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId662" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A chicken lipid metabolism macroarray.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Assaf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Hazard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Madeleine Douaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Lagarrigue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th European Poultry Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2002, Bremen, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId662" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02825145v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId663" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A two-step procedure for fat QTL identification in meat-type chickens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederique Pitel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Lagarrigue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale P. Le Roy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId664" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Plisson-Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId665" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Amigues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7. World Congress on Genetics Applied to Livestock Production</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2002, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId663" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02762751v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId666" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gradient de température radial dans un écoulement de Couette lors de cinétiques de température</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Lagarrigue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Alvarez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Flick</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée Jeunes Chercheurs UMR GENIAL, ENSIA, 2001</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, France. pp.1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId666" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02580724v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId667" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lipogenesis genes and fatness in the chicken.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Daval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Lagarrigue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederique Pitel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Le Nigen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Vignal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">27th International Conference on Animal Genetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2000, Minnesota, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId667" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02769050v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId668" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Activité transcriptionnelle de genes impliqués dans le métabolisme des lipides chez des lignées grasse et maigre de poulet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Daval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Lagarrigue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Douaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3. Journées de la recherche avicole</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 1999, Saint-Malo, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId668" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02768808v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId669" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse fonctionnelle de gènes du métabolisme des lipides et association génétique avec l'état d'engraissement : deux analyses génétiques complémentaires d'un caractère quantitatif</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Lagarrigue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Douaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3. Journées de la recherche avicole</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 1999, Saint-Malo, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId669" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02771024v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId670" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gènes associés à la lipogénèse chez le poulet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Douaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Lagarrigue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire du département de génétique animale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 1999, Cap d'Agde, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId670" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02766024v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId671" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of genetical association between lipogenic genes and fatness in R+/Regg-laying lines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Lagarrigue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michèle Tixier-Boichard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André A. Bordas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Douaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10. European poultry conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 1998, Jerusalem, Israel</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId671" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02765536v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId672" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lipogenic gene expression in divergently selected egg-laying lines on residual food consumption</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Lagarrigue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André A. Bordas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Daval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId673" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Leduc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Douaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10. European Poultry Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 1998, Jérusalem, Israel</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId672" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02769105v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId674" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lipogenesis gene expression in divergently selected lean and fat chickens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Daval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Lagarrigue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.P. Caffin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Leclercq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Douaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10. European Poultry Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 1998, Jérusalem, Israel</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId674" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02768929v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId675" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison of liver lipogenic mRNA levels between two breeds of geese with different abilities to hepatic steatosis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Lagarrigue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Guy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId676" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Rouvier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Douaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11. European symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 1997, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId675" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02768547v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId677" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les insulin-like growth factors modifient l'état de phosphorylation de la protéine c-jun</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Lagarrigue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Heberden</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paule Latino-Martel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId678" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Sanchez-Gaillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4. Colloque de Biomatec</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 1996, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId677" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02764576v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId679" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suppression of oncogene-induced transformation by quercetin and retinoic acid in rat liver epithelial cells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Lagarrigue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine C. Chaumontet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Heberden</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paule Latino-Martel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Gaillard-Sanchez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2. International congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 1996, Ede, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId679" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02768469v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId680" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apoprotein A1 mRNA levels differ in genetically lean and fat chickens.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Daval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Lagarrigue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.P. Caffin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Leclercq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Madeleine Douaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXV International Conference on Animal Genetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 1996, Tours, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId680" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02768958v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId681" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Active proliferation of adult chicken hepatocytes ex vivo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Lagarrigue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId682" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenola Tosser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId683" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Chauveau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId684" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain-Hervé Le Gall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId685" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Mallard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">40. Meeting of the European Tissue Culture Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 1993, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId681" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02777795v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (63)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId686" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lipid traits related to body reserves and egg yolks of laying hens at 90 weeks of age: QTL detection and genetic correlations with production traits</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Hubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Degalez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bedere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coralie Allain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorry Becot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PAG33</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2026, San diego (Californie), United States. , https://plan.core-apps.com/pag33/abstract/415187ea4e428372ccc62388543d4228, 2026</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId686" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05560674v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId687" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transcriptomic profiling of laying hen livers in relation to age and interaction with early liferearing conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId688" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Cossard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Hubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Lagoutte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId689" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Lebez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coralie Allain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PAG33</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2026, San diego (Californie), United States. , https://plan.core-apps.com/pag33/abstract/415187ea4e428372ccc62388543d4d8d, 2026</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId687" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05560740v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId690" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integrated analysis of methylome and transcriptome highlights limited impact of DNA methylation on age-related gene regulation in laying hens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId688" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Cossard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Hubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Degalez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coralie Allain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Burlot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PAG33</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2026, San diego (Californie), France. , https://plan.core-apps.com/pag33/abstract/415187ea4e428372ccc62388543d5c98, 2026</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId690" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05560755v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId691" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Body weight variation is a good proxy of abdominal fat weight in laying hens at 90 weeks of age</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Hubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bedere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Degalez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coralie Allain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorry Becot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PAG33</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2026, San diego (Californie), France. , https://plan.core-apps.com/pag33/abstract/f46d3ec29ed9229b5f9cd25e124828bd, 2026</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId691" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05560720v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId692" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genetic and epigenetic selection signatures from pool sequencing experiment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia E Eynard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId462" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kossi-Julien Kowou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Donnadieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Flatres-Grall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId465" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Iampietro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biology of genomes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2025, Cold Spring Harbor (NY), United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId692" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05117238v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId693" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genetic and epigenetic selection signatures from pool sequencing expeiment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia E Eynard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId462" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kossi-Julien Kowou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Donnadieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Flatres-Grall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId465" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Iampietro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Epigenetic inheritance symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2025, Zurich, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId693" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05208140v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId694" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling genetic and epigenetic selection signatures from pool sequencing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia E Eynard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId462" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kossi-Julien Kowou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Donnadieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Flatres-Grall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId465" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Iampietro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Epiphase</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2025, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId694" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05538035v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId695" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Whole genome sequencing and epigenotyping for multiple generations of selection using Oxford Nanopore Technology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia E Eynard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Donnadieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Flatres-Grall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId465" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Iampietro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Lagarrigue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International congress in Ecology and Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2024, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId695" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04796434v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId696" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Whole genome sequencing and epigenotyping for multiple generations of selection using Oxford Nanopore Technology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia E Eynard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Donnadieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Flatres-Grall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId465" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Iampietro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Lagarrigue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental and Agronomical Genomics Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2024, Toulouse, France. , pp.118, Book of abstracts</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId696" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04473354v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId697" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transgenerational response to endocrine disruptor : phenotypic, genotypic and epigenotypic analyses in quail</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stacy Rousse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Leroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Gourichon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Calandreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Cerutti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental and Agronomical Genomics Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2024, Toulouse, France. , pp.128, 2024, Book of abstracts</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId697" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04474289v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId698" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genetic architecture of the persistency of production, quality, and efficiency traits in laying hens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId699" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Berger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bédère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Le Roy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Burlot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Lagarrigue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">74. Annual meeting of the european federation of animal science (EAAP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2023, Lyon, France. Wageningen Academic Publishers, Book of abstracts, 29, pp.812, 2023, Book of abstracts of the 74th annual meeting of the european federation of animal science</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId698" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04198555v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId700" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigating the molecular responses of chicken embryos to their mothers heat stress using DNA methylation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Keyvan Karami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jules Sabban</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Cerutti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Devailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Foissac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Epigenetic inheritance symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2023, Zurich, Switzerland. 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId700" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04571102v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId701" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of early rearing system on later performance of commercial laying hens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId699" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Berger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bédère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Le Roy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Lagarrigue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Burlot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">74. Annual meeting of the european federation of animal science (EAAP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2023, Lyon, France. Wageningen Academic Publishers, Book of abstracts, 29, pp.418, 2023, Book of abstracts of the 74th annual meeting of the european federation of animal science</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId701" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04198453v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId702" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gene orthology detection for long noncoding RNA (lncRNA)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Degalez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId703" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coralie Alain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Lagoutte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Lagarrigue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">39. Congress of the international society for animal genetics (ISAG)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2023, Cape Town, South Africa. , pp.61, 2023, Abstracts</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId702" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04217585v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId704" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A lncRNA gene-enriched atlas for GRCg7b chicken genome using Ensembl, RefSeq and two FAANG databases</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Degalez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Charles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Foissac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId705" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhou Haijuan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId706" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guan Dailu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">74. Annual meeting of the european federation of animal science (EAAP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2023, Lyon, France. Wageningen Academic Publishers, Book of abstracts, 29, pp.932, 2023, Book of abstracts of the 74st annual meeting of the european federation of animal science</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId704" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04217567v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId707" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Variant calling and genotyping accuracy of ddRAD-seq: comparison with WGS in layers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Doublet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Lecerf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Degalez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Lagarrigue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Lagoutte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">74. Annual meeting of the european federation of animal science (EAAP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2023, Lyon, France. Wageningen Academic Publishers, Book of abstracts, 29, pp.796, 2023, Book of abstracts of the 74th annual meeting of the european federation of animal science</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId707" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04286708v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId708" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’évolution de l’épigénétique au cours de plusieurs générations de sélection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia E Eynard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Donnadieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Flatres-Grall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId465" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Iampietro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Lagarrigue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EpiPhase</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2023, Jouy en Josas, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId708" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04796446v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId709" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The evolution of epigenetics across multiple generations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia E Eynard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Donnadieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Flatres-Grall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId465" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Iampietro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Lagarrigue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Epigenetic inheritance symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2023, Zurich, Switzerland. 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId709" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04195749v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId710" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The richer the better: 16S metabarcoding analysis of gut microbiota of laying hens in relation to feed efficiency and adaptation to diet change</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Lecoeur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Coville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bruneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deborah Jardet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13. International Gut Microbiology Symposium 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Aberdeen, United Kingdom. , 2023, Programme and book of abstracts</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId710" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04127869v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId711" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A lncRNA gene-enriched atlas for GRCg7b chicken genome and its functional annotation across 47 tissues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Degalez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Charles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Foissac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haijuan Zhou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dailu Guan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">39. Congress of the international society for animal genetics (ISAG)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2023, Cape Town, South Africa. , pp.78, 2023, Abstracts</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId711" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04217582v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId712" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LncRNA analysis in response to diet changes in broiler chickens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Degalez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId703" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coralie Alain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Lagoutte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Lagarrigue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">39. Congress of the international society for animal genetics (ISAG)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2023, Cape Town, South Africa. , pp.74, 2023, Abstracts</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId712" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04217588v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId713" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gene orthology detection for Long Non Coding RNA (LncRNA)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Degalez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Lagarrigue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Ouvertes en Biologie, Informatique et Mathématiques (JOBIM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2022, Rennes, France. , pp.71, Proceedings</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId713" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03880961v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId714" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of host genetics and abiotic stresses on caecal microbiota composition in four different laying hen lines?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Coville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bruneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deborah Jardet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Lagarrigue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Scientifiques du Département de Génétique Animale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2022, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId714" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03930049v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId715" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluate the impact of abiotic stressors (heat and suboptimal diet) on the gut microbiota of two chicken lines diverging in feed efficiency, using the 16S rRNA high throughput sequence technology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Lecoeur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Lagarrigue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatiana Zerjal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JOBIM 2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2020, Montpellier, France. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId715" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03176327v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId716" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Layers response to suboptimal diet through phenotypic and transcriptomic changes in four tissues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Jehl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId521" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Brenet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Rau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Colette Désert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Boutin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PAG XXVII - Plant &amp; Animal Genome Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2019, San Diego, United States. , 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId716" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02789419v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId717" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integrative analyses of chromosome conformation, chromatin accessibility and gene expression in human and livestock genomes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId718" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Mestre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId495" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Djebali Quelen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId719" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Faraut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Vialaneix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Rau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Conference on Computational Biology (ECCB 2018)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, Athènes, Greece. , 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId717" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02784857v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId720" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Consommation spontanée d'huiles essentielles pendant la phase de démarrage du poussin de chair et effets à long terme sur la performance et le transcriptome sanguin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId516" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence A. Guilloteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Collin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId517" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Foury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId518" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Helbling</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId519" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexia Koch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées d'Animation Scientifique du département Phase (JAS Phase 2018)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2018, Rennes, France. , 2018, Journées d’animation scientifiques du département Phase - Recueil des résumés</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId720" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01859272v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId721" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integrative and differential analysis of transcriptomes and chromatin accessibility regions reveals regulatory mechanisms involved in pig immune and metabolic functions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId495" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Djebali Quelen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kylie Munyard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId722" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Villa-Vialaneix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId723" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Cabau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Rau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">36th International Society for Animal Genetics Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, Dublin, Ireland. 2017, ISAG 2017 - Genomes to Phenomes - Abstract Book</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId721" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01603033v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId724" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liver and whole blood transcriptome response to chronic heat exposure in laying hens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Jehl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Rau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Colette Désert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Boutin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kévin Muret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">36. Conference of the International Society for Animal Genetics (ISAG)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, Dublin, Ireland. 2017, Proceedings of the 36th International Conference on Animal Genetics</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId724" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01605567v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId725" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Long-non coding RNAs repertoires in liver and two T lymphocyte cell types in four livestock species</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kévin Muret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId495" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Djebali Quelen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Derrien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId723" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Cabau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Klopp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">36. Conference of the International Society for Animal Genetics (ISAG)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, Dublin, Ireland. 2017, ISAG 2017 - Genomes to Phenomes - Abstract Book</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId725" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01621915v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId726" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phenotype and multi-tissue transcriptome response to diet changes in laying hens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId521" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Brenet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Rau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Colette Désert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Boutin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kévin Muret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">36. Conference of the International Society for Animal Genetics (ISAG)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, Dublin, Ireland. 2017, ISAG 2017 - Genomes to Phenomes - Abstract Book</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId726" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01621916v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId727" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une nouvelle facette du génome de poule : les genes “longs non-codants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kévin Muret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Klopp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Wucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diane Esquerre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Legeai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12. Journées de la Recherche Avicole et des Palmipèdes à Foie Gras</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2017, Tours, France. </w:t></w:r><w:hyperlink r:id="rId728" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ITAVI - Institut Technique de l'Aviculture</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, Journées de la Recherche Avicole et des Palmipèdes à Foie Gras, 2017, Journées de la Recherche Avicole et des Palmipèdes à Foie Gras</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId727" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01605848v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId729" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Profiling the landscape of transcription, chromatin accessibility and chromosome conformation of cattle, pig, chicken and goat genomes [FAANG pilot project]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Foissac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId495" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Djebali Quelen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId497" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Acloque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Bardou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId730" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fany Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">36th International Society for Animal Genetics Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, Dublin, Ireland. 2017, ISAG 2017 - Genomes to Phenomes - Abstract Book</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId729" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01608449v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId731" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recherche de régions génomiques responsables du diabète insipide et de la couleur de la coquille celadon chez la Caille japonaise par RADseq</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Leroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId732" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Marissal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diane Esquerre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId733" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johanna Barbieri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12. Journées de la Recherche Avicole et des Palmipèdes à Foie Gras</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2017, Tours, France. </w:t></w:r><w:hyperlink r:id="rId734" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ITAVI - Institut Technique de l'Aviculture</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, Journées de la Recherche Avicole et des Palmipèdes à Foie Gras, 12, 2017, Journées de la Recherche Avicole et des Palmipèdes à Foie Gras</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId731" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01604801v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId735" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Long-non coding RNAs repertoire in liver and adipose tissue in chicken</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kévin Muret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Klopp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Wucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId558" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diane D. Esquerre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Legeai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXIV International Plant &amp; Animal Genome (Pag)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2016, San Diego, United States. 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId735" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02799305v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId736" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">THERMOCHICK : Acclimatation embryonnaire à la chaleur. Quels sont les mécanismes modifiés chez le poulet de chair en finition ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Loyau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Hennequet-Antier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId536" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Metayer-Coustard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Leduc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId530" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Crochet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées du Métaprogramme ACCAF</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2016, Marne-La-Vallée, France. 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId736" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02800296v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId737" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La combinaison de cartographie de signatures de sélection, de re-séquençage de génomes et d'analyses d'expression révèle PARK2 et JAG2 comme nouveaux genes candidats régulant l'adiposité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-François Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Boitard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Blum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brian Parks</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Montagner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11. Journées de la Recherche Avicole et Palmipèdes à Foie Gras</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2015, Tours, France. </w:t></w:r><w:hyperlink r:id="rId738" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ITAVI - Institut Technique de l'Aviculture</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, Journées de la Recherche Avicole et des Palmipèdes à Foie Gras, 2015, Journées de la Recherche Avicole et Palmipèdes à Foie Gras</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId737" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01194116v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId739" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contributions des transcriptomes du foie, tissu adipeux et muscle aux mécanismes d'adaptation des poulets de chair face à une variation de la source d'énergie dans l'aliment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Colette Désert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Baéza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Meziane Aite</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Boutin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Le Cam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11. Journées de la Recherche Avicole et Palmipèdes à Foie Gras</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2015, Tours, France. </w:t></w:r><w:hyperlink r:id="rId740" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ITAVI - Institut Technique de l'Aviculture</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, Journées de la Recherche Avicole et des Palmipèdes à Foie Gras, 2015, Journées de la Recherche Avicole et des Palmipèdes à Foie Gras</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId739" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01210974v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId741" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integrative responses of pig adipose tissues to high-fat high-fiber diet: towards key regulators of energy flexibility</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Gondret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie Vincent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId525" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magalie Houee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Lagarrigue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Siegel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ASAS/ADSA midwest meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2015, Des Moines, United States. Journal of Animal Science, 93 (Suppl. 2), 2015, Abstract book of the ASAS/ADSA midwest meeting</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId741" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01210925v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId742" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Acclimatation embryonnaire à la chaleur : quels sont les mécanismes moléculaires modifiées chez le poulet de chair en finition ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Loyau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Hennequet-Antier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId536" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Metayer-Coustard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Leduc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId530" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Crochet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11. Journées de la Recherche Avicole et Palmipèdes à Foie Gras</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2015, Tours, France. </w:t></w:r><w:hyperlink r:id="rId743" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ITAVI</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, Journées de la Recherche Avicole et des Palmipèdes à Foie Gras, 2015, Journées de la Recherche Avicole et Palmidèdes à Foie Gras</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId742" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01194100v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId744" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La capacité de stockage des lipides par des poulets maigres ou gras n'est pas influencée par la source d'énergie de l'aliment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Baéza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Gondret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Chartrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Duval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Berri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11. Journées de la Recherche Avicole et Palmipèdes à Foie Gras</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2015, Tours, France. </w:t></w:r><w:hyperlink r:id="rId745" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ITAVI - Institut Technique de l'Aviculture</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, Journées de la Recherche Avicole et des Palmipèdes à Foie Gras, 2015, Journées de la Recherche Avicole et des Palmipèdes à Foie Gras</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId744" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01210973v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId746" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The R package FANet: sparse factor analysis model for high dimensional gene co-expression networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Blum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId525" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magalie Houee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Lagarrigue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Causeur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The International R Users Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Los Angeles, United States. 2014, UserR contributed abstracts</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId746" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01211038v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId747" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Long-lasting effects of thermal manipulation during embryogenesis on muscle gene expression profile in fast-growing chickens.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Loyau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Hennequet-Antier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Berri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Moroldo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId748" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14. European Poultry Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Stavanger, Norway. </w:t></w:r><w:hyperlink r:id="rId749" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">WPSA, Branche Norvégienne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 14. European Poultry Conference</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId747" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01193844v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId750" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Can plasma metabolites predict fat deposition in peripheral tissues of chicken?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maëva Jégou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Louveau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Gondret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Lalande-Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId751" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I Tea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14. European Poultry Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Stavanger, Norway. WPSA, Branche Norvégienne, 2014, XIVTH EUROPEAN POULTRY CONFERENCE</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId750" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01210609v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId752" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Age effect on liver trascriptome in chicken lines selected for residual feed consumption</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatiana Zerjal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Lagarrigue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId509" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Jaffrezic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Moroldo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId491" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Laloë</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14. European Poultry Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Stavanger, Norway. , 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId752" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01194128v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId753" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y a-t-il de l'empreinte chez la poule ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Fresard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Leroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Gourichon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Dehais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Servin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10. Journées de la Recherche Avicoles et Palmipèdes à Foie Gras</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2013, La Rochelle, France. pp.551-555, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId753" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01190360v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId754" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genome-wide transcriptomic analysis of liver from chicken lines selected for residual feed consumption</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatiana Zerjal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Lagarrigue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId509" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Jaffrezic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Moroldo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId491" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Laloë</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8. European Symposium on Poultry Genetics (ESPG)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2013, Venise, Italy. 2013, Proceedings of the 8th European Symposium on Poultry Genetics</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId754" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01193799v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId755" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of allele specific expression in mouse liver by RNA-Seq</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-François Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Lagarrigue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId756" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId757" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Hormozdiari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId758" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. van Nas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">63. Annual Meeting of the Amercian Society of Human Genetics (ASHG)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2013, Boston, United States. , 2013, Poster book</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId755" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01210510v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId759" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Selective sweeps using hapFLK combined with genome re-sequencing data reveals strong candidate mutations in QTL regions in divergent chicken lines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-François Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Boitard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anis Djari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diane Esquerre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Marthey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th European Symposium on Poultry Genetics (ESPG)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2013, Venise, Italy. 2013, Proceedings of the 8th European Symposium on Poultry Genetics</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId759" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01193795v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId760" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">AnnotQTL: a new tool to gather functional and comparative information on a genomic region</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Lecerf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Bretaudeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sallou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Colette Désert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yuna Blum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12. Journées Ouvertes en Biologie, Informatique et Mathématiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2011, Paris, France. 2011, JOBIM 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId760" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02746728v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId761" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genome-Wide QTL detection for growth, body composition and quality related traits in chicken</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId583" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier O. Demeure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Jacques M.J. Duclos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Berri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicola Bacciu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederique Pitel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXXII International Conference on Animal Genetics (ISAG)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2010, Edinburgh, United Kingdom. 2010, Proceedings of the 32nd International Conference on Animal Genetics</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId761" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02751791v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId762" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A factor model to analyse heterogeneity in gene expression in a context of QTL characterization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yuna Blum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Lagarrigue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Causeur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXXII International Conference on Animal Genetics (ISAG)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2010, Edinburgh, United Kingdom. 2010, Proceedings of the 32nd International Conference on Animal Genetics</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId762" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02754275v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId763" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transcriptome profiling reveals interaction between two QTL for fatness in chicken</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yuna Blum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId602" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume G. Le Mignon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Colette Désert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederique Pitel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Causeur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXXII International Conference on Animal Genetics (ISAG)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2010, Edinburgh, United Kingdom. 2010, Proceedings of the 32nd International Conference on Animal Genetics</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId763" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02754276v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId764" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contribution to the annotation of the chicken 20K oligo microarray of ARK-genomics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Klopp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Moreews</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId612" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Aubry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Lagarrigue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plant &amp; Animal Genomes, XVI Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2008, San Diego (US), United States. , 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId764" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00729110v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId765" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">eQTL Mapping allows to refine abdominal fatness QTL in chicken</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId602" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume G. Le Mignon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederique Pitel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId583" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier O. Demeure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie S. Leroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Douaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plant &amp; Animal Genomes, XVI Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2008, Inconnu, , 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId765" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02820261v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId766" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qualitative, integrated modeling of lipid metabolism in hepatocytes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId767" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O Radulescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId768" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Siegel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Le Borgne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Veber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId769" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E Pécou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th International Conference on Systems Biology - Yokohama</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, Japan. pp.Inconnu, 2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId766" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02814736v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId770" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réseaux d'ADNc pour l'analyse du transcriptome des animaux d'élevage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId771" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Severine S. Degrelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Diot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Madeleine Douaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId772" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marina Govoroun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire des programmes INRA de génomique animale, végétale et des microorganismes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2004, Paris, France. 2004</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId770" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02831028v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId773" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elaboration d'une puce à ADN en vue d'étudier la régulation du métabolisme hépatique des lipides chez le poulet.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sirine Assaf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Hazard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId632" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Herault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Diot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId774" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Piumi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5. Journées de la Recherche Avicole</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2003, Tours, France. 2003, 5èmes Journées de la Recherche Avicole</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId773" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02649219v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId775" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lipogenic gene expression and genetic association with fatness in broiler chicken lines.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Assaf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Lagarrigue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Daval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Le Nigen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Sansom</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th European Poultry Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, Bremen, Germany. pp.Inconnu, 2002</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId775" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02829714v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId776" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Expression and genetic association of SREBP and lipogenesis genes for effects on fatness in broiler chicken lines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sirine Assaf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Lagarrigue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Daval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Le Nigen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Sansom</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th European Poultry Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2002, Bremen, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId776" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03348621v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId777" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Localisation de 10 genes sur la carte génétique de la poule</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederique Pitel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId664" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Plisson-Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId723" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Cabau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Lagarrigue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId778" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Taouis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque annuel S.F.G. - Génomique Comparative</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 1999, Toulouse, France. 1 p., 1999</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId777" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02835659v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId779" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genetical and nutritional regulation of lipogenesis in chicken</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId780" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Allemand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId781" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jp Caffin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Daval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Diot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Madeleine Douaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3ème Colloque Franco-Britannique de Nutrition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 1998, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId779" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03348623v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId782" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lipid metabolism and breed-related susceptibility to hepatic steatosis in the goose</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique D. Hermier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Guy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.R. Salichon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Mourot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Lagarrigue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Franco-Britannique de Nutrition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 1998, Nancy, France. 1 p., 1998</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId782" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02840270v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId783" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'aviculture, une filière d'avenir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Lagarrigue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId784" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Bouvarel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Jacques M.J. Duclos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francoise Nau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Lecerf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'aviculture, une filière d'avenir</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId783" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04216732v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId785" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comportement rhéologique de suspensions d'amidon soumises à des cinétiques de température et de cisaillement élevées : synthèse bibliographique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Lagarrigue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Alvarez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Flick</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2000, pp.1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId785" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02580140v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId786" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transgenerational transmission of an environmental modification in quails: changes in phenotypic variance components across three generations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId470" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Rousse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Leroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Gourichon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Calandreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId787" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (preprint/prepublication)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId786" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05158792v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId788" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Molecular responses of chicken embryos to maternal heat stress through DNA methylation and gene expression</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Keyvan Karami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jules Sabban</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Cerutti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Devailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Foissac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId788" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04708370v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId789" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Empowering bioinformatics communities with Nextflow and nf-core</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Björn E Langer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andreia Amaral</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Odile Baudement</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franziska Bonath</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Charles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId789" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04770333v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId790" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Livestock genome annotation: transcriptome and chromatin structure profiling in cattle, goat, chicken and pig</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Foissac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Djebali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kylie Munyard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Vialaneix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Rau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (preprint/prepublication)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId790" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02791029v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId791" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adapting the feed, the animal and the feeding techniques to improve the efficiency and sustainability of monogastric livestock production systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Gilbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId792" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rob Bergsma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId793" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alban Bouquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId794" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurianne Canario</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId795" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Garreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Deliverable D5.2, INRAE; IRTA; Topigs Norwin; IFIP; Agrocampus ouest. 2019, 56 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport contrat/projet)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId791" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04230002v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId796" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genome-wide characterization of RNA editing in chicken: lack of evidence for non-A-to-I events</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Fresard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Leroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-François Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Klopp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Fabre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[University works] auto-saisine. 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId796" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01210706v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId797"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -186,51 +186,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05528948v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas B&#233;d&#232;re" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric H&#233;rault" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorry B&#233;cot" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Burlot" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Diot" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12711-026-01036-x" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04802793v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huaijun Zhou" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emily L. Clark" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dailu Guan" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Lagarrigue" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lingzhao Fang" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1146/annurev-animal-111523-102217" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05131572v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Keyvan Karami" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jules Sabban" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Cerutti" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Devailly" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Foissac" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/eep/dvaf009" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05224445v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bj&#246;rn E Langer" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreia Amaral" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Odile Baudement" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franziska Bonath" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Charles" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13059-025-03673-9" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05045421v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhonghao Bai" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaoning Zhu" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Conghao Zhong" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yali Hou" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41588-025-02155-9" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05453803v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Chahal" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Le Corvec" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mor&#233;ac" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Vrazel" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Enez" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/photon/202513542" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04575157v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Degalez" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haijuan Zhou" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-024-56705-y" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04575196v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Collin" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Coustham" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacob Kokou Tona" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Tesseraud" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Mignon-Grasteau" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/productions-animales.2024.37.1.8069" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04666242v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Doublet" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Lagoutte" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Gueret" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0298565" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04685713v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Bardou" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nargab/lqae101" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04538081v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Bernard" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Lecoeur" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Coville" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bruneau" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deborah Jardet" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-024-58374-3" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04356432v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Andrieux" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ingrid David" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/productions-animales.2023.36.4.7384" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04217636v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacqueline Smith" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Alfieri" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nick Anthony" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Arensburger" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giridhar Athrey" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1159/000529376" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03811844v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Poupon" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Poirier" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuna Blum" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Parl&#233;ani" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pmedr.2022.101990" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03467210v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Lorthiois" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Gilot" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Derrien" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00335-021-09928-7" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03215969v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarra Smati" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Polizzi" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Fougerat" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Ellero-Simatos" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/gutjnl-2020-323323" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03280040v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Jehl" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Muret" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Lecerf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fgene.2021.659287" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03276149v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fgene.2021.655707" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03039897v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Boutin" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-020-77586-x" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02387579v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colette D&#233;sert" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Gondret" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12864-019-6093-3" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02437599v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Djebali" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kylie Munyard" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Vialaneix" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Rau" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12915-019-0726-5" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02463367v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Klopp" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Brenet" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12864-019-6384-8" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01727161v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Ba&#233;za" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meziane Aite" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Le Cam" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12864-018-4520-5" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01977616v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa J. Martin" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qingying Meng" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Montgomery Blencowe" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sheila Xiao" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fgene.2018.00642" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01595496v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Beauclercq" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Hennequet-Antier" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Praud" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Godet" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-017-06511-6" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01494107v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Vincent" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magalie Hou&#233;e-Bigot" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Siegel" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12864-017-3639-0" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01431420v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Wucher" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diane Esquerr&#233;" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Legeai" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12711-016-0275-0" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01251260v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Fran&#231;ois Roux" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Fresard" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Leroux" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1534/g3.115.022251" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02636990v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Loyau" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Berri" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Leduc" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12864-016-2661-y" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01286555v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12864-016-2438-3" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01341819v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Merlot" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatiana Zerjal" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Bed'Hom" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonja H&#228;rtle" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cbd.2016.06.008" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8PD6PQG6-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01482816v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Montagner" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agata Korecka" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Lippi" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep20127" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02339685v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edwin Fouch&#233;" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Ducheix" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/gutjnl-2015-310798" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01207761v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;va J&#233;gou" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Lalande-Martin" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Illa Tea" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2527/jas.2014-8482" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01211037v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Chartrin" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Duval" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1751731115000683" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01194040v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Boitard" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Blum" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brian Parks" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1534/g3.115.016865" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01194013v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Marthey" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anis Djari" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Moroldo" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diane Esquerre" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/age.12248" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-N8MQWCMP-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01157691v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Meslin" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colette Desert" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Callebaut" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Djari" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Klopp" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gbe/evv072" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01207762v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Fabre" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0126776" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729320v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Le Bihan-Duval" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javad Nadaf" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederique Pitel" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Graulet" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0014825" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00980499v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Blavy" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaap J. van Milgen" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1752-0509-8-32" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01019569v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Servin" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Gourichon" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Dehais" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gkt1390" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01129850v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natasa Dakovic" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Terezol" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Maillard" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Elis" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/molbev/msu208" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01207758v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0111299" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01207757v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Louveau" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Mourot" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Jacques M.J. Duclos" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2527/jas.2014-7995" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01207752v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Demeure" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicola Bacciu" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Le Mignon" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Filangi" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1297-9686-45-36" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01207749v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farhad Hormozdiari" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Martin" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yehudit Hasin" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1534/genetics.112.149054" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210874v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01207753v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Calvin Pan" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1534/genetics.113.153882" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00841015v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N&#250;ria Mach" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bannink" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Causeur" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Houee-Bigot" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3168/jds.2012-5348" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02193308v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Blanchet" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. S. Annicotte" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Lagarrigue" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Aguilar" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Clape" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ncb2309" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189574v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Tixier-Boichard" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729271v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Demeure" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Duby" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Ducheix" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gene.2010.09.002" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-C72XFL0Q-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00597398v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Lecerc" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Bretaudeau" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Sallou" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gkr361" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00730144v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2164-12-567" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00730158v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Tixier-Boichard" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02193321v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Fajas" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/medsci/2011275016" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00538136v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ovidiu Radulescu" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Pecou" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Chatelain" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-19748-2_6" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-J3017M6N-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729426v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2105-11-368" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729443v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02194094v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Chavey" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwendal Lazennec" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Iankova" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cmet.2009.03.002" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00730039v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Bonnet" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Liaubet" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christ&#232;le Robert-Grani&#233;" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali San Cristobal" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1753-6561-3-S4-S11" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02665629v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jakob Hedegaard" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Arce" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvio Bicciato" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bart Buitenhuis" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1753-6561-3-S4-S5" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00559147v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Guillou" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.G.P. Martin" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jtbi.2009.07.025" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00730008v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Assaf" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Hazard" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3382/ps.2009-00258" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01454132v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francoise Nau" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Fran&#231;oise Cochet" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryvonne Pasco" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Jan" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12161-009-9077-0" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00730106v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Le Mignon" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Leroux" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2164-10-575" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00730017v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Arce" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bicciato" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bonnet" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Buitenhuis" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Collado-Romero" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729933v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Gilbert" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Vignoles" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2052.2008.01817.x" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-G8WTQCQW-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729919v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Moreews" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2164-9-611" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02594873v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Alvarez" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Cuvelier" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Flick" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbpol.2007.11.018" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GJR0R09V-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02589548v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02658083v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wilfrid Carr&#233;" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Behnam Abasht" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale P. Le Roy" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00178842v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Veber" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Le Borgne" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rsif.2005.0092" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02661352v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02654772v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Radulescu" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Siegel" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Le Borgne" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00894553v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Le Roy" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00178809v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Ouy" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02656133v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=- Ouy J" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00085700v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Bourneuf" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Chicault" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sirine Assaf" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gene.2005.12.028" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5WDZCLZR-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02670446v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Morisson" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie S. Leroux" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Jiguet-Jiglaire" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/gse:2004046" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00178819v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02670700v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Daval" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Sansom" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Leclercq" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cbpc.2004.02.005" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DGS1NLM9-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02678290v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Pma Crooijmans" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence F. Vignoles" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2164-5-66" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02671060v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Nau" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Guerin-Dubiard" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Gautron" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bouton" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02670802v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Alizadeh" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02669670v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madeleine Douaire" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02580048v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0260-8774(00)00239-9" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-T2TJVNRS-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02674219v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.P.M.A. Crooijmans" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Morrisson" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02685400v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Douaire" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02690903v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; A. Bordas" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02686283v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Le Nigen" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Vignal" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02690958v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00894307v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Bordas" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/gse:2000114" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00894352v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/gse:2000134" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02691295v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Guy" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Peiniau" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique D. Hermier" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02697188v1" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Alleman" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Caffin" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02697440v1" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.R. Salichon" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosaria Peresson" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02685474v1" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Moro" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joel Gellin" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02693262v1" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Sourdioux" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02690401v1" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Xavier" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel M. Guillomot" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Gaillard-Sanchez" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02693248v1" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02701405v1" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine C. Chaumontet" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Heberden" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paule Latino-Martel" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02700455v1" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02711271v1" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Seillan-Heberden" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05560651v1" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Hubert" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coralie Allain" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Calvez" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05560489v1" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05478473v1" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stacy Rousse" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Calandreau" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remi Seraphin" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05538015v1" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia E Eynard" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kossi-Julien Kowou" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Donnadieu" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Flatres-Grall" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Iampietro" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05448183v1" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Rousse" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05131891v1" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05266650v1" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Courbariaux" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Rogier" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04930760v1" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04700042v1" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Cerutti" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anscip.2024.06.034" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04770243v1" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04199104v1" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04217589v1" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-04241497v1" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Pitel" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04132375v1" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03797331v1" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-No&#235;l Hubert" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Lalo&#235;" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04129464v1" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03616157v1" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Demars" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anscip.2022.05.028" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03797557v1" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-04258396v1" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737948v1" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02788732v1" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Djebali Quelen" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02790912v1" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Acloque" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03364351v1" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabetta Giuffra" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02735898v1" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jas/skz122.028" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02788476v1" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Zytnicki" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02270128v1" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02785657v1" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence A. Guilloteau" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Foury" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Helbling" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexia Koch" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734608v1" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Brenet" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02735488v1" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adelie Tholance" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dzidzo Nyuiadzi" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veerle M. Darras" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Jaffrezic" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738445v1" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.M.G. Verschuren" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Zemb" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Velasco" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01860010v1" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603057v1" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Pinard-van Der Laan" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02463163v1" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01602699v1" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magalie Houee" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01604161v1" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603535v1" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Crochet" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01197050v1" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aymeric Antoine-Lorquin" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Nicolas" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Belleann&#233;e" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01211058v1" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Metayer-Coustard" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Grasteau" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01211070v1" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01211047v1" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01455880v1" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210931v1" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210972v1" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ir&#232;ne Gabriel" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Lalande" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210988v1" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aldons J. Lusis" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193927v1" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193794v1" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03365428v1" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210608v1" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210361v1" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000659v1" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Fran&#231;ois Roux Roux" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diane D. Esquerre" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain S. Marthey" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000657v1" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure L. Fresard" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie N. Marsaud" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210360v1" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01019609v1" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210391v1" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Monget" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;lle Dupont" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01019218v1" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210385v1" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210949v1" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02806777v1" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Friguet" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00750512v1" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00841016v1" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00841103v1" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magalie Hou&#233;e" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00841017v1" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Hou&#233;e" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729764v1" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210950v1" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02748096v1" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sven Thiele" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carito Guziolowski" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02746752v1" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02747109v1" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. A. Smits" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02802853v1" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02746678v1" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02748764v1" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier O. Demeure" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Bertrand-Michel" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02820755v1" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02820677v1" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02820213v1" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02754465v1" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00494802v1" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729428v1" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Nadaf" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Sibut" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02752823v1" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vonick Sibut" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00459362v1" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02820513v1" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00730108v1" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729215v1" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02751410v1" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02757979v1" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume G. Le Mignon" TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729781v1" TargetMode="External"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729130v1" TargetMode="External"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729748v1" TargetMode="External"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Le Roy" TargetMode="External"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02811912v1" TargetMode="External"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729786v1" TargetMode="External"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Aubry" TargetMode="External"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02813147v1" TargetMode="External"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729742v1" TargetMode="External"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal G.P. Martin" TargetMode="External"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02752935v1" TargetMode="External"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02753163v1" TargetMode="External"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile C. Duby" TargetMode="External"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02817340v1" TargetMode="External"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02820222v1" TargetMode="External"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02755614v1" TargetMode="External"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02756643v1" TargetMode="External"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02755223v1" TargetMode="External"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02816346v1" TargetMode="External"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02817176v1" TargetMode="External"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02760296v1" TargetMode="External"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Verrier" TargetMode="External"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Jussiau" TargetMode="External"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.L. Gastinel" TargetMode="External"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ducos" TargetMode="External"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02830385v1" TargetMode="External"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02649166v1" TargetMode="External"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Herault" TargetMode="External"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wilfried Carr&#233;" TargetMode="External"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02762525v1" TargetMode="External"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erick Alphonse" TargetMode="External"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Aubin" TargetMode="External"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Bessi&#232;res" TargetMode="External"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Bisson" TargetMode="External"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Hamon" TargetMode="External"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02760168v1" TargetMode="External"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00098040v1" TargetMode="External"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02648989v1" TargetMode="External"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Bourneuf" TargetMode="External"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Retout" TargetMode="External"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00071660410001666826" TargetMode="External"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02759148v1" TargetMode="External"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wilfrid Carre" TargetMode="External"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Neau" TargetMode="External"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02762457v1" TargetMode="External"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02764127v1" TargetMode="External"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle E. Bourneuf" TargetMode="External"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Retout" TargetMode="External"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02759039v1" TargetMode="External"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Cabello" TargetMode="External"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Chardon" TargetMode="External"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02829511v1" TargetMode="External"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Pitel" TargetMode="External"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02762751v1" TargetMode="External"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Plisson-Petit" TargetMode="External"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Amigues" TargetMode="External"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02580723v1" TargetMode="External"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ude" TargetMode="External"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Leducq" TargetMode="External"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Andreu" TargetMode="External"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02825145v1" TargetMode="External"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02580724v1" TargetMode="External"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02769050v1" TargetMode="External"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02768808v1" TargetMode="External"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02771024v1" TargetMode="External"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02766024v1" TargetMode="External"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02765536v1" TargetMode="External"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02768929v1" TargetMode="External"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02769105v1" TargetMode="External"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Leduc" TargetMode="External"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02768547v1" TargetMode="External"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Rouvier" TargetMode="External"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02764576v1" TargetMode="External"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Sanchez-Gaillard" TargetMode="External"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02768469v1" TargetMode="External"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02768958v1" TargetMode="External"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02777795v1" TargetMode="External"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwenola Tosser" TargetMode="External"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Chauveau" TargetMode="External"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain-Herv&#233; Le Gall" TargetMode="External"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Mallard" TargetMode="External"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05560720v1" TargetMode="External"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bedere" TargetMode="External"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorry Becot" TargetMode="External"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05560674v1" TargetMode="External"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05560740v1" TargetMode="External"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Cossard" TargetMode="External"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Lebez" TargetMode="External"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05560755v1" TargetMode="External"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05208140v1" TargetMode="External"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05117238v1" TargetMode="External"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05538035v1" TargetMode="External"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04796434v1" TargetMode="External"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04473354v1" TargetMode="External"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04474289v1" TargetMode="External"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04217582v1" TargetMode="External"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04127869v1" TargetMode="External"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04195749v1" TargetMode="External"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04217588v1" TargetMode="External"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coralie Alain" TargetMode="External"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04198555v1" TargetMode="External"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Berger" TargetMode="External"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04571102v1" TargetMode="External"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04198453v1" TargetMode="External"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04217585v1" TargetMode="External"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04286708v1" TargetMode="External"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04796446v1" TargetMode="External"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04217567v1" TargetMode="External"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhou Haijuan" TargetMode="External"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guan Dailu" TargetMode="External"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03930049v1" TargetMode="External"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03880961v1" TargetMode="External"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03176327v1" TargetMode="External"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02789419v1" TargetMode="External"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02784857v1" TargetMode="External"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Mestre" TargetMode="External"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Faraut" TargetMode="External"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01859272v1" TargetMode="External"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01604801v1" TargetMode="External"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Marissal" TargetMode="External"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johanna Barbieri" TargetMode="External"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/390413.pdf" TargetMode="External"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605567v1" TargetMode="External"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603033v1" TargetMode="External"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Villa-Vialaneix" TargetMode="External"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Cabau" TargetMode="External"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01621915v1" TargetMode="External"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605848v1" TargetMode="External"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/392007.pdf" TargetMode="External"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01621916v1" TargetMode="External"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608449v1" TargetMode="External"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fany Blanc" TargetMode="External"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02799305v1" TargetMode="External"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02800296v1" TargetMode="External"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01194116v1" TargetMode="External"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/305674" TargetMode="External"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210974v1" TargetMode="External"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/305383.pdf" TargetMode="External"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210925v1" TargetMode="External"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01194100v1" TargetMode="External"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/292909.pdf" TargetMode="External"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210973v1" TargetMode="External"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/305377.pdf" TargetMode="External"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01194128v1" TargetMode="External"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01211038v1" TargetMode="External"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210609v1" TargetMode="External"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I Tea" TargetMode="External"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193844v1" TargetMode="External"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Martin" TargetMode="External"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/264226_2" TargetMode="External"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193795v1" TargetMode="External"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193799v1" TargetMode="External"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190360v1" TargetMode="External"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210510v1" TargetMode="External"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Martin" TargetMode="External"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Hormozdiari" TargetMode="External"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. van Nas" TargetMode="External"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02746728v1" TargetMode="External"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02751791v1" TargetMode="External"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02754275v1" TargetMode="External"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02754276v1" TargetMode="External"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729110v1" TargetMode="External"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02820261v1" TargetMode="External"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02814736v1" TargetMode="External"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O Radulescu" TargetMode="External"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Siegel" TargetMode="External"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E P&#233;cou" TargetMode="External"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02831028v1" TargetMode="External"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Severine S. Degrelle" TargetMode="External"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Govoroun" TargetMode="External"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02649219v1" TargetMode="External"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Piumi" TargetMode="External"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02829714v1" TargetMode="External"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03348621v1" TargetMode="External"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02835659v1" TargetMode="External"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Taouis" TargetMode="External"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03348623v1" TargetMode="External"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Allemand" TargetMode="External"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jp Caffin" TargetMode="External"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02840270v1" TargetMode="External"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04216732v1" TargetMode="External"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Bouvarel" TargetMode="External"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02580140v1" TargetMode="External"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05158792v1" TargetMode="External"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. David" TargetMode="External"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04770333v1" TargetMode="External"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04708370v1" TargetMode="External"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02791029v1" TargetMode="External"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04230002v1" TargetMode="External"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rob Bergsma" TargetMode="External"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alban Bouquet" TargetMode="External"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurianne Canario" TargetMode="External"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Garreau" TargetMode="External"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210706v1" TargetMode="External"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05528948v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas B&#233;d&#232;re" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric H&#233;rault" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorry B&#233;cot" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Burlot" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Diot" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12711-026-01036-x" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05598336v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Hubert" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Degalez" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bedere" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coralie Allain" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorry Becot" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.psj.2026.106963" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04802793v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huaijun Zhou" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emily L. Clark" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dailu Guan" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Lagarrigue" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lingzhao Fang" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1146/annurev-animal-111523-102217" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05224445v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bj&#246;rn E Langer" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreia Amaral" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Odile Baudement" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franziska Bonath" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Charles" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13059-025-03673-9" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05045421v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhonghao Bai" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaoning Zhu" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Conghao Zhong" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yali Hou" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41588-025-02155-9" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05131572v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Keyvan Karami" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jules Sabban" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Cerutti" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Devailly" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Foissac" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/eep/dvaf009" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05453803v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Chahal" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Le Corvec" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mor&#233;ac" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Vrazel" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Enez" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/photon/202513542" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04575157v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haijuan Zhou" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-024-56705-y" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04685713v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Bardou" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nargab/lqae101" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04575196v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Collin" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Coustham" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacob Kokou Tona" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Tesseraud" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Mignon-Grasteau" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/productions-animales.2024.37.1.8069" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04666242v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Doublet" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Lagoutte" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Gueret" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0298565" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04538081v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Bernard" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Lecoeur" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Coville" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bruneau" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deborah Jardet" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-024-58374-3" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04356432v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Andrieux" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ingrid David" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/productions-animales.2023.36.4.7384" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04217636v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacqueline Smith" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Alfieri" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nick Anthony" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Arensburger" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giridhar Athrey" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1159/000529376" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03811844v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Poupon" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Poirier" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuna Blum" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Parl&#233;ani" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pmedr.2022.101990" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03467210v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Lorthiois" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Gilot" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Derrien" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00335-021-09928-7" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03215969v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarra Smati" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Polizzi" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Fougerat" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Ellero-Simatos" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/gutjnl-2020-323323" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03280040v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Jehl" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Muret" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Lecerf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fgene.2021.659287" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03276149v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fgene.2021.655707" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03039897v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Boutin" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-020-77586-x" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02387579v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colette D&#233;sert" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Gondret" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12864-019-6093-3" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02437599v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Djebali" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kylie Munyard" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Vialaneix" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Rau" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12915-019-0726-5" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02463367v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Klopp" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Brenet" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12864-019-6384-8" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01727161v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Ba&#233;za" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meziane Aite" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Le Cam" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12864-018-4520-5" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01977616v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa J. Martin" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qingying Meng" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Montgomery Blencowe" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sheila Xiao" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fgene.2018.00642" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01431420v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Wucher" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diane Esquerr&#233;" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Legeai" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12711-016-0275-0" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01494107v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Vincent" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magalie Hou&#233;e-Bigot" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Siegel" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12864-017-3639-0" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01595496v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Beauclercq" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Hennequet-Antier" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Praud" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Godet" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-017-06511-6" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01251260v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Fran&#231;ois Roux" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Fresard" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Leroux" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1534/g3.115.022251" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02636990v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Loyau" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Berri" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Leduc" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12864-016-2661-y" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01286555v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12864-016-2438-3" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01341819v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Merlot" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatiana Zerjal" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Bed'Hom" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonja H&#228;rtle" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cbd.2016.06.008" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8PD6PQG6-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01482816v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Montagner" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agata Korecka" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Lippi" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep20127" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02339685v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edwin Fouch&#233;" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Ducheix" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/gutjnl-2015-310798" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01211037v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Chartrin" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Duval" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1751731115000683" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01194040v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Boitard" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Blum" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brian Parks" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1534/g3.115.016865" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01194013v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Marthey" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anis Djari" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Moroldo" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diane Esquerre" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/age.12248" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-N8MQWCMP-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01157691v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Meslin" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colette Desert" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Callebaut" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Djari" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Klopp" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gbe/evv072" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01207762v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Fabre" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0126776" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01207761v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;va J&#233;gou" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Lalande-Martin" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Illa Tea" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2527/jas.2014-8482" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729320v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Le Bihan-Duval" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javad Nadaf" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederique Pitel" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Graulet" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0014825" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00980499v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Blavy" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaap J. van Milgen" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1752-0509-8-32" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01129850v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natasa Dakovic" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Terezol" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Maillard" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Elis" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/molbev/msu208" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01019569v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Servin" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Gourichon" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Dehais" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gkt1390" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01207758v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0111299" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01207757v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Louveau" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Mourot" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Jacques M.J. Duclos" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2527/jas.2014-7995" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01207749v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farhad Hormozdiari" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Martin" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yehudit Hasin" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1534/genetics.112.149054" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01207752v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Demeure" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicola Bacciu" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Le Mignon" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Filangi" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1297-9686-45-36" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210874v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01207753v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Calvin Pan" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1534/genetics.113.153882" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00841015v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N&#250;ria Mach" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bannink" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Causeur" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Houee-Bigot" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3168/jds.2012-5348" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189574v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Tixier-Boichard" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00597398v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Lecerc" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Bretaudeau" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Sallou" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gkr361" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00730144v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2164-12-567" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00730158v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Tixier-Boichard" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729271v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Demeure" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Duby" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Ducheix" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gene.2010.09.002" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-C72XFL0Q-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02193321v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Lagarrigue" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Blanchet" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. S. Annicotte" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Fajas" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/medsci/2011275016" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00538136v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ovidiu Radulescu" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Pecou" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Chatelain" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-19748-2_6" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-J3017M6N-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02193308v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Aguilar" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Clape" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ncb2309" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729443v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729426v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2105-11-368" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00730039v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Bonnet" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Liaubet" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christ&#232;le Robert-Grani&#233;" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali San Cristobal" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1753-6561-3-S4-S11" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02194094v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Chavey" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwendal Lazennec" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Iankova" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cmet.2009.03.002" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02665629v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jakob Hedegaard" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Arce" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvio Bicciato" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bart Buitenhuis" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1753-6561-3-S4-S5" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00559147v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Guillou" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.G.P. Martin" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jtbi.2009.07.025" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00730008v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Assaf" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Hazard" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3382/ps.2009-00258" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01454132v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francoise Nau" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Fran&#231;oise Cochet" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryvonne Pasco" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Jan" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12161-009-9077-0" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00730106v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Le Mignon" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Leroux" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2164-10-575" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00730017v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Arce" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bicciato" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bonnet" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Buitenhuis" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Collado-Romero" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729933v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Gilbert" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Vignoles" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2052.2008.01817.x" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-G8WTQCQW-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729919v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Moreews" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2164-9-611" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02594873v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Alvarez" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Cuvelier" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Flick" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbpol.2007.11.018" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GJR0R09V-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02589548v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02658083v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wilfrid Carr&#233;" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Behnam Abasht" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale P. Le Roy" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02654772v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Radulescu" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Siegel" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Veber" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Le Borgne" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02661352v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00894553v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Le Roy" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00178809v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Le Borgne" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Ouy" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00178842v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rsif.2005.0092" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02656133v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=- Ouy J" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00085700v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Bourneuf" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Chicault" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sirine Assaf" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gene.2005.12.028" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5WDZCLZR-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00178819v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02670446v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Morisson" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie S. Leroux" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Jiguet-Jiglaire" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/gse:2004046" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02670700v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Daval" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Sansom" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Leclercq" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cbpc.2004.02.005" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DGS1NLM9-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02678290v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Pma Crooijmans" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence F. Vignoles" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2164-5-66" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02671060v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Nau" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Guerin-Dubiard" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Gautron" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bouton" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02670802v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Alizadeh" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02669670v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madeleine Douaire" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02674219v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.P.M.A. Crooijmans" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Morrisson" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02580048v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0260-8774(00)00239-9" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-T2TJVNRS-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02690958v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Douaire" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02691295v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Guy" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Peiniau" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique D. Hermier" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00894307v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Bordas" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/gse:2000114" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00894352v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/gse:2000134" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02690903v1" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; A. Bordas" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02685400v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02686283v1" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Le Nigen" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Vignal" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02697188v1" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Alleman" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Caffin" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02697440v1" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.R. Salichon" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosaria Peresson" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02685474v1" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Moro" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joel Gellin" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02690401v1" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Xavier" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel M. Guillomot" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Gaillard-Sanchez" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02693262v1" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Sourdioux" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02693248v1" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02700455v1" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Heberden" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paule Latino-Martel" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02701405v1" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine C. Chaumontet" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02711271v1" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Seillan-Heberden" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05478473v1" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stacy Rousse" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Calandreau" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remi Seraphin" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05538015v1" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia E Eynard" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kossi-Julien Kowou" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Donnadieu" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Flatres-Grall" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Iampietro" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05560489v1" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05560651v1" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Calvez" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05448183v1" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Rousse" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05131891v1" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05266650v1" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Courbariaux" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Rogier" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04700042v1" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Cerutti" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anscip.2024.06.034" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04770243v1" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04930760v1" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04199104v1" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04217589v1" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-04241497v1" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Pitel" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04129464v1" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03616157v1" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Demars" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anscip.2022.05.028" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03797557v1" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03797331v1" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-No&#235;l Hubert" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Lalo&#235;" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-04258396v1" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04132375v1" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02788732v1" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Djebali Quelen" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02790912v1" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Acloque" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03364351v1" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabetta Giuffra" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02788476v1" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Zytnicki" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02735898v1" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jas/skz122.028" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737948v1" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02735488v1" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adelie Tholance" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dzidzo Nyuiadzi" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veerle M. Darras" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Jaffrezic" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738445v1" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.M.G. Verschuren" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Zemb" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Velasco" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02270128v1" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02785657v1" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence A. Guilloteau" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Foury" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Helbling" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexia Koch" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734608v1" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Brenet" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01860010v1" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02463163v1" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01602699v1" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magalie Houee" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01604161v1" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603057v1" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Pinard-van Der Laan" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603535v1" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Crochet" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01197050v1" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aymeric Antoine-Lorquin" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Nicolas" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Belleann&#233;e" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01211058v1" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Metayer-Coustard" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Grasteau" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01211070v1" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01211047v1" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01455880v1" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210972v1" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ir&#232;ne Gabriel" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Lalande" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210931v1" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210608v1" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03365428v1" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193794v1" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193927v1" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210988v1" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aldons J. Lusis" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210361v1" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210360v1" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000657v1" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure L. Fresard" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie N. Marsaud" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000659v1" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Fran&#231;ois Roux Roux" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diane D. Esquerre" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain S. Marthey" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01019609v1" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210391v1" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Monget" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;lle Dupont" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01019218v1" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02806777v1" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Friguet" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00750512v1" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210949v1" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00841017v1" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Hou&#233;e" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00841103v1" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magalie Hou&#233;e" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00841016v1" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729764v1" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210950v1" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210385v1" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02747109v1" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. A. Smits" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02746752v1" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02802853v1" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02746678v1" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02748764v1" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier O. Demeure" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Bertrand-Michel" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02748096v1" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sven Thiele" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carito Guziolowski" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02754465v1" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00494802v1" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729428v1" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Nadaf" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Sibut" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02820677v1" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02820213v1" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02752823v1" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vonick Sibut" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00459362v1" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02820755v1" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729215v1" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02751410v1" TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02757979v1" TargetMode="External"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume G. Le Mignon" TargetMode="External"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02820513v1" TargetMode="External"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00730108v1" TargetMode="External"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729748v1" TargetMode="External"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Le Roy" TargetMode="External"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02813147v1" TargetMode="External"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729742v1" TargetMode="External"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal G.P. Martin" TargetMode="External"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02811912v1" TargetMode="External"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729786v1" TargetMode="External"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Aubry" TargetMode="External"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02752935v1" TargetMode="External"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02753163v1" TargetMode="External"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile C. Duby" TargetMode="External"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02817340v1" TargetMode="External"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02820222v1" TargetMode="External"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729781v1" TargetMode="External"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729130v1" TargetMode="External"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02756643v1" TargetMode="External"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02755614v1" TargetMode="External"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02755223v1" TargetMode="External"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02816346v1" TargetMode="External"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02817176v1" TargetMode="External"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02830385v1" TargetMode="External"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02760296v1" TargetMode="External"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Verrier" TargetMode="External"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Jussiau" TargetMode="External"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.L. Gastinel" TargetMode="External"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ducos" TargetMode="External"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02649166v1" TargetMode="External"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Herault" TargetMode="External"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wilfried Carr&#233;" TargetMode="External"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02762525v1" TargetMode="External"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erick Alphonse" TargetMode="External"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Aubin" TargetMode="External"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Bessi&#232;res" TargetMode="External"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Bisson" TargetMode="External"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Hamon" TargetMode="External"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02760168v1" TargetMode="External"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00098040v1" TargetMode="External"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02762457v1" TargetMode="External"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wilfrid Carre" TargetMode="External"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02764127v1" TargetMode="External"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle E. Bourneuf" TargetMode="External"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Retout" TargetMode="External"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02759039v1" TargetMode="External"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Cabello" TargetMode="External"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Chardon" TargetMode="External"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02829511v1" TargetMode="External"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Pitel" TargetMode="External"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Neau" TargetMode="External"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02648989v1" TargetMode="External"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Bourneuf" TargetMode="External"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Retout" TargetMode="External"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00071660410001666826" TargetMode="External"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02759148v1" TargetMode="External"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02580723v1" TargetMode="External"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ude" TargetMode="External"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Leducq" TargetMode="External"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Andreu" TargetMode="External"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02825145v1" TargetMode="External"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02762751v1" TargetMode="External"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Plisson-Petit" TargetMode="External"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Amigues" TargetMode="External"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02580724v1" TargetMode="External"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02769050v1" TargetMode="External"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02768808v1" TargetMode="External"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02771024v1" TargetMode="External"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02766024v1" TargetMode="External"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02765536v1" TargetMode="External"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02769105v1" TargetMode="External"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Leduc" TargetMode="External"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02768929v1" TargetMode="External"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02768547v1" TargetMode="External"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Rouvier" TargetMode="External"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02764576v1" TargetMode="External"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Sanchez-Gaillard" TargetMode="External"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02768469v1" TargetMode="External"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02768958v1" TargetMode="External"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02777795v1" TargetMode="External"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwenola Tosser" TargetMode="External"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Chauveau" TargetMode="External"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain-Herv&#233; Le Gall" TargetMode="External"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Mallard" TargetMode="External"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05560674v1" TargetMode="External"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05560740v1" TargetMode="External"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Cossard" TargetMode="External"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Lebez" TargetMode="External"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05560755v1" TargetMode="External"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05560720v1" TargetMode="External"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05117238v1" TargetMode="External"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05208140v1" TargetMode="External"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05538035v1" TargetMode="External"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04796434v1" TargetMode="External"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04473354v1" TargetMode="External"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04474289v1" TargetMode="External"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04198555v1" TargetMode="External"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Berger" TargetMode="External"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04571102v1" TargetMode="External"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04198453v1" TargetMode="External"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04217585v1" TargetMode="External"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coralie Alain" TargetMode="External"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04217567v1" TargetMode="External"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhou Haijuan" TargetMode="External"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guan Dailu" TargetMode="External"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04286708v1" TargetMode="External"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04796446v1" TargetMode="External"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04195749v1" TargetMode="External"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04127869v1" TargetMode="External"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04217582v1" TargetMode="External"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04217588v1" TargetMode="External"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03880961v1" TargetMode="External"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03930049v1" TargetMode="External"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03176327v1" TargetMode="External"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02789419v1" TargetMode="External"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02784857v1" TargetMode="External"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Mestre" TargetMode="External"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Faraut" TargetMode="External"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01859272v1" TargetMode="External"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603033v1" TargetMode="External"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Villa-Vialaneix" TargetMode="External"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Cabau" TargetMode="External"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605567v1" TargetMode="External"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01621915v1" TargetMode="External"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01621916v1" TargetMode="External"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605848v1" TargetMode="External"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/392007.pdf" TargetMode="External"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608449v1" TargetMode="External"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fany Blanc" TargetMode="External"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01604801v1" TargetMode="External"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Marissal" TargetMode="External"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johanna Barbieri" TargetMode="External"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/390413.pdf" TargetMode="External"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02799305v1" TargetMode="External"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02800296v1" TargetMode="External"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01194116v1" TargetMode="External"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/305674" TargetMode="External"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210974v1" TargetMode="External"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/305383.pdf" TargetMode="External"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210925v1" TargetMode="External"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01194100v1" TargetMode="External"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/292909.pdf" TargetMode="External"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210973v1" TargetMode="External"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/305377.pdf" TargetMode="External"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01211038v1" TargetMode="External"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193844v1" TargetMode="External"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Martin" TargetMode="External"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/264226_2" TargetMode="External"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210609v1" TargetMode="External"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I Tea" TargetMode="External"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01194128v1" TargetMode="External"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190360v1" TargetMode="External"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193799v1" TargetMode="External"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210510v1" TargetMode="External"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Martin" TargetMode="External"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Hormozdiari" TargetMode="External"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. van Nas" TargetMode="External"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193795v1" TargetMode="External"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02746728v1" TargetMode="External"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02751791v1" TargetMode="External"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02754275v1" TargetMode="External"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02754276v1" TargetMode="External"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729110v1" TargetMode="External"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02820261v1" TargetMode="External"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02814736v1" TargetMode="External"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O Radulescu" TargetMode="External"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Siegel" TargetMode="External"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E P&#233;cou" TargetMode="External"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02831028v1" TargetMode="External"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Severine S. Degrelle" TargetMode="External"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Govoroun" TargetMode="External"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02649219v1" TargetMode="External"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Piumi" TargetMode="External"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02829714v1" TargetMode="External"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03348621v1" TargetMode="External"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02835659v1" TargetMode="External"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Taouis" TargetMode="External"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03348623v1" TargetMode="External"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Allemand" TargetMode="External"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jp Caffin" TargetMode="External"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02840270v1" TargetMode="External"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04216732v1" TargetMode="External"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Bouvarel" TargetMode="External"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02580140v1" TargetMode="External"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05158792v1" TargetMode="External"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. David" TargetMode="External"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04708370v1" TargetMode="External"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04770333v1" TargetMode="External"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02791029v1" TargetMode="External"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04230002v1" TargetMode="External"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rob Bergsma" TargetMode="External"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alban Bouquet" TargetMode="External"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurianne Canario" TargetMode="External"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Garreau" TargetMode="External"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210706v1" TargetMode="External"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>