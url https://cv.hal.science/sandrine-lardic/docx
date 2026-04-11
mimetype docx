--- v0 (2026-03-15)
+++ v1 (2026-04-11)
@@ -604,217 +604,217 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00390141v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Estimation des modèles à correction d’erreur fractionnaires : une note méthodologique</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Earnings forecast bias - a statistical analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Michalon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Lardic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Fabrice Murtin</w:t>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Dossou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal de la Société Française de Statistique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2005, 146 (4), pp.55-68</w:t>
+              <w:t xml:space="preserve">Banques et marchés</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 78, pp.11-15</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04677090v1</w:t>
+                <w:t xml:space="preserve">halshs-00142773v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Earnings forecast bias - a statistical analysis</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Estimation des modèles à correction d’erreur fractionnaires : une note méthodologique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Lardic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">François Dossou</w:t>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Mignon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Murtin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Banques et marchés</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2005, 78, pp.11-15</w:t>
+              <w:t xml:space="preserve">Journal de la Société Française de Statistique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 146 (4), pp.55-68</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-00142773v2</w:t>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04677090v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paradoxe de Deaton et habitudes de consommation. Une approche en termes de mémoire longue</w:t>
               </w:r>
@@ -876,865 +876,865 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04677088v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cointégration entre les taux de change et les fondamentaux : changement de régime ou mémoire longue ?</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Fractional cointegration and term structure of interest rates</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Lardic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Mignon</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Anne Peguin-Feissolle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue Economique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2004, 55 (3), pp.449-458</w:t>
+              <w:t xml:space="preserve">Empirical Economics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 29 (4), pp.723-736</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04677079v1</w:t>
+                <w:t xml:space="preserve">hal-04677074v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The exact maximum likelihood based-test for fractional cointegration: critical values, power and size</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">L’importance des non linéarités sur les marchés financiers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Lardic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Mignon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computational Economics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2004, 24, pp.239-255</w:t>
+              <w:t xml:space="preserve">Revue d'économie politique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 114 (4), pp.439-451</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04677084v1</w:t>
+                <w:t xml:space="preserve">hal-04677085v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cointégration entre les taux de change et les fondamentaux : changement de régime ou mémoire longue ?</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Robert F. Engle et Clive W.J. Granger : Prix Nobel d’économie 2003</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Lardic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Mignon</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Anne Peguin-Feissolle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue Economique</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Revue d'économie politique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 114 (1), pp.1-15</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-00390151v1</w:t>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04677078v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fractional cointegration and term structure of interest rates</w:t>
+                <w:t xml:space="preserve">The exact maximum likelihood estimation of ARFIMA processes and model selection criteria: A Monte Carlo study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Lardic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Mignon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Empirical Economics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2004, 29 (4), pp.723-736</w:t>
+              <w:t xml:space="preserve">Economics Bulletin</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 3 (21)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04677074v1</w:t>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04677082v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’importance des non linéarités sur les marchés financiers</w:t>
+                <w:t xml:space="preserve">Développements récents de l’économétrie appliquée à la finance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Lardic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Mignon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue d'économie politique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2004, 114 (4), pp.439-451</w:t>
+              <w:t xml:space="preserve">, 2004, 114 (4)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04677085v1</w:t>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04677086v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Robert F. Engle et Clive W.J. Granger : Prix Nobel d’économie 2003</w:t>
+                <w:t xml:space="preserve">Term premium and long-range dependence in volatility: A FIGARCH-M estimation on some Asian countries</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Lardic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Mignon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue d'économie politique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2004, 114 (1), pp.1-15</w:t>
+              <w:t xml:space="preserve">Journal of Emerging Market Finance</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 3 (1), pp.1-19</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04677078v1</w:t>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04677076v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The exact maximum likelihood estimation of ARFIMA processes and model selection criteria: A Monte Carlo study</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The exact maximum likelihood based-test for fractional cointegration: critical values, power and size</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Dubois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Lardic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Mignon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Economics Bulletin</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2004, 3 (21)</w:t>
+              <w:t xml:space="preserve">Computational Economics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 24, pp.239-255</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04677082v1</w:t>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04677084v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Développements récents de l’économétrie appliquée à la finance</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Cointégration entre les taux de change et les fondamentaux : changement de régime ou mémoire longue ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Dufrénot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Lardic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Mathieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Mignon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Peguin-Feissolle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue d'économie politique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2004, 114 (4)</w:t>
+              <w:t xml:space="preserve">Revue Economique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 55 (3), pp.449-458</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04677086v1</w:t>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04677079v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Term premium and long-range dependence in volatility: A FIGARCH-M estimation on some Asian countries</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Cointégration entre les taux de change et les fondamentaux : changement de régime ou mémoire longue ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Dufrénot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Lardic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Mathieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Mignon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Peguin-Feissolle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Emerging Market Finance</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Revue Economique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 55 (3), pp.449-458. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/reco.553.0449⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04677076v1</w:t>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00390151v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cointégration fractionnaire entre la consommation et le revenu</w:t>
               </w:r>
@@ -2042,191 +2042,191 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04677067v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La mémoire longue en économie : une revue de la littérature</w:t>
+                <w:t xml:space="preserve">Prévision ARFIMA des taux de change : les modélisateurs doivent-ils encore exhorter à la naïveté des prévisions ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Lardic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Mignon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal de la Société Française de Statistique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1999, pp.5-48</w:t>
+              <w:t xml:space="preserve">Annales d'Economie et de Statistique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1999, 54, pp.47-68</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04677066v1</w:t>
+                <w:t xml:space="preserve">hal-04677064v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Prévision ARFIMA des taux de change : les modélisateurs doivent-ils encore exhorter à la naïveté des prévisions ?</w:t>
+                <w:t xml:space="preserve">La mémoire longue en économie : une revue de la littérature</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Lardic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Mignon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annales d'Economie et de Statistique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1999, 54, pp.47-68</w:t>
+              <w:t xml:space="preserve">Journal de la Société Française de Statistique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1999, pp.5-48</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04677064v1</w:t>
+                <w:t xml:space="preserve">hal-04677066v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modélisation FIGARCH appliquée à l'analyse de la structure par terme des taux d'intérêt</w:t>
               </w:r>
@@ -3176,51 +3176,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="8763F92F"/>
+    <w:nsid w:val="D49D0164"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3407,51 +3407,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/sandrine-lardic" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0005-9149-269X" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02877954v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Amine Boutabba" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Lardic" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10479-016-2246-9" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02877974v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Beaumais" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eneco.2011.04.004" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0L4M6T8B-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00365972v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Dossou" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Michalon" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00390141v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Dufr&#233;not" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Mathieu" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Mignon" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Peguin-Feissolle" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.intfin.2006.09.004" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZP2SW34C-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04677090v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Murtin" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00142773v2" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04677088v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04677079v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04677084v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Dubois" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00390151v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/reco.553.0449" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04677074v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04677085v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04677078v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04677082v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04677086v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04677076v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04677071v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04677073v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04677070v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04677067v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04677066v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04677064v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04677065v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04677061v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04677060v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04677094v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04677098v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04677096v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00403717v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05436768v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Bielewicz" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05306651v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zouhair Ait Benhamou" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/sandrine-lardic" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0005-9149-269X" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02877954v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Amine Boutabba" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Lardic" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10479-016-2246-9" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02877974v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Beaumais" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eneco.2011.04.004" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0L4M6T8B-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00365972v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Dossou" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Michalon" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00390141v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Dufr&#233;not" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Mathieu" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Mignon" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Peguin-Feissolle" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.intfin.2006.09.004" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZP2SW34C-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00142773v2" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04677090v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Murtin" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04677088v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04677074v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04677085v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04677078v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04677082v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04677086v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04677076v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04677084v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Dubois" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04677079v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00390151v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/reco.553.0449" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04677071v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04677073v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04677070v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04677067v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04677064v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04677066v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04677065v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04677061v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04677060v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04677094v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04677098v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04677096v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00403717v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05436768v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Bielewicz" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05306651v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zouhair Ait Benhamou" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>