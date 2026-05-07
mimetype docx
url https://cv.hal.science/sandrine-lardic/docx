--- v1 (2026-04-11)
+++ v2 (2026-05-07)
@@ -604,299 +604,299 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00390141v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Earnings forecast bias - a statistical analysis</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Paradoxe de Deaton et habitudes de consommation. Une approche en termes de mémoire longue</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Lardic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">François Dossou</w:t>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Mignon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Banques et marchés</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2005, 78, pp.11-15</w:t>
+              <w:t xml:space="preserve">Revue d'économie politique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, pp.129-157</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00142773v2</w:t>
+                <w:t xml:space="preserve">hal-04677088v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Estimation des modèles à correction d’erreur fractionnaires : une note méthodologique</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Earnings forecast bias - a statistical analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Michalon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Lardic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Fabrice Murtin</w:t>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Dossou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal de la Société Française de Statistique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2005, 146 (4), pp.55-68</w:t>
+              <w:t xml:space="preserve">Banques et marchés</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 78, pp.11-15</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04677090v1</w:t>
+                <w:t xml:space="preserve">halshs-00142773v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Paradoxe de Deaton et habitudes de consommation. Une approche en termes de mémoire longue</w:t>
+                <w:t xml:space="preserve">Estimation des modèles à correction d’erreur fractionnaires : une note méthodologique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Lardic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Mignon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Murtin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue d'économie politique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2005, pp.129-157</w:t>
+              <w:t xml:space="preserve">Journal de la Société Française de Statistique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 146 (4), pp.55-68</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04677088v1</w:t>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04677090v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fractional cointegration and term structure of interest rates</w:t>
               </w:r>
@@ -1714,191 +1714,191 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00390151v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cointégration fractionnaire entre la consommation et le revenu</w:t>
+                <w:t xml:space="preserve">Fractional cointegration between nominal interest rates and inflation: A re-examination of the Fisher relationship in the G7 countries</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Lardic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Mignon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Economie et Prévision</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2003, 158, pp.123-142</w:t>
+              <w:t xml:space="preserve">Economics Bulletin</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 3 (14)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04677071v1</w:t>
+                <w:t xml:space="preserve">hal-04677073v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fractional cointegration between nominal interest rates and inflation: A re-examination of the Fisher relationship in the G7 countries</w:t>
+                <w:t xml:space="preserve">Cointégration fractionnaire entre la consommation et le revenu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Lardic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Mignon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Economics Bulletin</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2003, 3 (14)</w:t>
+              <w:t xml:space="preserve">Economie et Prévision</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 158, pp.123-142</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04677073v1</w:t>
+                <w:t xml:space="preserve">hal-04677071v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analyse intraquotidienne de l'impact des &amp;quot;news&amp;quot; sur le marché boursier français</w:t>
               </w:r>
@@ -2864,251 +2864,313 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00403717v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t>
+        <w:t xml:space="preserve">Pré-publication, Document de travail (2)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Mine to Magnet Rare Earth Dynamics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Lardic</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2025</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05587610v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Rare Earths, Clean Energy, and Global Markets: Frequency-Domain Connectedness Analysis of Systemic Risk in the Energy Transition</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Lardic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sonia Bielewicz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2025</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sonia Bielewicz</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">hal-05436768v1</w:t>
+                <w:t xml:space="preserve">hal-05436768v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Rapport (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Indice VITÉ de vulnérabilité territoriale face à la transition énergétique en Normandie: un outil d'aide à la décision pour la région et les collectivités</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zouhair Ait Benhamou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Lardic</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Université Le Havre Normandie. 2025</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId58" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05306651v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId59"/>
+      <w:footerReference w:type="default" r:id="rId60"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -3176,51 +3238,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="D49D0164"/>
+    <w:nsid w:val="7AD98BBC"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3407,51 +3469,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/sandrine-lardic" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0005-9149-269X" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02877954v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Amine Boutabba" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Lardic" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10479-016-2246-9" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02877974v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Beaumais" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eneco.2011.04.004" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0L4M6T8B-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00365972v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Dossou" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Michalon" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00390141v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Dufr&#233;not" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Mathieu" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Mignon" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Peguin-Feissolle" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.intfin.2006.09.004" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZP2SW34C-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00142773v2" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04677090v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Murtin" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04677088v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04677074v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04677085v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04677078v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04677082v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04677086v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04677076v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04677084v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Dubois" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04677079v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00390151v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/reco.553.0449" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04677071v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04677073v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04677070v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04677067v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04677064v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04677066v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04677065v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04677061v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04677060v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04677094v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04677098v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04677096v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00403717v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05436768v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Bielewicz" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05306651v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zouhair Ait Benhamou" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/sandrine-lardic" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0005-9149-269X" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02877954v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Amine Boutabba" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Lardic" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10479-016-2246-9" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02877974v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Beaumais" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eneco.2011.04.004" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0L4M6T8B-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00365972v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Dossou" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Michalon" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00390141v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Dufr&#233;not" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Mathieu" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Mignon" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Peguin-Feissolle" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.intfin.2006.09.004" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZP2SW34C-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04677088v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00142773v2" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04677090v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Murtin" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04677074v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04677085v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04677078v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04677082v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04677086v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04677076v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04677084v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Dubois" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04677079v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00390151v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/reco.553.0449" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04677073v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04677071v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04677070v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04677067v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04677064v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04677066v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04677065v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04677061v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04677060v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04677094v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04677098v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04677096v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00403717v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05587610v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05436768v2" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Bielewicz" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05306651v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zouhair Ait Benhamou" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>