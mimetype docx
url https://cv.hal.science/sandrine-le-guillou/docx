--- v0 (2026-03-24)
+++ v1 (2026-05-03)
@@ -2996,362 +2996,362 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01000320v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Expression of the prion-like protein Shadoo in the developing mouse embryo</w:t>
+                <w:t xml:space="preserve">Generation of Sprn-regulated reporter mice reveals gonadic spatial expression of the prion-like protein Shadoo in mice</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rachel Young Young</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Le Guillou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stephan S. Bouet</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Sandrine Le Guillou</w:t>
+                <w:t xml:space="preserve">Gaëlle G. Tilly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno B. Passet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marthe M. Vilotte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biochemical and Biophysical Research Communications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2011, 416 (1-2), pp.184-187. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2011, 412 (4), pp.752-756. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.bbrc.2011.08.049⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.bbrc.2011.11.021⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01000213v1</w:t>
+                <w:t xml:space="preserve">hal-01000156v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Generation of Sprn-regulated reporter mice reveals gonadic spatial expression of the prion-like protein Shadoo in mice</w:t>
+                <w:t xml:space="preserve">Expression of the prion-like protein Shadoo in the developing mouse embryo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rachel Young Young</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephan S. Bouet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacqueline Polyte Polyte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Le Guillou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno B. Passet</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marthe M. Vilotte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biochemical and Biophysical Research Communications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2011, 412 (4), pp.752-756. </w:t>
+              <w:t xml:space="preserve">, 2011, 416 (1-2), pp.184-187. </w:t>
             </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.bbrc.2011.08.049⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.bbrc.2011.11.021⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01000156v1</w:t>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01000213v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mouse Mammary Tumor Virus driven α-lactalbumin expression effects on lactation and fertility of transgenic mice</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Le Guillou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle G. Tilly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno B. Passet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6523,277 +6523,277 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02795094v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nutritional regulation of microRNAs in the lactating goat mammary gland</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Characterisation and comparison of lactating mouse and bovine mammary gland miRNomes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Le Guillou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Marthey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Laloë</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johann Laubier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lenha Mobuchon</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Christine Leroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Gordon Research Conference on Mammary Gland Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Jun 2014, Lucca, Italy</w:t>
+              <w:t xml:space="preserve">, Jun 2014, Lucca, Italy. 1 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01193908v1</w:t>
+                <w:t xml:space="preserve">hal-01193894v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterisation and comparison of lactating mouse and bovine mammary gland miRNomes</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Nutritional regulation of microRNAs in the lactating goat mammary gland</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lenha Mobuchon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Marthey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Le Guillou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Laloë</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Lenha Mobuchon</w:t>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Leroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Gordon Research Conference on Mammary Gland Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Jun 2014, Lucca, Italy. 1 p</w:t>
+              <w:t xml:space="preserve">, Jun 2014, Lucca, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01193894v1</w:t>
+                <w:t xml:space="preserve">hal-01193908v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Species comparison of lactating mammary gland miRNomes: to the identification of conserved lactation-related microRNA</w:t>
               </w:r>
@@ -7148,277 +7148,277 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01191372v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gynogenetic clonal lines of rainbow trout O. mykiss, a model for the identification of new antiviral pathways.</w:t>
+                <w:t xml:space="preserve">Gynogenetic clonal lines of rainbow trout[i] O. mykiss[/i], a model for the identification of new antiviral pathways</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eloi Verrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Dorson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Langevin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Dechamp</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Torhy</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sandrine Le Guillou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11th annual meeting of the Complex Trait Community</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, Paris, France</w:t>
+              <w:t xml:space="preserve">11th Annual Meeting of the Complex Trait Community</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2012, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01191373v1</w:t>
+                <w:t xml:space="preserve">hal-01019466v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gynogenetic clonal lines of rainbow trout[i] O. mykiss[/i], a model for the identification of new antiviral pathways</w:t>
+                <w:t xml:space="preserve">Gynogenetic clonal lines of rainbow trout O. mykiss, a model for the identification of new antiviral pathways.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eloi Verrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Dorson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId210" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Dechamp</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Torhy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Le Guillou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11th Annual Meeting of the Complex Trait Community</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2012, Paris, France</w:t>
+              <w:t xml:space="preserve">11th annual meeting of the Complex Trait Community</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId209" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01019466v1</w:t>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01191373v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">GENIDOV: Gene network involved in ovarian development in goat and mouse</w:t>
               </w:r>
@@ -8055,51 +8055,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sead Chadi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Le Guillou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle G. Tilly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hubert Laude</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8273,168 +8273,185 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01193438v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genetic resistance and innate response to VHSV : a transcriptome analysis in rainbow trout homozygous clones.</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Patrick Prunet</w:t>
+                <w:t xml:space="preserve">Diverse range of resistance/susceptibility to VHSV (Viral Haemorrhagic Scepticemia Virus) and IHNV (Infectious Hematopoietic Necrosis Virus) evidenced in homozygous clones of rainbow trout</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edwige Quillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Le Guillou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Boudinot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdenour A. Benmansour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Dorson</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Symposium on Animal Genomics for Animal Health</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">9. International Symposium on Genetics in Aquaculture</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2006, Montpellier, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.aquaculture.2007.07.167⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01193363v1</w:t>
+                <w:t xml:space="preserve">hal-02755070v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effet de la sélection pour la teneur en lipides musculaires sur la répartition des lipides corporels et les rendements de transformation chez la truite Arc-En-Ciel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edwige Quillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -8493,199 +8510,182 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">1ères journées de la recherche filière piscicole, Paris, 3-4 juillet 2007</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, Paris, France. pp.1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02590375v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diverse range of resistance/susceptibility to VHSV (Viral Haemorrhagic Scepticemia Virus) and IHNV (Infectious Hematopoietic Necrosis Virus) evidenced in homozygous clones of rainbow trout</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Edwige Quillet</w:t>
+                <w:t xml:space="preserve">Genetic resistance and innate response to VHSV : a transcriptome analysis in rainbow trout homozygous clones.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Mativet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Prunet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Le Guillou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId157" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Tiquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Letellier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9. International Symposium on Genetics in Aquaculture</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">International Symposium on Animal Genomics for Animal Health</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2007, Paris, France. 429 p</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId240" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-02755070v1</w:t>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01193363v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of selection for muscle lipid content on body shape, fat deposition and dressing yields in rainbow trout</w:t>
               </w:r>
@@ -9082,273 +9082,273 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02755238v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ce que les clones nous disent du déterminisme génétique de la plasticité phénotypique chez la truite arc-en-ciel.</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Franck Tiquet</w:t>
+                <w:t xml:space="preserve">Search for QTLs associated with resistance / susceptibility to Aeromonas salmonicida in rainbow trout genome</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Perrocheau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Mauger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Le Guillou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Launay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Michel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Troisièmes Rencontres de l'Ichtyologie en France</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2006, Paris, pp.Inconnu</w:t>
+              <w:t xml:space="preserve">9. International Symposium Genetics in Aquaculture</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2006, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02818826v1</w:t>
+                <w:t xml:space="preserve">hal-02752572v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Search for QTLs associated with resistance / susceptibility to Aeromonas salmonicida in rainbow trout genome</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">S. Mauger</w:t>
+                <w:t xml:space="preserve">Ce que les clones nous disent du déterminisme génétique de la plasticité phénotypique chez la truite arc-en-ciel.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Dupont-Nivet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christèle Robert-Granié</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Tiquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Le Guillou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId254" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edwige Quillet</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9. International Symposium Genetics in Aquaculture</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2006, Montpellier, France</w:t>
+              <w:t xml:space="preserve">Troisièmes Rencontres de l'Ichtyologie en France</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2006, Paris, pp.Inconnu</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId251" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02752572v1</w:t>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02818826v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of selection for muscle lipid content on fat deposition, dressing yields and body shape in rainbow trout</w:t>
               </w:r>
@@ -9511,51 +9511,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Guyomard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Le Guillou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Mauger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire AGENAE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2005, SaintMalo</w:t>
@@ -10352,290 +10352,290 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02734945v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Projet BioMarq’Lait : Identification dans le lait de biomarqueurs pour le monitoring du statut nutritionnel de la vache laitière</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Patrice Martin</w:t>
+                <w:t xml:space="preserve">Les microARNs de la glande mammaire et du lait. Convergence vers la définition d'une signature multi-espèces spécifique de la fonction de lactation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Le Guillou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lenha Mobuchon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Marthey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Laloë</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Bourdon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">24. Rencontres autour des Recherches sur les Ruminants (3R)</w:t>
-[...16 lines deleted...]
-              <w:t xml:space="preserve">, Rencontres autour des Recherches sur les Ruminants, 2018, 24èmes Rencontres autour des Recherches sur les Ruminants (3R)</w:t>
+              <w:t xml:space="preserve">Journées Scientifiques du Département de Génétique Animale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2018, Dienné, France. 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02734454v1</w:t>
+                <w:t xml:space="preserve">hal-02790505v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId273" w:history="1">
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les microARNs de la glande mammaire et du lait. Convergence vers la définition d'une signature multi-espèces spécifique de la fonction de lactation</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Céline Bourdon</w:t>
+                <w:t xml:space="preserve">Projet BioMarq’Lait : Identification dans le lait de biomarqueurs pour le monitoring du statut nutritionnel de la vache laitière</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Gele</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabienne Le Provost</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">José Pires</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jocelyne Guinard-Flament</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Scientifiques du Département de Génétique Animale</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2018, Dienné, France. 2018</w:t>
+              <w:t xml:space="preserve">24. Rencontres autour des Recherches sur les Ruminants (3R)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2018, Paris, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Institut de l'Elevage - INRA</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Rencontres autour des Recherches sur les Ruminants, 2018, 24èmes Rencontres autour des Recherches sur les Ruminants (3R)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId273" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02790505v1</w:t>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02734454v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence des races bovines sur la composition en microARN du lait</w:t>
               </w:r>
@@ -12033,51 +12033,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05109774v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Leduc" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Rau" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Lalo&#235;" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Le Guillou" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Martin" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d4mo00190g" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05340463v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martina Freisa" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hiu Mun Man" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johann Laubier" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Le Provost" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/elan.70066" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04774161v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Leroux" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Faulconnier" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Bes" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Bruce German" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Mills" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.idairyj.2024.106095" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04489636v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elitsa Ivanova" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Hue-Beauvais" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan Castille" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1242/dev.202332" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04284310v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Herve" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12864-023-09769-5" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04227170v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Ciobotaru" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Aujean" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tjnut.2023.08.003" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03934186v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loubna Abou El Qassim" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaime Alonso" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ke Zhao" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Diez" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/vetsci9120661" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03807917v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Royo" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms231911681" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03197689v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cathy Hue-Beauvais" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/genes12020231" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03371440v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Bourdon" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mekki Boussaha" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Bardou" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Sanchez" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-021-98639-9" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02947903v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Beaujean" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Boutinaud" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eve Devinoy" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Jammes" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/productions-animales.2020.33.2.4477" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02627428v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Longin" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbrc.2019.03.022" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02627434v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arlette Leduc" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Barbey" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-No&#235;lle Rossignol" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-019-56690-7" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02627384v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwenola Tosser-Klopp" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/database/baz099" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02617650v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lenha Mobuchon" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Marthey" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0185511" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02630964v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain S. Marthey" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0140111" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01194167v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/15476286.2015.1017212" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01194123v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12864-015-1471-y" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193833v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0091938" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01003301v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eloi Verrier" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Ehanno" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Biacchesi" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Dechamp" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fsi.2013.03.369" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000363v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nezha N. Sdassi" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johann J. Laubier" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno B. Passet" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marthe M. Vilotte" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0045727" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000320v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Dupont-Nivet" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christ&#232;le Robert-Grani&#233;" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck F. Tiquet" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edwige Quillet" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1095-8649.2012.03437.x" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-6HC2VD0C-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000213v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Young Young" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephan S. Bouet" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacqueline Polyte Polyte" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbrc.2011.11.021" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5HLS4VBN-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000156v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle G. Tilly" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbrc.2011.08.049" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-D8FRXJZW-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00999855v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas L. Lefevre" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3168/jds.2010-4034" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193445v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sead Chadi" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Young" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Tilly" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederique Bitton" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2164-11-448" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03339362v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manal Khalife" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Lefevre" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4161/pri.12773" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193406v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise M&#233;dale" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Leonard" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Tiquet" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aquaculture.2009.06.031" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02667679v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micaela Gallozzi" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent B&#233;ringue" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Decaunes" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annick Le Dur" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine K. Le Roux" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.febslet.2008.05.014" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-J6LNPL7R-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02662734v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Aubin" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Labb&#233;" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Fauconneau" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aquaculture.2007.02.047" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WLHX4NRD-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02590378v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Bugeon" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Davenel" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Collewet" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aquaculture.2007.07.168" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-S40ST181-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02658950v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Dorson" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdenour A. Benmansour" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Boudinot" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02655735v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Le Berre" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Bremont" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02683384v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aquaculture.2004.12.014" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-J4KMNT1X-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04814808v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Bes" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David A. Mills" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04227333v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Ciobotaru" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hue-Beauvais Cathy" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04227272v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04227355v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ouleye Sidibe" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04227375v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04823848v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Graulet" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francoise Irlinger" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Dugat-Bony" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Landaud-Liautaud" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Delb&#232;s" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03318595v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Bianchi" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gel&#233;" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03747713v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Bianchi" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydie Oliveira Correia" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03812528v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Tribout" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Lefebvre" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738039v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02789940v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737610v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Gallard" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02786206v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02800225v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Jaffrezic" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02795094v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193908v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193894v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01001041v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordann J. Domagalski" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190233v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nezha Sdassi" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Passet" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01191372v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Dorson" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Genet" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01191373v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Torhy" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01019466v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Langevin" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193796v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Pailhoux" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;lle Pannetier" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Thepot Th&#233;pot" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Jolivet" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ikrame Naciri" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01001304v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Ange M.-A. Deugnier" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01001042v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan J. Castille" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Vilotte" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193346v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Leonard" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Tiquet" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02821572v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. L&#233;onard" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02753332v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert Laude" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Renou" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193438v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francine Krieg" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Launay" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193363v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Mativet" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Prunet" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Letellier" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02590375v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02755070v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aquaculture.2007.07.167" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KDBL57P1-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02757666v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02756183v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure L. Grima" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Mambrini" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aquaculture.2007.07.076" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TP19DQNS-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02755238v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aquaculture.2007.07.052" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9WD641WZ-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02818826v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02752572v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Perrocheau" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Mauger" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Launay" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Michel" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02588820v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02761004v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Guyomard" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02825808v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02828373v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04227296v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03769579v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04823895v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Bouchon" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734945v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Launay" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734454v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Gele" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Pires" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jocelyne Guinard-Flament" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Martin" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.journees3r.fr/spip.php?article4598" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02790505v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02789960v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02790034v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739379v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02807806v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02817581v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05536504v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie C&#233;cile Alexandre-Gouabau" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Billard" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abderrahmani Amar" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Bouzidi" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madia Charlier" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02786348v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02789839v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01906536v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dragan Milenkovic" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.springer.com/us/book/9783319555294" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-31143-2" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02810511v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05109774v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Leduc" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Rau" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Lalo&#235;" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Le Guillou" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Martin" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d4mo00190g" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05340463v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martina Freisa" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hiu Mun Man" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johann Laubier" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Le Provost" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/elan.70066" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04774161v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Leroux" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Faulconnier" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Bes" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Bruce German" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Mills" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.idairyj.2024.106095" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04489636v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elitsa Ivanova" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Hue-Beauvais" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan Castille" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1242/dev.202332" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04284310v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Herve" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12864-023-09769-5" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04227170v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Ciobotaru" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Aujean" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tjnut.2023.08.003" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03934186v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loubna Abou El Qassim" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaime Alonso" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ke Zhao" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Diez" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/vetsci9120661" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03807917v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Royo" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms231911681" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03197689v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cathy Hue-Beauvais" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/genes12020231" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03371440v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Bourdon" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mekki Boussaha" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Bardou" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Sanchez" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-021-98639-9" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02947903v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Beaujean" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Boutinaud" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eve Devinoy" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Jammes" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/productions-animales.2020.33.2.4477" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02627428v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Longin" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbrc.2019.03.022" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02627434v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arlette Leduc" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Barbey" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-No&#235;lle Rossignol" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-019-56690-7" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02627384v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwenola Tosser-Klopp" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/database/baz099" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02617650v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lenha Mobuchon" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Marthey" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0185511" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02630964v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain S. Marthey" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0140111" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01194167v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/15476286.2015.1017212" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01194123v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12864-015-1471-y" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193833v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0091938" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01003301v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eloi Verrier" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Ehanno" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Biacchesi" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Dechamp" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fsi.2013.03.369" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000363v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nezha N. Sdassi" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johann J. Laubier" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno B. Passet" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marthe M. Vilotte" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0045727" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000320v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Dupont-Nivet" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christ&#232;le Robert-Grani&#233;" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck F. Tiquet" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edwige Quillet" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1095-8649.2012.03437.x" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-6HC2VD0C-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000156v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Young Young" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle G. Tilly" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbrc.2011.08.049" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-D8FRXJZW-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000213v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephan S. Bouet" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacqueline Polyte Polyte" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbrc.2011.11.021" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5HLS4VBN-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00999855v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas L. Lefevre" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3168/jds.2010-4034" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193445v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sead Chadi" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Young" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Tilly" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederique Bitton" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2164-11-448" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03339362v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manal Khalife" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Lefevre" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4161/pri.12773" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193406v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise M&#233;dale" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Leonard" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Tiquet" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aquaculture.2009.06.031" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02667679v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micaela Gallozzi" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent B&#233;ringue" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Decaunes" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annick Le Dur" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine K. Le Roux" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.febslet.2008.05.014" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-J6LNPL7R-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02662734v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Aubin" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Labb&#233;" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Fauconneau" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aquaculture.2007.02.047" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WLHX4NRD-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02590378v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Bugeon" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Davenel" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Collewet" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aquaculture.2007.07.168" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-S40ST181-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02658950v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Dorson" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdenour A. Benmansour" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Boudinot" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02655735v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Le Berre" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Bremont" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02683384v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aquaculture.2004.12.014" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-J4KMNT1X-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04814808v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Bes" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David A. Mills" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04227333v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Ciobotaru" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hue-Beauvais Cathy" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04227272v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04227355v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ouleye Sidibe" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04227375v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04823848v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Graulet" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francoise Irlinger" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Dugat-Bony" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Landaud-Liautaud" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Delb&#232;s" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03318595v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Bianchi" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gel&#233;" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03747713v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Bianchi" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydie Oliveira Correia" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03812528v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Tribout" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Lefebvre" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738039v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02789940v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737610v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Gallard" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02786206v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02800225v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Jaffrezic" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02795094v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193894v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193908v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01001041v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordann J. Domagalski" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190233v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nezha Sdassi" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Passet" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01191372v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Dorson" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Genet" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01019466v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Langevin" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Torhy" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01191373v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193796v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Pailhoux" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;lle Pannetier" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Thepot Th&#233;pot" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Jolivet" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ikrame Naciri" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01001304v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Ange M.-A. Deugnier" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01001042v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan J. Castille" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Vilotte" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193346v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Leonard" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Tiquet" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02821572v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. L&#233;onard" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02753332v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert Laude" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Renou" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193438v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francine Krieg" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Launay" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02755070v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aquaculture.2007.07.167" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KDBL57P1-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02590375v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193363v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Mativet" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Prunet" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Letellier" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02757666v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02756183v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure L. Grima" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Mambrini" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aquaculture.2007.07.076" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TP19DQNS-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02755238v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aquaculture.2007.07.052" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9WD641WZ-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02752572v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Perrocheau" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Mauger" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Launay" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Michel" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02818826v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02588820v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02761004v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Guyomard" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02825808v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02828373v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04227296v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03769579v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04823895v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Bouchon" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734945v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Launay" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02790505v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734454v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Gele" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Pires" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jocelyne Guinard-Flament" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Martin" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.journees3r.fr/spip.php?article4598" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02789960v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02790034v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739379v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02807806v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02817581v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05536504v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie C&#233;cile Alexandre-Gouabau" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Billard" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abderrahmani Amar" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Bouzidi" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madia Charlier" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02786348v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02789839v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01906536v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dragan Milenkovic" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.springer.com/us/book/9783319555294" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-31143-2" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02810511v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>