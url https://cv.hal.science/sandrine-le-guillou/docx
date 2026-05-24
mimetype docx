--- v1 (2026-05-03)
+++ v2 (2026-05-24)
@@ -1665,295 +1665,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02627428v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterization of Holstein and Normande whole milk miRNomes highlights breed specificities.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">RumimiR: a detailed microRNA database focused on ruminant species</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Bourdon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Bardou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Aujean</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Le Guillou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Arlette Leduc</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Marie-Noëlle Rossignol</w:t>
+                <w:t xml:space="preserve">Gwenola Tosser-Klopp</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41598-019-56690-7⟩</w:t>
+              <w:t xml:space="preserve">Database - The journal of Biological Databases and Curation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 2019, pp.1-10. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/database/baz099⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02627434v1</w:t>
+                <w:t xml:space="preserve">hal-02627384v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">RumimiR: a detailed microRNA database focused on ruminant species</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Characterization of Holstein and Normande whole milk miRNomes highlights breed specificities.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Le Guillou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arlette Leduc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johann Laubier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Barbey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gwenola Tosser-Klopp</w:t>
+                <w:t xml:space="preserve">Marie-Noëlle Rossignol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Database - The journal of Biological Databases and Curation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 2019, pp.1-10. </w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 9 (1), pp.20345. </w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/database/baz099⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/s41598-019-56690-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02627384v1</w:t>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02627434v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sunflower oil supplementation affects the expression of miR-20a-5p and miR-142-5p in the lactating bovine mammary gland</w:t>
               </w:r>
@@ -2201,278 +2201,278 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02630964v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">No effect of an elevated miR-30b level in mouse milk on its level in pup tissues</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Johan Castille</w:t>
+                <w:t xml:space="preserve">Annotation of the goat genome using next generation sequencing of microRNA expressed by the lactating mammary gland: comparison of three approaches</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lenha Mobuchon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Marthey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mekki Boussaha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Le Guillou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Leroux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">RNA Biology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 12 (1), pp.26-29. </w:t>
+              <w:t xml:space="preserve">BMC Genomics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 16, pp.285. </w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/15476286.2015.1017212⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1186/s12864-015-1471-y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01194167v1</w:t>
+                <w:t xml:space="preserve">hal-01194123v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Annotation of the goat genome using next generation sequencing of microRNA expressed by the lactating mammary gland: comparison of three approaches</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Mekki Boussaha</w:t>
+                <w:t xml:space="preserve">No effect of an elevated miR-30b level in mouse milk on its level in pup tissues</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johann Laubier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johan Castille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Le Guillou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabienne Le Provost</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMC Genomics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 16, pp.285. </w:t>
+              <w:t xml:space="preserve">RNA Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 12 (1), pp.26-29. </w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1186/s12864-015-1471-y⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1080/15476286.2015.1017212⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01194123v1</w:t>
+                <w:t xml:space="preserve">hal-01194167v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Characterisation and comparison of lactating mouse and bovine mammary gland miRNomes</w:t>
               </w:r>
@@ -5294,277 +5294,277 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04227375v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimisation de la composition des laits et la qualité nutritionnelle, probiotique et sensorielle des produits laitiers par les pratiques d'élevage des vaches laitières (amont) et l'ajout de ferments (aval)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Feed restriction affects protein and microRNA levels in dairy cows' milk</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Leduc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Le Guillou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benoit Graulet</w:t>
+                <w:t xml:space="preserve">L Bianchi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Francoise Irlinger</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Céline Delbès</w:t>
+                <w:t xml:space="preserve">M. Gelé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucile Herve</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Webinaire "Glande mammaire, lait" Galactinnov</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2021, Visio Conférence, France</w:t>
+              <w:t xml:space="preserve">72. Annual meeting of the european federation of animal science (EAAP)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2021, Davos, Switzerland. pp.620</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04823848v1</w:t>
+                <w:t xml:space="preserve">hal-03318595v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Feed restriction affects protein and microRNA levels in dairy cows' milk</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Sandrine Le Guillou</w:t>
+                <w:t xml:space="preserve">Optimisation de la composition des laits et la qualité nutritionnelle, probiotique et sensorielle des produits laitiers par les pratiques d'élevage des vaches laitières (amont) et l'ajout de ferments (aval)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Graulet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francoise Irlinger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Dugat-Bony</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L Bianchi</w:t>
+                <w:t xml:space="preserve">Sophie Landaud-Liautaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Gelé</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Lucile Herve</w:t>
+                <w:t xml:space="preserve">Céline Delbès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">72. Annual meeting of the european federation of animal science (EAAP)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2021, Davos, Switzerland. pp.620</w:t>
+              <w:t xml:space="preserve">Webinaire "Glande mammaire, lait" Galactinnov</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2021, Visio Conférence, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId180" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03318595v1</w:t>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04823848v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact d’une restriction alimentaire sur les miRNome et protéome du lait chez la vache laitière</w:t>
               </w:r>
@@ -6072,51 +6072,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johann Laubier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Gallard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Barbey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rachel Lefebvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -7148,402 +7148,402 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01191372v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gynogenetic clonal lines of rainbow trout[i] O. mykiss[/i], a model for the identification of new antiviral pathways</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">GENIDOV: Gene network involved in ovarian development in goat and mouse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christelle Langevin</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Dechamp</w:t>
+                <w:t xml:space="preserve">Eric Pailhoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Corinne Torhy</w:t>
+                <w:t xml:space="preserve">Maëlle Pannetier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Thepot Thépot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geneviève Jolivet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ikrame Naciri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11th Annual Meeting of the Complex Trait Community</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2012, Paris, France</w:t>
+              <w:t xml:space="preserve">9. Colloque Agenae / ANR, Colloque Génomique Animale et Microbienne</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, AGENAE - Analyse du Génome des Animaux d'Elevage (AGENAE). FRA., Mar 2012, La Rochelle, France. 1 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01019466v1</w:t>
+                <w:t xml:space="preserve">hal-01193796v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gynogenetic clonal lines of rainbow trout O. mykiss, a model for the identification of new antiviral pathways.</w:t>
+                <w:t xml:space="preserve">Gynogenetic clonal lines of rainbow trout[i] O. mykiss[/i], a model for the identification of new antiviral pathways</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eloi Verrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Dorson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Langevin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Dechamp</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Torhy</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sandrine Le Guillou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11th annual meeting of the Complex Trait Community</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, Paris, France</w:t>
+              <w:t xml:space="preserve">11th Annual Meeting of the Complex Trait Community</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2012, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId210" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01191373v1</w:t>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01019466v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">GENIDOV: Gene network involved in ovarian development in goat and mouse</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Dominique Thepot Thépot</w:t>
+                <w:t xml:space="preserve">Gynogenetic clonal lines of rainbow trout O. mykiss, a model for the identification of new antiviral pathways.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eloi Verrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Dorson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Dechamp</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Geneviève Jolivet</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Ikrame Naciri</w:t>
+                <w:t xml:space="preserve">Corinne Torhy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Le Guillou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9. Colloque Agenae / ANR, Colloque Génomique Animale et Microbienne</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, AGENAE - Analyse du Génome des Animaux d'Elevage (AGENAE). FRA., Mar 2012, La Rochelle, France. 1 p</w:t>
+              <w:t xml:space="preserve">11th annual meeting of the Complex Trait Community</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId211" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01193796v1</w:t>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01191373v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Potential R-spondin1 involvement in mammary stem cell function.</w:t>
               </w:r>
@@ -10285,51 +10285,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Leduc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Launay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Barbey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">70. Annual Meeting of the European Federation of Animal Science (EAAP)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2019, Gand, Belgium. , Annual Meeting of the European Association for Animal Production, 2019, LXX Annual Meeting of the European Federation of Animal Science</w:t>
@@ -10673,51 +10673,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Leduc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Gallard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Barbey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2. Réunion d'Animation épiPHASE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2018, Tours, France. 2018</w:t>
@@ -10798,51 +10798,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Leduc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Gallard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Barbey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">15. International Symposium on Milk Genomics and Human Health</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2018, Sacramento, United States. , 2018</w:t>
@@ -12033,51 +12033,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05109774v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Leduc" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Rau" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Lalo&#235;" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Le Guillou" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Martin" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d4mo00190g" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05340463v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martina Freisa" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hiu Mun Man" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johann Laubier" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Le Provost" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/elan.70066" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04774161v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Leroux" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Faulconnier" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Bes" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Bruce German" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Mills" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.idairyj.2024.106095" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04489636v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elitsa Ivanova" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Hue-Beauvais" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan Castille" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1242/dev.202332" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04284310v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Herve" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12864-023-09769-5" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04227170v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Ciobotaru" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Aujean" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tjnut.2023.08.003" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03934186v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loubna Abou El Qassim" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaime Alonso" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ke Zhao" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Diez" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/vetsci9120661" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03807917v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Royo" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms231911681" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03197689v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cathy Hue-Beauvais" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/genes12020231" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03371440v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Bourdon" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mekki Boussaha" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Bardou" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Sanchez" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-021-98639-9" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02947903v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Beaujean" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Boutinaud" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eve Devinoy" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Jammes" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/productions-animales.2020.33.2.4477" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02627428v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Longin" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbrc.2019.03.022" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02627434v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arlette Leduc" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Barbey" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-No&#235;lle Rossignol" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-019-56690-7" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02627384v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwenola Tosser-Klopp" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/database/baz099" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02617650v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lenha Mobuchon" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Marthey" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0185511" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02630964v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain S. Marthey" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0140111" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01194167v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/15476286.2015.1017212" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01194123v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12864-015-1471-y" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193833v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0091938" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01003301v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eloi Verrier" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Ehanno" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Biacchesi" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Dechamp" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fsi.2013.03.369" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000363v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nezha N. Sdassi" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johann J. Laubier" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno B. Passet" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marthe M. Vilotte" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0045727" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000320v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Dupont-Nivet" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christ&#232;le Robert-Grani&#233;" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck F. Tiquet" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edwige Quillet" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1095-8649.2012.03437.x" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-6HC2VD0C-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000156v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Young Young" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle G. Tilly" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbrc.2011.08.049" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-D8FRXJZW-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000213v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephan S. Bouet" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacqueline Polyte Polyte" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbrc.2011.11.021" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5HLS4VBN-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00999855v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas L. Lefevre" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3168/jds.2010-4034" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193445v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sead Chadi" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Young" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Tilly" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederique Bitton" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2164-11-448" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03339362v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manal Khalife" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Lefevre" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4161/pri.12773" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193406v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise M&#233;dale" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Leonard" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Tiquet" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aquaculture.2009.06.031" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02667679v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micaela Gallozzi" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent B&#233;ringue" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Decaunes" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annick Le Dur" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine K. Le Roux" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.febslet.2008.05.014" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-J6LNPL7R-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02662734v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Aubin" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Labb&#233;" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Fauconneau" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aquaculture.2007.02.047" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WLHX4NRD-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02590378v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Bugeon" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Davenel" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Collewet" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aquaculture.2007.07.168" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-S40ST181-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02658950v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Dorson" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdenour A. Benmansour" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Boudinot" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02655735v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Le Berre" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Bremont" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02683384v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aquaculture.2004.12.014" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-J4KMNT1X-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04814808v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Bes" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David A. Mills" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04227333v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Ciobotaru" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hue-Beauvais Cathy" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04227272v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04227355v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ouleye Sidibe" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04227375v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04823848v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Graulet" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francoise Irlinger" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Dugat-Bony" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Landaud-Liautaud" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Delb&#232;s" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03318595v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Bianchi" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gel&#233;" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03747713v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Bianchi" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydie Oliveira Correia" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03812528v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Tribout" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Lefebvre" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738039v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02789940v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737610v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Gallard" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02786206v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02800225v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Jaffrezic" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02795094v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193894v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193908v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01001041v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordann J. Domagalski" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190233v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nezha Sdassi" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Passet" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01191372v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Dorson" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Genet" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01019466v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Langevin" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Torhy" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01191373v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193796v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Pailhoux" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;lle Pannetier" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Thepot Th&#233;pot" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Jolivet" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ikrame Naciri" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01001304v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Ange M.-A. Deugnier" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01001042v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan J. Castille" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Vilotte" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193346v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Leonard" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Tiquet" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02821572v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. L&#233;onard" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02753332v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert Laude" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Renou" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193438v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francine Krieg" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Launay" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02755070v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aquaculture.2007.07.167" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KDBL57P1-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02590375v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193363v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Mativet" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Prunet" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Letellier" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02757666v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02756183v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure L. Grima" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Mambrini" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aquaculture.2007.07.076" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TP19DQNS-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02755238v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aquaculture.2007.07.052" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9WD641WZ-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02752572v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Perrocheau" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Mauger" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Launay" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Michel" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02818826v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02588820v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02761004v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Guyomard" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02825808v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02828373v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04227296v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03769579v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04823895v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Bouchon" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734945v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Launay" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02790505v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734454v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Gele" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Pires" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jocelyne Guinard-Flament" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Martin" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.journees3r.fr/spip.php?article4598" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02789960v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02790034v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739379v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02807806v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02817581v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05536504v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie C&#233;cile Alexandre-Gouabau" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Billard" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abderrahmani Amar" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Bouzidi" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madia Charlier" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02786348v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02789839v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01906536v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dragan Milenkovic" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.springer.com/us/book/9783319555294" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-31143-2" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02810511v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05109774v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Leduc" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Rau" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Lalo&#235;" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Le Guillou" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Martin" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d4mo00190g" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05340463v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martina Freisa" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hiu Mun Man" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johann Laubier" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Le Provost" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/elan.70066" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04774161v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Leroux" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Faulconnier" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Bes" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Bruce German" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Mills" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.idairyj.2024.106095" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04489636v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elitsa Ivanova" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Hue-Beauvais" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan Castille" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1242/dev.202332" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04284310v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Herve" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12864-023-09769-5" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04227170v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Ciobotaru" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Aujean" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tjnut.2023.08.003" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03934186v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loubna Abou El Qassim" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaime Alonso" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ke Zhao" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Diez" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/vetsci9120661" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03807917v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Royo" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms231911681" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03197689v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cathy Hue-Beauvais" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/genes12020231" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03371440v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Bourdon" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mekki Boussaha" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Bardou" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Sanchez" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-021-98639-9" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02947903v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Beaujean" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Boutinaud" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eve Devinoy" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Jammes" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/productions-animales.2020.33.2.4477" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02627428v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Longin" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbrc.2019.03.022" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02627384v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwenola Tosser-Klopp" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/database/baz099" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02627434v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arlette Leduc" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Barbey" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-No&#235;lle Rossignol" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-019-56690-7" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02617650v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lenha Mobuchon" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Marthey" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0185511" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02630964v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain S. Marthey" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0140111" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01194123v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12864-015-1471-y" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01194167v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/15476286.2015.1017212" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193833v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0091938" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01003301v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eloi Verrier" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Ehanno" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Biacchesi" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Dechamp" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fsi.2013.03.369" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000363v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nezha N. Sdassi" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johann J. Laubier" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno B. Passet" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marthe M. Vilotte" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0045727" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000320v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Dupont-Nivet" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christ&#232;le Robert-Grani&#233;" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck F. Tiquet" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edwige Quillet" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1095-8649.2012.03437.x" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-6HC2VD0C-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000156v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Young Young" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle G. Tilly" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbrc.2011.08.049" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-D8FRXJZW-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000213v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephan S. Bouet" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacqueline Polyte Polyte" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbrc.2011.11.021" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5HLS4VBN-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00999855v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas L. Lefevre" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3168/jds.2010-4034" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193445v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sead Chadi" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Young" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Tilly" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederique Bitton" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2164-11-448" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03339362v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manal Khalife" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Lefevre" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4161/pri.12773" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193406v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise M&#233;dale" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Leonard" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Tiquet" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aquaculture.2009.06.031" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02667679v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micaela Gallozzi" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent B&#233;ringue" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Decaunes" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annick Le Dur" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine K. Le Roux" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.febslet.2008.05.014" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-J6LNPL7R-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02662734v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Aubin" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Labb&#233;" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Fauconneau" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aquaculture.2007.02.047" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WLHX4NRD-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02590378v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Bugeon" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Davenel" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Collewet" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aquaculture.2007.07.168" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-S40ST181-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02658950v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Dorson" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdenour A. Benmansour" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Boudinot" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02655735v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Le Berre" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Bremont" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02683384v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aquaculture.2004.12.014" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-J4KMNT1X-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04814808v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Bes" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David A. Mills" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04227333v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Ciobotaru" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hue-Beauvais Cathy" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04227272v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04227355v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ouleye Sidibe" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04227375v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03318595v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Bianchi" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gel&#233;" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04823848v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Graulet" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francoise Irlinger" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Dugat-Bony" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Landaud-Liautaud" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Delb&#232;s" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03747713v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Bianchi" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydie Oliveira Correia" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03812528v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Tribout" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Lefebvre" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738039v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02789940v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737610v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Gallard" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02786206v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02800225v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Jaffrezic" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02795094v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193894v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193908v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01001041v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordann J. Domagalski" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190233v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nezha Sdassi" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Passet" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01191372v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Dorson" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Genet" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193796v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Pailhoux" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;lle Pannetier" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Thepot Th&#233;pot" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Jolivet" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ikrame Naciri" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01019466v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Langevin" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Torhy" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01191373v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01001304v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Ange M.-A. Deugnier" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01001042v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan J. Castille" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Vilotte" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193346v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Leonard" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Tiquet" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02821572v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. L&#233;onard" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02753332v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert Laude" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Renou" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193438v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francine Krieg" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Launay" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02755070v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aquaculture.2007.07.167" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KDBL57P1-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02590375v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193363v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Mativet" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Prunet" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Letellier" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02757666v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02756183v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure L. Grima" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Mambrini" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aquaculture.2007.07.076" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TP19DQNS-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02755238v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aquaculture.2007.07.052" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9WD641WZ-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02752572v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Perrocheau" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Mauger" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Launay" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Michel" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02818826v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02588820v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02761004v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Guyomard" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02825808v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02828373v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04227296v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03769579v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04823895v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Bouchon" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734945v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Launay" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02790505v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734454v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Gele" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Pires" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jocelyne Guinard-Flament" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Martin" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.journees3r.fr/spip.php?article4598" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02789960v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02790034v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739379v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02807806v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02817581v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05536504v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie C&#233;cile Alexandre-Gouabau" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Billard" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abderrahmani Amar" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Bouzidi" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madia Charlier" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02786348v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02789839v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01906536v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dragan Milenkovic" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.springer.com/us/book/9783319555294" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-31143-2" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02810511v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>