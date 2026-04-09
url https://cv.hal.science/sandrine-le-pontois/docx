--- v0 (2026-03-19)
+++ v1 (2026-04-09)
@@ -66,51 +66,51 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (16)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (17)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
@@ -286,1373 +286,1490 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05386838v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Note de lecture : « L’expérience de la thèse en management. Regards croisés de jeunes docteurs », de : Hugo Gaillard, Juliette Senn, Julien Cloarec et Albane Grandazzi, EMS, 2023.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Entreprendre ensemble pour demain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Foliard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Le Pontois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Christian Makaya</w:t>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rym Ibrahim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Bibeau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">RIMHE : Revue Interdisciplinaire Management, Homme(s) &amp; Entreprise</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3917/rimhe.055.0082⟩</w:t>
+              <w:t xml:space="preserve">Entreprendre &amp; Innover</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, n° 66 (3), pp.5-11. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/entin.066.0005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04751601v1</w:t>
+                <w:t xml:space="preserve">hal-05570091v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">À la recherche des émotions cachées dans l’accompagnement entrepreneurial</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Fabienne Bornard</w:t>
+                <w:t xml:space="preserve">Note de lecture : « L’expérience de la thèse en management. Regards croisés de jeunes docteurs », de : Hugo Gaillard, Juliette Senn, Julien Cloarec et Albane Grandazzi, EMS, 2023.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Le Pontois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stéphane Foliard</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Sandrine Le Pontois</w:t>
+                <w:t xml:space="preserve">Christian Makaya</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Entreprendre &amp; Innover</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, n° 56 (3), pp.65-78. </w:t>
+              <w:t xml:space="preserve">RIMHE : Revue Interdisciplinaire Management, Homme(s) &amp; Entreprise</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, n° 55, vol. 13 (2), pp.82-87. </w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/entin.056.0065⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3917/rimhe.055.0082⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04289779v1</w:t>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04751601v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La santé des dirigeants : en avoir le cœur net avec l’Observatoire AMAROK</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">À la recherche des émotions cachées dans l’accompagnement entrepreneurial</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Verzat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabienne Bornard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Foliard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Le Pontois</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Olivier Torrès</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Entreprendre &amp; Innover</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2023, n° 56 (3), pp.111-118. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3917/entin.056.0111⟩</w:t>
+              <w:t xml:space="preserve">, 2023, n° 56 (3), pp.65-78. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/entin.056.0065⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04289793v1</w:t>
+                <w:t xml:space="preserve">hal-04289779v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’entrepreneuriat étudiant : regards croisés sur les thèses primées en 2021</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">La santé des dirigeants : en avoir le cœur net avec l’Observatoire AMAROK</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Le Pontois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Torrès</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Entreprendre &amp; Innover</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022, n° 51 (4), pp.84-96. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3917/entin.051.0084⟩</w:t>
+              <w:t xml:space="preserve">, 2023, n° 56 (3), pp.111-118. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/entin.056.0111⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04290094v1</w:t>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04289793v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vie et émotions des équipes entrepreneuriales étudiantes</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Foliard</w:t>
+                <w:t xml:space="preserve">L’entrepreneuriat étudiant : regards croisés sur les thèses primées en 2021</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Fayolle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laëtitia Gabay-Mariani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Le Pontois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les Annales de QPES</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Entreprendre &amp; Innover</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, n° 51 (4), pp.84-96. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/entin.051.0084⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.14428/qpes.v1i2.60913⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">halshs-03871495v1</w:t>
+                <w:t xml:space="preserve">hal-04290094v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Activating Creativity in Situations of Uncertainty: The Role of Third Spaces</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Vie et émotions des équipes entrepreneuriales étudiantes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Foliard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Le Pontois</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marc Jaillot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Innovation Economics &amp; Management</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Les Annales de QPES</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 1 (2), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.14428/qpes.v1i2.60913⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/jie.pr1.0102⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04290205v1</w:t>
+                <w:t xml:space="preserve">halshs-03871495v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A legitimidade de professores na educação em empreendedorismoo que podemos aprender de uma revisão de literatura</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Activating Creativity in Situations of Uncertainty: The Role of Third Spaces</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Le Pontois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Isabell Diermann</w:t>
+                <w:t xml:space="preserve">Marc Jaillot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve"> Revista de Empreendedorismo e Gestão de Pequenas Empresas,</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 9 (1), pp.98-123. </w:t>
+              <w:t xml:space="preserve">Journal of Innovation Economics &amp; Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, n° 36 (3), pp.33-62. </w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.14211/regepe.v9i1.1805⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3917/jie.pr1.0102⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04290228v1</w:t>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04290205v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enseigner l’entrepreneuriat, accompagner les étudiants : question(s) de légitimité</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A legitimidade de professores na educação em empreendedorismoo que podemos aprender de uma revisão de literatura</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Foliard Stéphane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Le Pontois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Fayolle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabell Diermann</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Entreprendre &amp; Innover</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3917/entin.042.0159⟩</w:t>
+              <w:t xml:space="preserve"> Revista de Empreendedorismo e Gestão de Pequenas Empresas,</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 9 (1), pp.98-123. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.14211/regepe.v9i1.1805⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04290051v1</w:t>
+                <w:t xml:space="preserve">hal-04290228v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Une vision à 360˚ de l’accompagnement des équipes étudiantes</w:t>
+                <w:t xml:space="preserve">Enseigner l’entrepreneuriat, accompagner les étudiants : question(s) de légitimité</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Le Pontois</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Foliard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Entreprendre &amp; Innover</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018, 36 (1), pp.55. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3917/entin.036.0055⟩</w:t>
+              <w:t xml:space="preserve">, 2019, n°42-43 (3), pp.159. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/entin.042.0159⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04290064v1</w:t>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04290051v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Équipes entrepreneuriales étudiantes : comprendre pour agir</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+                <w:t xml:space="preserve">Une vision à 360˚ de l’accompagnement des équipes étudiantes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Le Pontois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Foliard</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sandrine Le Pontois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Entreprendre &amp; Innover</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2017, 33 (2), pp.44-54. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3917/entin.033.0044⟩</w:t>
+              <w:t xml:space="preserve">, 2018, 36 (1), pp.55. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/entin.036.0055⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02023060v1</w:t>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04290064v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quand l'entreprenariat se façonne par la BD</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Équipes entrepreneuriales étudiantes : comprendre pour agir</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Foliard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Le Pontois</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Sylvain Tillon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les Essentiels d'Hermès</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4267/2042/31579⟩</w:t>
+              <w:t xml:space="preserve">Entreprendre &amp; Innover</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 33 (2), pp.44-54. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/entin.033.0044⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04290139v1</w:t>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02023060v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La BD, outil de sensibilisation à la solidarité Nord-Sud</w:t>
+                <w:t xml:space="preserve">Quand l'entreprenariat se façonne par la BD</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Le Pontois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guilhem Bertholet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christophe Vadon</w:t>
+                <w:t xml:space="preserve">Ludovic Rérolle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Tillon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les Essentiels d'Hermès</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2009, n° 54 (2), pp.169. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4267/2042/31577⟩</w:t>
+              <w:t xml:space="preserve">, 2009, n° 54 (2), pp.179. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4267/2042/31579⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04290187v1</w:t>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04290139v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">« Dans le monde de la BD, la frontière entre les genres est peut-être moins étanche qu'ailleurs »</w:t>
+                <w:t xml:space="preserve">La BD, outil de sensibilisation à la solidarité Nord-Sud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Le Pontois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Frank Giroud</w:t>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Vadon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les Essentiels d'Hermès</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2009, n° 54 (2), pp.59. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4267/2042/31557⟩</w:t>
+              <w:t xml:space="preserve">, 2009, n° 54 (2), pp.169. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4267/2042/31577⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04290194v1</w:t>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04290187v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">De la bande dessinée en entreprise de communication</w:t>
+                <w:t xml:space="preserve">« Dans le monde de la BD, la frontière entre les genres est peut-être moins étanche qu'ailleurs »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Le Pontois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Xavier Fauche</w:t>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frank Giroud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les Essentiels d'Hermès</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
+              <w:t xml:space="preserve">, 2009, n° 54 (2), pp.59. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4267/2042/31557⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04290194v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">De la bande dessinée en entreprise de communication</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Le Pontois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Fauche</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les Essentiels d'Hermès</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
               <w:t xml:space="preserve">, 2009, n° 54 (2), pp.141. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4267/2042/31572⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04290132v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -1662,3414 +1779,3328 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">EMPOWERING CHANGEMAKERS: WHAT ENTREPRENEURSHIP EDUCATION DO THEY NEED? Methodology: Inspired by participant observation (anthropological approach) Researchers = coaches</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Foliard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Le Pontois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christel Tessier Dargent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Academy of Management</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2025, Copenhagen, Denmark</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05289985v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Chapitre d'ouvrage (17)</w:t>
+        <w:t xml:space="preserve">Chapitre d'ouvrage (16)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assessing entrepreneurial learning: a multidimensional framework to meet entrepreneurship education stakeholders’ expectations</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Chapitre 1. Identifier l'opportunité d'affaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laetitia Gabay-Mariani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Le Pontois</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...14 lines deleted...]
-            <w:pPr/>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ems éditions. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Entrepreneurial learning, Research Handbooks in Business and Management serie (L. Aaboen, D. Politis &amp; J. Gabrielsson -Eds)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Entrepreneuriat. Outils théoriques et pratiques.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, , 2024, Management décarboné, 978-2-38630-108-7</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04290324v1</w:t>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04751719v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Combining Coherence and Effectiveness in Entrepreneurship Doctoral Article-Based Dissertation</w:t>
+                <w:t xml:space="preserve">Combining coherence and effectiveness in an entrepreneurship doctoral article-based dissertation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Le Pontois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...14 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Foliard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Big questions and great answers in Entrepreneurship research. Discussing Up-To-Date Methodological and Philosophical Issues</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Big Questions and Great Answers in Entrepreneurship Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Edward Elgar Publishing, pp.194-218, 2024, 9781800888654. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4337/9781800888661.00017⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04534044v1</w:t>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05065353v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chapitre 1. Identifier l'opportunité d'affaire</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Apprendre à entreprendre : Des dispositifs pour sortir ‘hors les murs’ grâce au prétotypage</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Le Pontois</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">Ems éditions. </w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Foliard Stéphane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Courtade</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evelyne Lefèvre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Epistémé. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Entrepreneuriat. Outils théoriques et pratiques.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, , 2024, Management décarboné, 978-2-38630-108-7</w:t>
+              <w:t xml:space="preserve">Pédagogies en pratiques, tome 1, Prototyper pour renforcer l’expérience d’apprentissage des étudiant·e·s (Eds : Hervé Barras et Lina Forest)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, , 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04751719v1</w:t>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04290318v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Combining coherence and effectiveness in an entrepreneurship doctoral article-based dissertation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Campus des entrepreneurs : retour(s) d'expérience(s) sur l'entrepreneuriat étudiant en équipe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Foliard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Le Pontois</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...14 lines deleted...]
-            <w:pPr/>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Presses Universitaires de la Méditerranée-PULM. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Big Questions and Great Answers in Entrepreneurship Research</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">L'enseignement supérieur, une fabrique d'entrepreneurs ?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 978-2-36781-516-9</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05065353v1</w:t>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04751658v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Apprendre à entreprendre : Des dispositifs pour sortir ‘hors les murs’ grâce au prétotypage</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Campus des Entrepreneurs, retour(s) d'expérience(s) sur l'entrepreneuriat étudiant en équipe.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Foliard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Le Pontois</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...43 lines deleted...]
-              <w:t xml:space="preserve">Epistémé. </w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Patricia Champy; Sylvain Starck; Carole Baeza. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Pédagogies en pratiques, tome 1, Prototyper pour renforcer l’expérience d’apprentissage des étudiant·e·s (Eds : Hervé Barras et Lina Forest)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, , 2024</w:t>
+              <w:t xml:space="preserve">L’enseignement supérieur, une fabrique d’entrepreneurs ?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses universitaires de la Méditerranée – PULM, 2024, 978-2-36781-516-9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04290318v1</w:t>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04743132v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Campus des Entrepreneurs, retour(s) d'expérience(s) sur l'entrepreneuriat étudiant en équipe.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+                <w:t xml:space="preserve">Assessing entrepreneurial learning: a multidimensional framework to meet entrepreneurship education stakeholders’ expectations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Le Pontois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Foliard</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...18 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">L’enseignement supérieur, une fabrique d’entrepreneurs ?</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Entrepreneurial learning, Research Handbooks in Business and Management serie (L. Aaboen, D. Politis &amp; J. Gabrielsson -Eds)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Edward Elgar Publishing, pp.56-76, In press, 9781803922201. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4337/9781803922218.00012⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04743132v1</w:t>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04290324v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Campus des entrepreneurs : retour(s) d'expérience(s) sur l'entrepreneuriat étudiant en équipe</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Combining Coherence and Effectiveness in Entrepreneurship Doctoral Article-Based Dissertation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Le Pontois</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">Presses Universitaires de la Méditerranée-PULM. </w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Foliard Stéphane</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Edward Elgar. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">L'enseignement supérieur, une fabrique d'entrepreneurs ?</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 978-2-36781-516-9</w:t>
+              <w:t xml:space="preserve">Big questions and great answers in Entrepreneurship research. Discussing Up-To-Date Methodological and Philosophical Issues</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Edward Elgar, In press</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04751658v1</w:t>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04534044v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Decentration and Intersubjectivity: Collage as a Qualitative Method of Data Collection*</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Foliard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Le Pontois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Verzat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Saulo Dubard-Barbosa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Moshen Tavakoli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nurturing Modalities of Inquiry in Entrepreneurship Research: Seeing the World Through the Eyes of Those Who Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Emerald Publishing Limited, pp.149-170, 2023, Contemporary Issues in Entrepreneurship Research, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1108/S2040-724620230000017010⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04543457v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Accompagner des étudiants entrepreneurs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Le Pontois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Foliard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olga Bourachnikova</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">De Boeck. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Accompagner les étudiants (B. Raucent, C. Verzat &amp; C. Van Nieuwenhoven (dir.)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 9782807318960</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04290333v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Répercussions psychologiques dans 'Dernière porte au sud' (2015) de Sacha Feiner</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Le Pontois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Adaptation littéraire et courts métrages d'animation. Au milieu de l'image coulent les textes. (Dir. Jérôme Dutel)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'Harmattan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, Cinémas d'animation, 978-2-343-19756-2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05386947v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The legitimacy of teachers in entrepreneurship education : what we know from a literature review</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Foliard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Le Pontois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Fayolle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diermann Isabell</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">David Higgins; Paul Jones; Pauric McGowan. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Creating Entrepreneurial Space: Talking through Multi voices, reflections on emerging debates</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Emerald Publishing Limited, pp.7-23, 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02087269v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Entrepreneurship Education Effectiveness : What We Can Learn from Education and Organizational Psychology Fields</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Tixier Joseph</w:t>
+                <w:t xml:space="preserve">Dynamics of student entrepreneurial teams : understanding individual coping strategies to build efficient teams</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Foliard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Le Pontois</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...30 lines deleted...]
-              <w:t xml:space="preserve">Jason J. Turner; Gary Mulholland. </w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">João J. Ferreira; Alain Fayolle; Vanessa Ratten; Mário Raposo. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Enterprise Education. Perspectives on Theory and Practice</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Routledge, pp.69-93, 2018</w:t>
+              <w:t xml:space="preserve">Entrepreneurial Universities: Collaboration, Education and Policies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Edward Elgar, pp.7-23, 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02087159v1</w:t>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02087272v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dynamics of student entrepreneurial teams : understanding individual coping strategies to build efficient teams</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+                <w:t xml:space="preserve">Chapter 1 The Legitimacy of Teachers in Entrepreneurship Education: What We Can Learn from a Literature Review</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Foliard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Le Pontois</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...5 lines deleted...]
-            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Fayolle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabell Diermann</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Entrepreneurial Universities: Collaboration, Education and Policies</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Creating Entrepreneurial Space: Talking Through Multi-Voices, Reflections on Emerging Debates</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 9, Emerald Publishing Limited, pp.7-23, 2018, Contemporary Issues in Entrepreneurship Research, 978-1-78756-372-8. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1108/S2040-72462018000009A001⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02087272v1</w:t>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04290042v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chapter 1 The Legitimacy of Teachers in Entrepreneurship Education: What We Can Learn from a Literature Review</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Foliard</w:t>
+                <w:t xml:space="preserve">Entrepreneurship education effectiveness What we can learn from education and organisation studies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joseph Tixier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michela Loi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Le Pontois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohsen Tavakoli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Fayolle</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...14 lines deleted...]
-            <w:pPr/>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Routledge. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Creating Entrepreneurial Space: Talking Through Multi-Voices, Reflections on Emerging Debates</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">International entreprise education: perspectives on theory and practice</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Routledge, 2018, 9781315518213</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04290042v1</w:t>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04290081v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Entrepreneurship education effectiveness What we can learn from education and organisation studies</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Michela Loi</w:t>
+                <w:t xml:space="preserve">Entrepreneurship Education Effectiveness : What We Can Learn from Education and Organizational Psychology Fields</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tixier Joseph</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Le Pontois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Fayolle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohsen Tavakoli</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">Routledge. </w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Jason J. Turner; Gary Mulholland. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International entreprise education: perspectives on theory and practice</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Routledge, 2018, 9781315518213</w:t>
+              <w:t xml:space="preserve">International Enterprise Education. Perspectives on Theory and Practice</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Routledge, pp.69-93, 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04290081v1</w:t>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02087159v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dynamics of student entrepreneurial teams: understanding individual coping strategies to build efficient teams (chapter 9, 172-206)</w:t>
+                <w:t xml:space="preserve">La BD pour apprendre et comprendre : du storyworld didactique à l'engagement testimonial</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Le Pontois</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">Edward Elgar. </w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">L'Harmattan. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Entrepreneurial Universities, Collaboration, Education and Policies, (Eds Ferreira, JJ, Fayolle, A., Ratten, V., Raposo, M.)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Edward Elgar, 2018</w:t>
+              <w:t xml:space="preserve">La BD, un miroir du lien social</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, L'Harmattan, pp.131, 2011, 9782296563353</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04290126v1</w:t>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04290149v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Autre publication scientifique (2)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">ABPhD2 Canva: Article-Based PhD Dissertation Canva (with explanatory notes)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Le Pontois</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Big questions and great answers in entrepreneurship research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04401588v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La BD pour apprendre et comprendre : du storyworld didactique à l'engagement testimonial</w:t>
+                <w:t xml:space="preserve">ABPhD2 Canva: Article-Based PhD Dissertation Canva (to be filled in)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Le Pontois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La BD, un miroir du lien social</w:t>
-[...21 lines deleted...]
-                <w:t xml:space="preserve">hal-04290149v1</w:t>
+              <w:t xml:space="preserve">Big questions and great answers in Entrepreneurship research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04401584v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Communication dans un congrès (14)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Transformation radicale des organisations et exacerbation des tensions paradoxales : les apports d’une approche par le design prospectif</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Catanzaro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Diné</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rym Ibrahim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Le Pontois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jennifer Saniossian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Conférence RIODD (Réseau International de recherche sur les Organisations et le Développement Durable)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, ICHEC Bruxelles, Sep 2024, BRUXELLES, Belgique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04720825v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Envoyons nos étudiants entrepreneurs promener : un retour au vivant pour insuffler le changement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Le Pontois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christel Tessier-Dargent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">13ème Congrès de l’Académie de l’Entrepreneuriat et de l’Innovation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, EM Strasbourg Business School, Jun 2023, Strasbourg (FRANCE), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04687927v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">DRAWING ENTREPRENEURSHIP: AN ESSENTIAL COMPLEMENT FOR EVALUATING ENTREPRENEURSHIP EDUCATION</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Saulo Dubard Barbosa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Le Pontois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Miruna Radu Lefebvre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Babson College Entrepreneuship Researsh Conference (BCERC) 2021</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Babson College / TUM, Jun 2021, München (on line), Germany. pp.371</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04409891v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vie et émotions des équipes entrepreneuriales étudiantes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Foliard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Le Pontois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Questions de Pédagogies dans l'Enseignement Supérieur</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, ENSTA Bretagne, IMT-A, UBO, Jun 2019, Brest, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02284039v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'éducation entrepreneuriale 4.0 : Opportunités et challenges à l'ère des Big Data et de l'IA</w:t>
+                <w:t xml:space="preserve">Learning within entrepreneurial student teams working on collaborative projects: what is the place for collective intelligence?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Le Pontois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Olivier Toutain</w:t>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Foliard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EJC2018 (31èmes entretiens Jacques Cartier 2018)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2018, Ecully, France</w:t>
+              <w:t xml:space="preserve">3ème workshop Cybèle CEREFIGE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2018, Metz, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02064097v1</w:t>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02064067v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Learning within entrepreneurial student teams working on collaborative projects: what is the place for collective intelligence?</w:t>
+                <w:t xml:space="preserve">Business venture experimentation in Higher Education. Effectiveness of entrepreneurship programmes and students’ engagement within entrepreneurial ecosystems: Functionning of student teams, teachers’ legitimacy and impact of digital technologies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Le Pontois</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Foliard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3ème workshop Cybèle CEREFIGE</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2018, Metz, France</w:t>
+              <w:t xml:space="preserve">BCERC 2018 (Babson College Entrepreneurship Research Conference)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2018, Waterford, Ireland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02064067v1</w:t>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02064044v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Business venture experimentation in Higher Education. Effectiveness of entrepreneurship programmes and students’ engagement within entrepreneurial ecosystems: Functionning of student teams, teachers’ legitimacy and impact of digital technologies</w:t>
+                <w:t xml:space="preserve">Entrepreneurship Education: views on 3 EE programmes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Le Pontois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Foliard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BCERC 2018 (Babson College Entrepreneurship Research Conference)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2018, Waterford, Ireland</w:t>
+              <w:t xml:space="preserve">CREE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, Cagliari, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02064044v1</w:t>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02064083v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Entrepreneurship Education: views on 3 EE programmes</w:t>
+                <w:t xml:space="preserve">Synchorisation de l’espace de l’expérience entrepreneuriale et accompagnement des équipes étudiantes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Le Pontois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Foliard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CREE</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, Cagliari, Italy</w:t>
+              <w:t xml:space="preserve">1er workshop international "Repenser l'accompagnement entrepreneurial"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2018, Mons, Belgique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02064083v1</w:t>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02064062v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synchorisation de l’espace de l’expérience entrepreneuriale et accompagnement des équipes étudiantes</w:t>
+                <w:t xml:space="preserve">Quelle légitimité des enseignants pour accompagner des projets entrepreneuriaux étudiants ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Le Pontois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Foliard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Fayolle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">1er workshop international "Repenser l'accompagnement entrepreneurial"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2018, Mons, Belgique</w:t>
+              <w:t xml:space="preserve">4ème Rencontre entre acteurs des réseaux d’accompagnement et chercheurs</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02064062v1</w:t>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02064054v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quelle légitimité des enseignants pour accompagner des projets entrepreneuriaux étudiants ?</w:t>
+                <w:t xml:space="preserve">L'éducation entrepreneuriale 4.0 : Opportunités et challenges à l'ère des Big Data et de l'IA</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Le Pontois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Alain Fayolle</w:t>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Toutain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4ème Rencontre entre acteurs des réseaux d’accompagnement et chercheurs</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, Montpellier, France</w:t>
+              <w:t xml:space="preserve">EJC2018 (31èmes entretiens Jacques Cartier 2018)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2018, Ecully, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02064054v1</w:t>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02064097v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enhancing Explicit Skills and Knowledge in Entrepreneurial Learning by Doing Programmes</w:t>
+                <w:t xml:space="preserve">Accompagner les étudiants de première année à la méthodologie de travail</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Le Pontois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Foliard</w:t>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Daval</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Downs Evelyne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Lafont</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ESU 2017 Conference and doctoral program on entrepreneurship</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2017, Lüneburg, Germany</w:t>
+              <w:t xml:space="preserve">QPES</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2017, Brest, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02064077v1</w:t>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02064023v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Accompagner les étudiants de première année à la méthodologie de travail</w:t>
+                <w:t xml:space="preserve">Éducation entrepreneuriale, dynamiques d’équipe et verbalisation des compétences : mieux comprendre les interactions pour consolider nos dispositifs pédagogiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Le Pontois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Eric Lafont</w:t>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Foliard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">QPES</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Jun 2017, Brest, France</w:t>
+              <w:t xml:space="preserve">, Jun 2017, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02064023v1</w:t>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02064088v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Éducation entrepreneuriale, dynamiques d’équipe et verbalisation des compétences : mieux comprendre les interactions pour consolider nos dispositifs pédagogiques</w:t>
+                <w:t xml:space="preserve">Enhancing Explicit Skills and Knowledge in Entrepreneurial Learning by Doing Programmes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Le Pontois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Foliard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">QPES</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2017, Grenoble, France</w:t>
+              <w:t xml:space="preserve">ESU 2017 Conference and doctoral program on entrepreneurship</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2017, Lüneburg, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02064088v1</w:t>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02064077v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">PENSERA&amp;quot; Network (Pédagogie de l’ENseignement Supérieur En Rhône-Alpes): a French network supporting continuous professional development of educational developers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Douady</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Hoffmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Le Pontois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ISSoTL 2014</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2014, Québec, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02064032v1</w:t>
-              </w:r>
-[...168 lines deleted...]
-                <w:t xml:space="preserve">hal-04401584v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">N°spécial de revue/special issue (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Place et rôle des émotions dans l’accompagnement et la formation des entrepreneurs : ce que nous savons désormais, ce qu’il nous reste à découvrir…</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laëtitia Gabay-Mariani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Le Pontois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maha Aly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Audretsch</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Entreprendre &amp; Innover</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, n° 56 (3), pp.5-13, 2023, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3917/entin.056.0005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04289758v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -5079,381 +5110,381 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Big questions and great answers in entrepreneurship research</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Fayolle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Le Pontois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pelly Duncan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Edward Elgar. In press</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04291903v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ECMT+: Entrepreneurship and Communication in Multicultural Teams : Learning Pathways for Students and Staff</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Greg Bond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Le Pontois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Liisa Timonen</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">theseus.fi. 2019, 978-952-275-290-1</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId128" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04290179v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La BD, un miroir du lien social (Bande dessinée et solidarités), Paris, L’Harmattan, coll. « Communication et Civilisation », octobre 2011</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Dacheux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Le Pontois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Dutel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">L'Harmattan, communication et civilisation. 2011</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId131" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03139391v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La Bande Dessinée : art reconnu, média méconnu, Hermès n° 54, Paris, CNRS Editions, septembre 2009</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Dacheux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Le Pontois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Dutel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2009</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03139432v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -5463,100 +5494,100 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'impact de l'éducation en entrepreneuriat au prisme de son évaluation : pour une approche multidimensionnelle de l'efficacité de l'éducation en entrepreneuriat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Le Pontois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Gestion et management. Université Grenoble Alpes [2020-..], 2020. Français. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : 2020GRALG002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-03275765v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -5566,130 +5597,130 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ECMT+ Literature Review – some case reflections</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Veronika Gustafsson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Foliard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Le Pontois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joseph Tixier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Karelia University of Applied Sciences. 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04290248v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -5699,151 +5730,151 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Accompagner les étudiants de première année à la méthodologie de travail</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Le Pontois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Daval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evelyne Lefèvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Lafont</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">QPES 2017</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.329-338, 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04290288v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId139"/>
+      <w:footerReference w:type="default" r:id="rId141"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -5990,51 +6021,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05386785v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Le Pontois" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Duncan M. Pelly" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/13gp6" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05386838v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Fayolle" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Toutain" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04751601v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Makaya" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rimhe.055.0082" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04289779v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Verzat" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Bornard" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Foliard" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/entin.056.0065" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04289793v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Torr&#232;s" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/entin.056.0111" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04290094v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=La&#235;titia Gabay-Mariani" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/entin.051.0084" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03871495v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14428/qpes.v1i2.60913" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04290205v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Jaillot" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/jie.pr1.0102" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04290228v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Foliard St&#233;phane" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabell Diermann" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14211/regepe.v9i1.1805" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04290051v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/entin.042.0159" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04290064v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/entin.036.0055" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02023060v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/entin.033.0044" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04290139v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilhem Bertholet" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic R&#233;rolle" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Tillon" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4267/2042/31579" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04290187v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Vadon" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4267/2042/31577" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04290194v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Giroud" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4267/2042/31557" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04290132v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Fauche" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4267/2042/31572" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05289985v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christel Tessier Dargent" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04290324v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4337/9781803922218.00012" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04534044v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04751719v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Gabay-Mariani" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05065353v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4337/9781800888661.00017" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04290318v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Courtade" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Lef&#232;vre" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04743132v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04751658v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04543457v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saulo Dubard-Barbosa" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moshen Tavakoli" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/S2040-724620230000017010" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04290333v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olga Bourachnikova" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05386947v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-harmattan.fr/catalogue/livre/adaptation-litteraire-et-courts-metrages-danimation/12111?srsltid=AfmBOopK20vQA3_H8khYRgH2cbS8YS94xSzMvZRwSRaeEbop3BwWriF4" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02087269v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diermann Isabell" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02087159v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tixier Joseph" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohsen Tavakoli" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02087272v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04290042v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/S2040-72462018000009A001" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04290081v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Tixier" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michela Loi" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04290126v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04290149v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04720825v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Catanzaro" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Din&#233;" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rym Ibrahim" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Saniossian" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04687927v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christel Tessier-Dargent" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04409891v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saulo Dubard Barbosa" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miruna Radu Lefebvre" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02284039v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02064097v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02064067v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02064044v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02064083v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02064062v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02064054v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02064077v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02064023v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Daval" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Downs Evelyne" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Lafont" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02064088v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02064032v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Douady" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Hoffmann" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04401588v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04401584v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04289758v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maha Aly" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Audretsch" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/entin.056.0005" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04291903v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pelly Duncan" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04290179v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Greg Bond" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liisa Timonen" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03139391v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Dacheux" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Dutel" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03139432v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-03275765v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2020GRALG002" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04290248v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronika Gustafsson" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04290288v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Daval" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05386785v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Le Pontois" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Duncan M. Pelly" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/13gp6" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05386838v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Fayolle" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Toutain" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05570091v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Foliard" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rym Ibrahim" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Bibeau" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/entin.066.0005" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04751601v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Makaya" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rimhe.055.0082" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04289779v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Verzat" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Bornard" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/entin.056.0065" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04289793v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Torr&#232;s" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/entin.056.0111" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04290094v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=La&#235;titia Gabay-Mariani" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/entin.051.0084" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03871495v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14428/qpes.v1i2.60913" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04290205v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Jaillot" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/jie.pr1.0102" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04290228v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Foliard St&#233;phane" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabell Diermann" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14211/regepe.v9i1.1805" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04290051v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/entin.042.0159" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04290064v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/entin.036.0055" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02023060v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/entin.033.0044" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04290139v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilhem Bertholet" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic R&#233;rolle" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Tillon" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4267/2042/31579" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04290187v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Vadon" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4267/2042/31577" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04290194v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Giroud" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4267/2042/31557" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04290132v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Fauche" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4267/2042/31572" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05289985v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christel Tessier Dargent" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04751719v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Gabay-Mariani" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05065353v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4337/9781800888661.00017" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04290318v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Courtade" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Lef&#232;vre" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04751658v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04743132v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04290324v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4337/9781803922218.00012" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04534044v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04543457v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saulo Dubard-Barbosa" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moshen Tavakoli" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/S2040-724620230000017010" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04290333v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olga Bourachnikova" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05386947v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-harmattan.fr/catalogue/livre/adaptation-litteraire-et-courts-metrages-danimation/12111?srsltid=AfmBOopK20vQA3_H8khYRgH2cbS8YS94xSzMvZRwSRaeEbop3BwWriF4" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02087269v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diermann Isabell" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02087272v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04290042v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/S2040-72462018000009A001" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04290081v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Tixier" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michela Loi" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohsen Tavakoli" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02087159v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tixier Joseph" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04290149v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04401588v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04401584v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04720825v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Catanzaro" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Din&#233;" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Saniossian" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04687927v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christel Tessier-Dargent" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04409891v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saulo Dubard Barbosa" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miruna Radu Lefebvre" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02284039v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02064067v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02064044v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02064083v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02064062v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02064054v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02064097v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02064023v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Daval" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Downs Evelyne" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Lafont" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02064088v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02064077v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02064032v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Douady" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Hoffmann" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04289758v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maha Aly" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Audretsch" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/entin.056.0005" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04291903v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pelly Duncan" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04290179v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Greg Bond" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liisa Timonen" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03139391v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Dacheux" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Dutel" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03139432v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-03275765v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2020GRALG002" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04290248v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronika Gustafsson" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04290288v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Daval" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>