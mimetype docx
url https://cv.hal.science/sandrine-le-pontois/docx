--- v1 (2026-04-09)
+++ v2 (2026-05-02)
@@ -66,51 +66,51 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (17)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (18)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
@@ -806,970 +806,1074 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04290094v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vie et émotions des équipes entrepreneuriales étudiantes</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Foliard</w:t>
+                <w:t xml:space="preserve">L’entrepreneuriat étudiant : regards croisés sur les thèses primées en 2021</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Fayolle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laëtitia Gabay-Mariani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Le Pontois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les Annales de QPES</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.14428/qpes.v1i2.60913⟩</w:t>
+              <w:t xml:space="preserve">Entreprendre &amp; Innover</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, n° 51 (n°51), pp.84-96. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/entin.051.0084⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-03871495v1</w:t>
+                <w:t xml:space="preserve">hal-04891550v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Activating Creativity in Situations of Uncertainty: The Role of Third Spaces</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Vie et émotions des équipes entrepreneuriales étudiantes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Foliard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Le Pontois</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marc Jaillot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Innovation Economics &amp; Management</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3917/jie.pr1.0102⟩</w:t>
+              <w:t xml:space="preserve">Les Annales de QPES</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 1 (2), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.14428/qpes.v1i2.60913⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04290205v1</w:t>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03871495v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A legitimidade de professores na educação em empreendedorismoo que podemos aprender de uma revisão de literatura</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Activating Creativity in Situations of Uncertainty: The Role of Third Spaces</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Le Pontois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Isabell Diermann</w:t>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Jaillot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve"> Revista de Empreendedorismo e Gestão de Pequenas Empresas,</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.14211/regepe.v9i1.1805⟩</w:t>
+              <w:t xml:space="preserve">Journal of Innovation Economics &amp; Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, n° 36 (3), pp.33-62. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/jie.pr1.0102⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04290228v1</w:t>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04290205v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enseigner l’entrepreneuriat, accompagner les étudiants : question(s) de légitimité</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A legitimidade de professores na educação em empreendedorismoo que podemos aprender de uma revisão de literatura</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Foliard Stéphane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Le Pontois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Fayolle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabell Diermann</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Entreprendre &amp; Innover</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3917/entin.042.0159⟩</w:t>
+              <w:t xml:space="preserve"> Revista de Empreendedorismo e Gestão de Pequenas Empresas,</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 9 (1), pp.98-123. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.14211/regepe.v9i1.1805⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04290051v1</w:t>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04290228v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Une vision à 360˚ de l’accompagnement des équipes étudiantes</w:t>
+                <w:t xml:space="preserve">Enseigner l’entrepreneuriat, accompagner les étudiants : question(s) de légitimité</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Le Pontois</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Foliard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Entreprendre &amp; Innover</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018, 36 (1), pp.55. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3917/entin.036.0055⟩</w:t>
+              <w:t xml:space="preserve">, 2019, n°42-43 (3), pp.159. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/entin.042.0159⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04290064v1</w:t>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04290051v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Équipes entrepreneuriales étudiantes : comprendre pour agir</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Une vision à 360˚ de l’accompagnement des équipes étudiantes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Le Pontois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Foliard</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sandrine Le Pontois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Entreprendre &amp; Innover</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2017, 33 (2), pp.44-54. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3917/entin.033.0044⟩</w:t>
+              <w:t xml:space="preserve">, 2018, 36 (1), pp.55. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/entin.036.0055⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02023060v1</w:t>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04290064v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quand l'entreprenariat se façonne par la BD</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Équipes entrepreneuriales étudiantes : comprendre pour agir</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Foliard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Le Pontois</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Sylvain Tillon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les Essentiels d'Hermès</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4267/2042/31579⟩</w:t>
+              <w:t xml:space="preserve">Entreprendre &amp; Innover</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 33 (2), pp.44-54. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/entin.033.0044⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04290139v1</w:t>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02023060v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La BD, outil de sensibilisation à la solidarité Nord-Sud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Le Pontois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Vadon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les Essentiels d'Hermès</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, n° 54 (2), pp.169. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4267/2042/31577⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04290187v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">« Dans le monde de la BD, la frontière entre les genres est peut-être moins étanche qu'ailleurs »</w:t>
+                <w:t xml:space="preserve">Quand l'entreprenariat se façonne par la BD</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Le Pontois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Frank Giroud</w:t>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guilhem Bertholet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Rérolle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Tillon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les Essentiels d'Hermès</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2009, n° 54 (2), pp.59. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4267/2042/31557⟩</w:t>
+              <w:t xml:space="preserve">, 2009, n° 54 (2), pp.179. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4267/2042/31579⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04290194v1</w:t>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04290139v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">De la bande dessinée en entreprise de communication</w:t>
+                <w:t xml:space="preserve">« Dans le monde de la BD, la frontière entre les genres est peut-être moins étanche qu'ailleurs »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Le Pontois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Xavier Fauche</w:t>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frank Giroud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les Essentiels d'Hermès</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
+              <w:t xml:space="preserve">, 2009, n° 54 (2), pp.59. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4267/2042/31557⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04290194v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">De la bande dessinée en entreprise de communication</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Le Pontois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Fauche</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les Essentiels d'Hermès</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
               <w:t xml:space="preserve">, 2009, n° 54 (2), pp.141. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4267/2042/31572⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04290132v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -1779,1382 +1883,1296 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">EMPOWERING CHANGEMAKERS: WHAT ENTREPRENEURSHIP EDUCATION DO THEY NEED? Methodology: Inspired by participant observation (anthropological approach) Researchers = coaches</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Foliard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Le Pontois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christel Tessier Dargent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Academy of Management</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2025, Copenhagen, Denmark</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05289985v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Chapitre d'ouvrage (16)</w:t>
+        <w:t xml:space="preserve">Chapitre d'ouvrage (15)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chapitre 1. Identifier l'opportunité d'affaire</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Apprendre à entreprendre : Des dispositifs pour sortir ‘hors les murs’ grâce au prétotypage</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Le Pontois</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">Ems éditions. </w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Foliard Stéphane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Courtade</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evelyne Lefèvre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Epistémé. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Entrepreneuriat. Outils théoriques et pratiques.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, , 2024, Management décarboné, 978-2-38630-108-7</w:t>
+              <w:t xml:space="preserve">Pédagogies en pratiques, tome 1, Prototyper pour renforcer l’expérience d’apprentissage des étudiant·e·s (Eds : Hervé Barras et Lina Forest)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, , 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04751719v1</w:t>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04290318v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Combining coherence and effectiveness in an entrepreneurship doctoral article-based dissertation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Chapitre 1. Identifier l'opportunité d'affaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laetitia Gabay-Mariani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Le Pontois</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...14 lines deleted...]
-            <w:pPr/>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ems éditions. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Big Questions and Great Answers in Entrepreneurship Research</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Entrepreneuriat. Outils théoriques et pratiques.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, , 2024, Management décarboné, 978-2-38630-108-7</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05065353v1</w:t>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04751719v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Apprendre à entreprendre : Des dispositifs pour sortir ‘hors les murs’ grâce au prétotypage</w:t>
+                <w:t xml:space="preserve">Combining coherence and effectiveness in an entrepreneurship doctoral article-based dissertation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Le Pontois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...40 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Foliard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Pédagogies en pratiques, tome 1, Prototyper pour renforcer l’expérience d’apprentissage des étudiant·e·s (Eds : Hervé Barras et Lina Forest)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Big Questions and Great Answers in Entrepreneurship Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Edward Elgar Publishing, pp.194-218, 2024, 9781800888654. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4337/9781800888661.00017⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04290318v1</w:t>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05065353v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Campus des entrepreneurs : retour(s) d'expérience(s) sur l'entrepreneuriat étudiant en équipe</w:t>
+                <w:t xml:space="preserve">Campus des Entrepreneurs, retour(s) d'expérience(s) sur l'entrepreneuriat étudiant en équipe.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Foliard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Le Pontois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Presses Universitaires de la Méditerranée-PULM. </w:t>
+              <w:t xml:space="preserve">Patricia Champy; Sylvain Starck; Carole Baeza. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">L'enseignement supérieur, une fabrique d'entrepreneurs ?</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 978-2-36781-516-9</w:t>
+              <w:t xml:space="preserve">L’enseignement supérieur, une fabrique d’entrepreneurs ?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses universitaires de la Méditerranée – PULM, 2024, 978-2-36781-516-9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04751658v1</w:t>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04743132v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Campus des Entrepreneurs, retour(s) d'expérience(s) sur l'entrepreneuriat étudiant en équipe.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Assessing entrepreneurial learning: a multidimensional framework to meet entrepreneurship education stakeholders’ expectations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Le Pontois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Foliard</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...18 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">L’enseignement supérieur, une fabrique d’entrepreneurs ?</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Entrepreneurial learning, Research Handbooks in Business and Management serie (L. Aaboen, D. Politis &amp; J. Gabrielsson -Eds)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Edward Elgar Publishing, pp.56-76, In press, 9781803922201. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4337/9781803922218.00012⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04743132v1</w:t>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04290324v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assessing entrepreneurial learning: a multidimensional framework to meet entrepreneurship education stakeholders’ expectations</w:t>
+                <w:t xml:space="preserve">Combining Coherence and Effectiveness in Entrepreneurship Doctoral Article-Based Dissertation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Le Pontois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Foliard Stéphane</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Edward Elgar. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Entrepreneurial learning, Research Handbooks in Business and Management serie (L. Aaboen, D. Politis &amp; J. Gabrielsson -Eds)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Big questions and great answers in Entrepreneurship research. Discussing Up-To-Date Methodological and Philosophical Issues</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Edward Elgar, In press</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04290324v1</w:t>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04534044v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Combining Coherence and Effectiveness in Entrepreneurship Doctoral Article-Based Dissertation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Decentration and Intersubjectivity: Collage as a Qualitative Method of Data Collection*</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Foliard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Le Pontois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...14 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Verzat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Saulo Dubard-Barbosa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Moshen Tavakoli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Big questions and great answers in Entrepreneurship research. Discussing Up-To-Date Methodological and Philosophical Issues</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Nurturing Modalities of Inquiry in Entrepreneurship Research: Seeing the World Through the Eyes of Those Who Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Emerald Publishing Limited, pp.149-170, 2023, Contemporary Issues in Entrepreneurship Research, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1108/S2040-724620230000017010⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04534044v1</w:t>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04543457v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Decentration and Intersubjectivity: Collage as a Qualitative Method of Data Collection*</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Accompagner des étudiants entrepreneurs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Le Pontois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Foliard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
-[...53 lines deleted...]
-            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olga Bourachnikova</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">De Boeck. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nurturing Modalities of Inquiry in Entrepreneurship Research: Seeing the World Through the Eyes of Those Who Research</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Accompagner les étudiants (B. Raucent, C. Verzat &amp; C. Van Nieuwenhoven (dir.)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 9782807318960</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04543457v1</w:t>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04290333v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Accompagner des étudiants entrepreneurs</w:t>
+                <w:t xml:space="preserve">Répercussions psychologiques dans 'Dernière porte au sud' (2015) de Sacha Feiner</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Le Pontois</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...31 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Accompagner les étudiants (B. Raucent, C. Verzat &amp; C. Van Nieuwenhoven (dir.)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 9782807318960</w:t>
+              <w:t xml:space="preserve">Adaptation littéraire et courts métrages d'animation. Au milieu de l'image coulent les textes. (Dir. Jérôme Dutel)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'Harmattan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, Cinémas d'animation, 978-2-343-19756-2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04290333v1</w:t>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05386947v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Répercussions psychologiques dans 'Dernière porte au sud' (2015) de Sacha Feiner</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The legitimacy of teachers in entrepreneurship education : what we know from a literature review</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Foliard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Le Pontois</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...1 lines deleted...]
-            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Fayolle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diermann Isabell</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">David Higgins; Paul Jones; Pauric McGowan. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Adaptation littéraire et courts métrages d'animation. Au milieu de l'image coulent les textes. (Dir. Jérôme Dutel)</w:t>
-[...16 lines deleted...]
-              <w:t xml:space="preserve">, 2020, Cinémas d'animation, 978-2-343-19756-2</w:t>
+              <w:t xml:space="preserve">Creating Entrepreneurial Space: Talking through Multi voices, reflections on emerging debates</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Emerald Publishing Limited, pp.7-23, 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05386947v1</w:t>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02087269v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The legitimacy of teachers in entrepreneurship education : what we know from a literature review</w:t>
+                <w:t xml:space="preserve">Dynamics of student entrepreneurial teams : understanding individual coping strategies to build efficient teams</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Foliard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Le Pontois</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...30 lines deleted...]
-              <w:t xml:space="preserve">David Higgins; Paul Jones; Pauric McGowan. </w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">João J. Ferreira; Alain Fayolle; Vanessa Ratten; Mário Raposo. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Creating Entrepreneurial Space: Talking through Multi voices, reflections on emerging debates</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Emerald Publishing Limited, pp.7-23, 2019</w:t>
+              <w:t xml:space="preserve">Entrepreneurial Universities: Collaboration, Education and Policies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Edward Elgar, pp.7-23, 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02087269v1</w:t>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02087272v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dynamics of student entrepreneurial teams : understanding individual coping strategies to build efficient teams</w:t>
+                <w:t xml:space="preserve">Chapter 1 The Legitimacy of Teachers in Entrepreneurship Education: What We Can Learn from a Literature Review</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Foliard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Le Pontois</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...84 lines deleted...]
-            </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Fayolle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabell Diermann</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Creating Entrepreneurial Space: Talking Through Multi-Voices, Reflections on Emerging Debates</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 9, Emerald Publishing Limited, pp.7-23, 2018, Contemporary Issues in Entrepreneurship Research, 978-1-78756-372-8. </w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4078,342 +4096,342 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02284039v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Learning within entrepreneurial student teams working on collaborative projects: what is the place for collective intelligence?</w:t>
+                <w:t xml:space="preserve">Entrepreneurship Education: views on 3 EE programmes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Le Pontois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Foliard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3ème workshop Cybèle CEREFIGE</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2018, Metz, France</w:t>
+              <w:t xml:space="preserve">CREE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, Cagliari, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02064067v1</w:t>
+                <w:t xml:space="preserve">hal-02064083v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Business venture experimentation in Higher Education. Effectiveness of entrepreneurship programmes and students’ engagement within entrepreneurial ecosystems: Functionning of student teams, teachers’ legitimacy and impact of digital technologies</w:t>
+                <w:t xml:space="preserve">Synchorisation de l’espace de l’expérience entrepreneuriale et accompagnement des équipes étudiantes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Le Pontois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Foliard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BCERC 2018 (Babson College Entrepreneurship Research Conference)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2018, Waterford, Ireland</w:t>
+              <w:t xml:space="preserve">1er workshop international "Repenser l'accompagnement entrepreneurial"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2018, Mons, Belgique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02064044v1</w:t>
+                <w:t xml:space="preserve">hal-02064062v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Entrepreneurship Education: views on 3 EE programmes</w:t>
+                <w:t xml:space="preserve">Learning within entrepreneurial student teams working on collaborative projects: what is the place for collective intelligence?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Le Pontois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Foliard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CREE</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, Cagliari, Italy</w:t>
+              <w:t xml:space="preserve">3ème workshop Cybèle CEREFIGE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2018, Metz, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02064083v1</w:t>
+                <w:t xml:space="preserve">hal-02064067v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synchorisation de l’espace de l’expérience entrepreneuriale et accompagnement des équipes étudiantes</w:t>
+                <w:t xml:space="preserve">Business venture experimentation in Higher Education. Effectiveness of entrepreneurship programmes and students’ engagement within entrepreneurial ecosystems: Functionning of student teams, teachers’ legitimacy and impact of digital technologies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Le Pontois</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Foliard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">1er workshop international "Repenser l'accompagnement entrepreneurial"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2018, Mons, Belgique</w:t>
+              <w:t xml:space="preserve">BCERC 2018 (Babson College Entrepreneurship Research Conference)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2018, Waterford, Ireland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02064062v1</w:t>
+                <w:t xml:space="preserve">hal-02064044v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quelle légitimité des enseignants pour accompagner des projets entrepreneuriaux étudiants ?</w:t>
               </w:r>
@@ -5770,51 +5788,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Le Pontois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Daval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evelyne Lefèvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Lafont</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6021,51 +6039,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05386785v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Le Pontois" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Duncan M. Pelly" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/13gp6" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05386838v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Fayolle" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Toutain" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05570091v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Foliard" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rym Ibrahim" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Bibeau" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/entin.066.0005" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04751601v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Makaya" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rimhe.055.0082" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04289779v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Verzat" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Bornard" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/entin.056.0065" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04289793v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Torr&#232;s" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/entin.056.0111" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04290094v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=La&#235;titia Gabay-Mariani" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/entin.051.0084" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03871495v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14428/qpes.v1i2.60913" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04290205v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Jaillot" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/jie.pr1.0102" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04290228v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Foliard St&#233;phane" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabell Diermann" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14211/regepe.v9i1.1805" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04290051v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/entin.042.0159" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04290064v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/entin.036.0055" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02023060v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/entin.033.0044" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04290139v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilhem Bertholet" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic R&#233;rolle" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Tillon" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4267/2042/31579" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04290187v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Vadon" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4267/2042/31577" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04290194v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Giroud" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4267/2042/31557" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04290132v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Fauche" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4267/2042/31572" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05289985v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christel Tessier Dargent" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04751719v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Gabay-Mariani" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05065353v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4337/9781800888661.00017" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04290318v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Courtade" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Lef&#232;vre" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04751658v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04743132v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04290324v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4337/9781803922218.00012" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04534044v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04543457v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saulo Dubard-Barbosa" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moshen Tavakoli" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/S2040-724620230000017010" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04290333v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olga Bourachnikova" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05386947v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-harmattan.fr/catalogue/livre/adaptation-litteraire-et-courts-metrages-danimation/12111?srsltid=AfmBOopK20vQA3_H8khYRgH2cbS8YS94xSzMvZRwSRaeEbop3BwWriF4" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02087269v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diermann Isabell" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02087272v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04290042v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/S2040-72462018000009A001" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04290081v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Tixier" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michela Loi" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohsen Tavakoli" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02087159v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tixier Joseph" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04290149v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04401588v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04401584v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04720825v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Catanzaro" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Din&#233;" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Saniossian" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04687927v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christel Tessier-Dargent" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04409891v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saulo Dubard Barbosa" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miruna Radu Lefebvre" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02284039v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02064067v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02064044v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02064083v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02064062v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02064054v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02064097v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02064023v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Daval" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Downs Evelyne" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Lafont" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02064088v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02064077v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02064032v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Douady" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Hoffmann" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04289758v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maha Aly" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Audretsch" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/entin.056.0005" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04291903v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pelly Duncan" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04290179v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Greg Bond" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liisa Timonen" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03139391v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Dacheux" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Dutel" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03139432v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-03275765v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2020GRALG002" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04290248v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronika Gustafsson" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04290288v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Daval" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05386785v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Le Pontois" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Duncan M. Pelly" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/13gp6" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05386838v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Fayolle" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Toutain" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05570091v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Foliard" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rym Ibrahim" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Bibeau" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/entin.066.0005" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04751601v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Makaya" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rimhe.055.0082" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04289779v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Verzat" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Bornard" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/entin.056.0065" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04289793v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Torr&#232;s" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/entin.056.0111" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04290094v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=La&#235;titia Gabay-Mariani" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/entin.051.0084" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04891550v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03871495v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14428/qpes.v1i2.60913" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04290205v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Jaillot" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/jie.pr1.0102" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04290228v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Foliard St&#233;phane" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabell Diermann" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14211/regepe.v9i1.1805" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04290051v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/entin.042.0159" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04290064v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/entin.036.0055" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02023060v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/entin.033.0044" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04290187v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Vadon" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4267/2042/31577" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04290139v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilhem Bertholet" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic R&#233;rolle" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Tillon" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4267/2042/31579" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04290194v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Giroud" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4267/2042/31557" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04290132v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Fauche" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4267/2042/31572" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05289985v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christel Tessier Dargent" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04290318v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Courtade" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Lef&#232;vre" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04751719v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Gabay-Mariani" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05065353v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4337/9781800888661.00017" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04743132v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04290324v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4337/9781803922218.00012" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04534044v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04543457v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saulo Dubard-Barbosa" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moshen Tavakoli" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/S2040-724620230000017010" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04290333v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olga Bourachnikova" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05386947v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-harmattan.fr/catalogue/livre/adaptation-litteraire-et-courts-metrages-danimation/12111?srsltid=AfmBOopK20vQA3_H8khYRgH2cbS8YS94xSzMvZRwSRaeEbop3BwWriF4" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02087269v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diermann Isabell" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02087272v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04290042v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/S2040-72462018000009A001" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04290081v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Tixier" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michela Loi" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohsen Tavakoli" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02087159v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tixier Joseph" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04290149v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04401588v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04401584v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04720825v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Catanzaro" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Din&#233;" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Saniossian" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04687927v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christel Tessier-Dargent" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04409891v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saulo Dubard Barbosa" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miruna Radu Lefebvre" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02284039v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02064083v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02064062v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02064067v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02064044v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02064054v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02064097v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02064023v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Daval" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Downs Evelyne" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Lafont" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02064088v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02064077v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02064032v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Douady" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Hoffmann" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04289758v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maha Aly" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Audretsch" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/entin.056.0005" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04291903v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pelly Duncan" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04290179v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Greg Bond" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liisa Timonen" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03139391v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Dacheux" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Dutel" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03139432v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-03275765v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2020GRALG002" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04290248v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronika Gustafsson" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04290288v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Daval" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>