--- v2 (2026-05-02)
+++ v3 (2026-05-24)
@@ -1469,235 +1469,235 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02023060v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La BD, outil de sensibilisation à la solidarité Nord-Sud</w:t>
+                <w:t xml:space="preserve">Quand l'entreprenariat se façonne par la BD</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Le Pontois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christophe Vadon</w:t>
+                <w:t xml:space="preserve">Guilhem Bertholet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Rérolle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Tillon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les Essentiels d'Hermès</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2009, n° 54 (2), pp.169. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4267/2042/31577⟩</w:t>
+              <w:t xml:space="preserve">, 2009, n° 54 (2), pp.179. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4267/2042/31579⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04290187v1</w:t>
+                <w:t xml:space="preserve">hal-04290139v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quand l'entreprenariat se façonne par la BD</w:t>
+                <w:t xml:space="preserve">La BD, outil de sensibilisation à la solidarité Nord-Sud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Le Pontois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sylvain Tillon</w:t>
+                <w:t xml:space="preserve">Christophe Vadon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les Essentiels d'Hermès</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2009, n° 54 (2), pp.179. </w:t>
+              <w:t xml:space="preserve">, 2009, n° 54 (2), pp.169. </w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4267/2042/31579⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4267/2042/31577⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04290139v1</w:t>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04290187v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Dans le monde de la BD, la frontière entre les genres est peut-être moins étanche qu'ailleurs »</w:t>
               </w:r>
@@ -2018,225 +2018,225 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Apprendre à entreprendre : Des dispositifs pour sortir ‘hors les murs’ grâce au prétotypage</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Chapitre 1. Identifier l'opportunité d'affaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laetitia Gabay-Mariani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Le Pontois</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...43 lines deleted...]
-              <w:t xml:space="preserve">Epistémé. </w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ems éditions. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Pédagogies en pratiques, tome 1, Prototyper pour renforcer l’expérience d’apprentissage des étudiant·e·s (Eds : Hervé Barras et Lina Forest)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, , 2024</w:t>
+              <w:t xml:space="preserve">Entrepreneuriat. Outils théoriques et pratiques.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, , 2024, Management décarboné, 978-2-38630-108-7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04290318v1</w:t>
+                <w:t xml:space="preserve">hal-04751719v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chapitre 1. Identifier l'opportunité d'affaire</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Apprendre à entreprendre : Des dispositifs pour sortir ‘hors les murs’ grâce au prétotypage</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Le Pontois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Foliard Stéphane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Courtade</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laetitia Gabay-Mariani</w:t>
-[...20 lines deleted...]
-              <w:t xml:space="preserve">Ems éditions. </w:t>
+                <w:t xml:space="preserve">Evelyne Lefèvre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Epistémé. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Entrepreneuriat. Outils théoriques et pratiques.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, , 2024, Management décarboné, 978-2-38630-108-7</w:t>
+              <w:t xml:space="preserve">Pédagogies en pratiques, tome 1, Prototyper pour renforcer l’expérience d’apprentissage des étudiant·e·s (Eds : Hervé Barras et Lina Forest)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, , 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04751719v1</w:t>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04290318v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Combining coherence and effectiveness in an entrepreneurship doctoral article-based dissertation</w:t>
               </w:r>
@@ -5788,51 +5788,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Le Pontois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Daval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evelyne Lefèvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Lafont</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6039,51 +6039,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05386785v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Le Pontois" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Duncan M. Pelly" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/13gp6" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05386838v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Fayolle" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Toutain" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05570091v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Foliard" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rym Ibrahim" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Bibeau" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/entin.066.0005" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04751601v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Makaya" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rimhe.055.0082" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04289779v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Verzat" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Bornard" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/entin.056.0065" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04289793v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Torr&#232;s" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/entin.056.0111" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04290094v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=La&#235;titia Gabay-Mariani" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/entin.051.0084" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04891550v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03871495v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14428/qpes.v1i2.60913" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04290205v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Jaillot" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/jie.pr1.0102" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04290228v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Foliard St&#233;phane" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabell Diermann" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14211/regepe.v9i1.1805" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04290051v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/entin.042.0159" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04290064v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/entin.036.0055" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02023060v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/entin.033.0044" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04290187v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Vadon" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4267/2042/31577" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04290139v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilhem Bertholet" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic R&#233;rolle" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Tillon" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4267/2042/31579" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04290194v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Giroud" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4267/2042/31557" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04290132v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Fauche" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4267/2042/31572" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05289985v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christel Tessier Dargent" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04290318v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Courtade" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Lef&#232;vre" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04751719v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Gabay-Mariani" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05065353v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4337/9781800888661.00017" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04743132v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04290324v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4337/9781803922218.00012" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04534044v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04543457v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saulo Dubard-Barbosa" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moshen Tavakoli" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/S2040-724620230000017010" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04290333v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olga Bourachnikova" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05386947v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-harmattan.fr/catalogue/livre/adaptation-litteraire-et-courts-metrages-danimation/12111?srsltid=AfmBOopK20vQA3_H8khYRgH2cbS8YS94xSzMvZRwSRaeEbop3BwWriF4" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02087269v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diermann Isabell" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02087272v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04290042v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/S2040-72462018000009A001" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04290081v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Tixier" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michela Loi" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohsen Tavakoli" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02087159v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tixier Joseph" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04290149v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04401588v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04401584v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04720825v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Catanzaro" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Din&#233;" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Saniossian" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04687927v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christel Tessier-Dargent" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04409891v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saulo Dubard Barbosa" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miruna Radu Lefebvre" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02284039v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02064083v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02064062v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02064067v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02064044v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02064054v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02064097v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02064023v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Daval" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Downs Evelyne" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Lafont" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02064088v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02064077v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02064032v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Douady" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Hoffmann" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04289758v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maha Aly" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Audretsch" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/entin.056.0005" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04291903v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pelly Duncan" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04290179v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Greg Bond" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liisa Timonen" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03139391v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Dacheux" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Dutel" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03139432v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-03275765v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2020GRALG002" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04290248v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronika Gustafsson" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04290288v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Daval" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05386785v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Le Pontois" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Duncan M. Pelly" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/13gp6" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05386838v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Fayolle" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Toutain" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05570091v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Foliard" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rym Ibrahim" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Bibeau" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/entin.066.0005" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04751601v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Makaya" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rimhe.055.0082" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04289779v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Verzat" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Bornard" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/entin.056.0065" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04289793v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Torr&#232;s" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/entin.056.0111" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04290094v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=La&#235;titia Gabay-Mariani" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/entin.051.0084" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04891550v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03871495v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14428/qpes.v1i2.60913" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04290205v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Jaillot" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/jie.pr1.0102" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04290228v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Foliard St&#233;phane" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabell Diermann" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14211/regepe.v9i1.1805" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04290051v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/entin.042.0159" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04290064v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/entin.036.0055" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02023060v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/entin.033.0044" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04290139v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilhem Bertholet" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic R&#233;rolle" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Tillon" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4267/2042/31579" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04290187v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Vadon" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4267/2042/31577" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04290194v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Giroud" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4267/2042/31557" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04290132v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Fauche" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4267/2042/31572" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05289985v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christel Tessier Dargent" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04751719v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Gabay-Mariani" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04290318v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Courtade" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Lef&#232;vre" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05065353v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4337/9781800888661.00017" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04743132v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04290324v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4337/9781803922218.00012" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04534044v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04543457v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saulo Dubard-Barbosa" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moshen Tavakoli" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/S2040-724620230000017010" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04290333v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olga Bourachnikova" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05386947v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-harmattan.fr/catalogue/livre/adaptation-litteraire-et-courts-metrages-danimation/12111?srsltid=AfmBOopK20vQA3_H8khYRgH2cbS8YS94xSzMvZRwSRaeEbop3BwWriF4" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02087269v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diermann Isabell" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02087272v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04290042v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/S2040-72462018000009A001" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04290081v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Tixier" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michela Loi" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohsen Tavakoli" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02087159v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tixier Joseph" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04290149v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04401588v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04401584v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04720825v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Catanzaro" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Din&#233;" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Saniossian" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04687927v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christel Tessier-Dargent" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04409891v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saulo Dubard Barbosa" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miruna Radu Lefebvre" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02284039v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02064083v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02064062v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02064067v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02064044v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02064054v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02064097v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02064023v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Daval" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Downs Evelyne" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Lafont" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02064088v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02064077v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02064032v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Douady" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Hoffmann" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04289758v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maha Aly" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Audretsch" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/entin.056.0005" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04291903v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pelly Duncan" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04290179v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Greg Bond" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liisa Timonen" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03139391v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Dacheux" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Dutel" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03139432v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-03275765v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2020GRALG002" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04290248v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronika Gustafsson" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04290288v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Daval" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>